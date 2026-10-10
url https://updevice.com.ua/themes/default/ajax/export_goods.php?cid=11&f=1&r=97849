--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e9432fba1df9d379a5238421f796a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff3cce748bcefb5bf3152fddb6808d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea8d4f7a8967b2457956943460606e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2b28fe6464fd311e52c6b22c181954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7ec01588a1a4989360638fab815795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d9a1e04b660af5c83c9841567dd7f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8a040d3dd81e2ef27e1b6c712ad317.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85fc78e1f9141af882391be27807318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246e12667a511fbae99fe49c9a7480b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc24f31b6af62838cd385f195daa60f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bc59dbfd912d9fd105c4f0b6d838111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce733fceb5f24e5d66d4f3eddf1482312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c66a3d2568daf89f0fd0fc59edf2b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e11a1128cba2e11a13131675fdb7f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4cd8ae3d9fb8faab6661092916e6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe9df65fd1221160cc0d0d843a8ee416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d2cdc61f649c59cad1e86255a144617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88752117176d034736f58488fbc5b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f548c94a4b5c01c117ae62ac85a4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918286bc8478b1a21e6e2902630ded020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7994a937a0f4176a269f77c71c168921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf98d354a05532139d132eb8f1aaef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1e013d9d3bcd051ea7b8a82c4cf2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873c9389c4ba9566ee60160f8561d5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f3bbd583ab4f62208f9d398c4c21b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924cb58c6eaccece77ed53d48346bb4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad7e67aa6fdeb1ecf1d3a87d114de727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bd2e07d7a123c23b0fb8ad18ae0d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5345f758996d6f5e184caad3fe432029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef67093dd4f76b96849217cd923477e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f8ee3e75ac5f207495f29a31278c231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669960d4cb1d07b931f7eeb652572e1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9806d245c9be471c133510405bd0d6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d27ea136fa568d22bc30ddcbbcafb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7897afe2bd2d39059b109341d3cdd7035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ac27929f76b756dcc8fa7df68634136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0a1d7ef90d1402805d6721f34981737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0abee901351773baaaf0c70d14761d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3b1c25d84bddcc2a0abc0610d871839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e8d6c29f8824680add063c408941f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c2be09f51d14ba3f797b10bd0aa5e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da60eae5aedb62a85725331c91d62e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe217e76d5cff67c0eb80409c803971543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4483f2124afad2eb424fdbc243eba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d164b9e2bcda85849f8eaf8bae01945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054975ce9e0839860ca66a66ffb29c046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ad64adbc02254924c177ab577f4f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea1391831b98f59dd8f2229ff9af8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2f3d4a56b42e03835f3eb7e09592f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9923c991b92050793f3f921bca0d6e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d354d251b03fb4534739a82f0cb12951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d806709df4c055d24f29a64e92a2f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcc6a029e05a5a162f0bdc77b6054e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613a11eadfb0fbaba816a1bd826c42254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320088d422bc8d34adaee4da03c26b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac639e45558570bd12dcd6be9da6ef8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3172011f393dccb901966029be2fa4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd3235b29f917f376be306c152ed2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b97066c65ae48033b89d258056c6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04f4326db9da48b24bcd767ab5f2c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377594541f5ed38c47d0c32309bac8fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4253d277f0ba5bdc92e95de3c273f2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aad077beb536e3917853e71dfffa2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5d2613e0e486d6dd56967e51c5c4864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d430a3afe8d36b3f9a1ac49e21ffd465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e8827e53cf932d0c92afb3e34d6fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca8613d276becb33d2c03039314a8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a64d0caed9907eefa642dcc2f465768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264b040e58441f4d15a798ac97bff6869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402873c04a9745f1036f1888252b22670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418fda977ed8d5b76b9244f7e36b4ce771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94978d9f06355fe3e60674dc036ef672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5219872632190d043ca016ad0719e7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e26821a8984b94dd255fdd060e239874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00720083e3a05eb9bf24eb15dca1130875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7de801b1e7d18b9235280d819b29776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d22b8476cf14bfa442a5b131ca88e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76904ff1602fcdcdd75c528e0ec14a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874a4a9db0302041684531b03bb391079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3a9503f7dd601db3223b7e60ea2cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89e413c3a751c60ddb74fecf37241781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee76365c1562a655a2e5910e61b949382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78713768196dc36edc16819d6c3929f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2681437c97923fa2cc5f7002d8a4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810279b7c5c4609b2872de4c1fac412785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa94513f9037310c65e46b97e0bacf386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e13f142632499fdf6a563c0c79f09787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b5978b842865464ddfd36ac310b6a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab527223f337ce7be81ef4226ad5ef7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0a316b3f84cee0024a9738a2e88d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379245286d97ff4f099650bbd574ffa091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b2a0ddf71269119fbe01b7c65350492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f59b7c2799549aa734ba5789a9ad793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7604baf7781c234abf3892b45ca570494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fe5297b703644395b15d2a571b4dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124316e1cfcc8c70bf41507c230c02fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e38dc45b4e038140092f65ba6a9d8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96445ec3cb0063a1457f32a28065c80d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f512f0c8a517753c1bf4d6e238b3f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666c8dea5e7a93af0115c07352f0b5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e0929d107ae4f5ff3eb79fc6b8f45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c84ef1cfa0afe604c354cb32a2b83b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07334a357dcdfb7b99e7831112079512103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded09704ea4dae247733b8dfd2c1445104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773a80faaf0f0682d4c810103e725ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9537a012aeea6140b5d75b75a9595f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c1470f7cea245fa2cc00383999252107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca40c6d200e28ec1d537aaa2b4035c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa65ab84284f7c5ce9476c81aebf21109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7254eb34a43b8b2f1eafcfbe7e2fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad7443c4be284c321a933a512776d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd982fd749ee1889fd51f1212c673ecc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f87c09d333aeace08c3a172c9d272b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a70c73d0159ca6e12d88a0d0553d4d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24cc746c58502a6841d71ed178620d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6af213a57685b65dd2c78a1696b00d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e813d49c996695298001c309e3847a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e5e07605c5100bdcc5ac1cfd27c62118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5335d72e9f2abefd4f0ec3bbd537b10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb0d8c95f7fae3ea1baf03201aa32d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e3254e04f90bf9a0e4fb10d5d3ded121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8279bcb08cbc42b500ed193bc1535d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d3819621466cdb3e4797cfed00146123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cfdab58b2c4ebc2241bf8a39ca801124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a36759fd381ed135d2e2140440808125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539e233bd037c89d7b937fe5bd72975126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484995f649f5e80895437818c06afeac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009ae40615aa71f35f82f4275c6483e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde16c0786dbc5ecb2e34cd1723c99d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312f4c33a67c411a95a90b0928ac0a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161ea577eea26e995abd193a63b2261131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e88f40965eb53b266021b51d90ba0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959a722ef0ce8f3f3758c431cc055f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2aca00293a60e7d48bd211f37b55e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e6681e35e9704e566122ae5fc65c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21031139f6335607fb25867f11d652136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e597efa41c8a8a8dac3ff5d2b9207137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ec5a9328ee2df080ae63f8649714c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e24a08d2303e180c32375e4fd0c0f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee5b8a7818a976ace97fc72d49970f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f991f9adfb791059a23cfef3019158a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eac6dd234617893d36ffb012f414b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f083ae14552baa5f7fec9cf015786143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e587fde11bb168cc8105cfb96da6260144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be688f3076a06d810d586b7dd9413393145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddd3737fefdb9df3d562da9f07b34d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057d09c050e096a790ab27b49705465147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e11713e067b56e5e3560988235077a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a652ac2acaeeedf0d47bea578732b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adef2be32e908887cb867099a69e55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82af7abaf6735a63bfa1954906851d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd05a2d6a53b2efca1794042b75293152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd28a893457c0676b488120c772184153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179d9d9da2fbf7774a8191922856db0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c590970021d7004f26dd7bedaf61c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286a7145f2d4c3d6d7cd32542a2c15b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043dc12feef46fd3e16746182336f09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d784f95a0abf36157a4c56d5808726158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df3b358cd227f6c1f7959d0f3a4dc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1ec840fe75c7931760423ffee39c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6464dc32e573bc9336756902771f3c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8f250376cdf4a33c37ba2bf76afd7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca28e91d6684371e1bde01c1bf9862b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741b53c6547ba11171b9d4d10bb4065164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b02efa83f95e926413ddb8c87eea9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35a9ea1f191526232cde2169b17129166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c612d7690408bca898db8f24977d47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2892ddca86cccd47f0b43bc2cf521168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a031ee34992268e1f70fc391696a74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c155f5e5fa364168fa10fa9fd1df41170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebf5d3d460645fd541ff4927833764171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095168f43a0dfadba910e34149a6ec46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261fa595a5474e1169dc293597514ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d6fadd0a94ea765b4b72bc3e92c63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09ef92c1b045e5f5d64064a9c225d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df347a28dea56f1b6bbc12b1793ffb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd0877c2d9d836ea4a56e2dfdbcf3b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20275b621e33b6bdd466f33c06bf75f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909801c962b2a478c555e33be71c92f9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808df7f417f797e041d08931788edf12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fed54b97cfee2816d6e070e5d263f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eb56ec85d234c06bd7af0a9b22de5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d629ec2f20dd994f57a104f8a8178183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84058c890b7dbcc8691a8b32776e260184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8eb24c8bac6b3f998cd833f5654af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3981531059f11f57ddc0fa6e7946f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e6e0166a6974411facfe6d4551b45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b798e40d2a25f024aa6177f898dabc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209c95756614ee85c68b895c6991501189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1e19c4bc796e3c74ea798a8b2413e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112587139285c9930d22a6d4014bb012191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044acbe5f1997c3fb5d40398ab2a2aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f56f3f71405e5311c7f4c1f5bd824193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c9de48aaa6217beb27abaaf0f32b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ba6f80a62f14056ac12f1fd41b499195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9ca568f90a4c85dbe27536718a8c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17816b887fcc99004b6472ddd3f4b87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c37f1412d226cf05d477c2afc15566198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b768999fcf06556868e1a13ad78db1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf325e6833068ba6f678c0a15220084200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd657ea3d411c2cd2dfcaede031e2fc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598791013bd111b6596a7eca0757397202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e60c2524a765e499e5c5e839eaee9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f551b8c3b9820f32c5186cdbdfa098204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9292f4d57d7b8477b3de13c2fc00a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe381685bd631c7bffcc59b2ba1c13d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7517f4dcd0b72bc96cf8e5615f24c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9049dd0852b0f6f98178d467d5d7ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22121a5e1c6ee7c273f2a272f790da3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869c1f5ac89442c664055ed34b8e124210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dd0e88758995a83ef9bc25a9d4ab8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51cd2224281325e7493f8d3ba49176212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b04ecde4c33f5882fec8238137dd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2ffaf0d368de587d519ef045a797b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7386aee9e08221b4ef04570db8d5a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaa1a8874788b3af17500f8959548a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954cdedff556e3e822b47c3becb4c0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb36789de7864628243378bf025fb2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61932c4c002a5288071c3dcdc91a644c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2eeacf22f1980fae2b8e523462f1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500f30ddacba515930e74884f56197b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c2404a30bed3ba6d6a20a89578375222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41ec1336e24158212698a1b5994935223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0472c6e496ad8e94cf1c69cf1fba71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c785fdfea24f8b418d37f6610a8bb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795da2c37953d531643cefff7fcd1af226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8400c5770fc014e101fd1603abed2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8e0f70b0880d2a6d651a6feb4a149228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1edea778767110735d796d19a142f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7f8a5b62d7c85eb0b7111c48dca01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f2af4004accf22793ef958959c92d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afc6fba8c78ed0f7cd30b5f50fb3cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48389f8da3c7794cd37b9fecbe076414233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825cb7cc6a5cf703fe851d9a2610676234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2d4790855268d87530a554a2870c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2661513c6f12f81e5559439ec4d42c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be6bc1e0687202d87b50b8287a8099237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214efaa9281edc15f79842cb00a4963238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a7e68f973e3679a550bda64771ba5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77359d97a0adc2321730241fd8ee6b71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa8e66cb9800bbf186066d6a92ad64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90bbae4230cb50edf5771ce432d749242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36048c0c685b705de19a9d29d16288c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b920dd56cbed9884d9dc43c8da6e7ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23063123cdd94683889718bd7dc0ea4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c40431e2441cd0883b0a7e99c9140246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2836d2f1be3fe294611c8c02c9e1e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7d91cc4c57b7966a5a0fc1b9d70e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb2c65dd5aa551dc5c0ce4a9a40884249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294fcabf901b76dadf76f86c9800b12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb00f708a7ad090c0b3cd1dfc064f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec0586c1ab7983e802d5375149c3d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9c054b424585fe87efaee960447c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710f0129df093d2703036715e9abd27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bb806f66f406c92890da5606022c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889bed4ad62ff3c5cbca22c516c3db9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226ce2e192f8d56ac48893cf3294761257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c75a56b375111a26cbac27da0ac14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7df20e587bc39395aff967512b8a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9929cf777ddfe8845a723d79cbfb16260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a19c7699584b17f7e90d66e7e74b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab02bdaed28d03b2d1ab09035fe9929262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e39706273f88e48455a1e17d875c12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83c2df30a8c1ecb8f1c093883f40f2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3328e171d6c08c56240601f8794ae4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da9279c43654ad2ec0d83835ea2275266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca94aee2a499e8d93f5ec3ed732086267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af665446f17baf838c28aa26cb7198c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb51a94ee6059890c4ab8b5049b698269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557b886e24927890bb0b79b2214bc87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93423e17ad5d2ed4fdd7ae63d39715271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f98cf131ddd247e1afcfd6165a65e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f2782857d3c9876ca86d9d1bc9a74273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c46c5a48dc4812e9b1fcc2f23b3ee4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe314ceb159c9caca84010268229c881275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d1badfec4e02e3a95b6749e14d0fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d67f2703af04ccc2352c4f18d7094b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58c1fbe7a3365d627bc5cb1ad3791f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e05664458ba7f121e002bb0368b5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5416eb9a3e8e3f3cf157304aa5f52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a083dba7b308aaeec97847af4a13bd5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87535fa4f8cc7400747943fb29173dd4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46384244639f7b60867d134e726c0a61283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c744b33de2e98b4eddb0381239dbc5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc98fe7304dc7b2bc99fc99711a306b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ffe6a3db46d95e5fd8d76fb181cf8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66148a6130995696d4b1d9805a4c4a63287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20db27f338f9909a2958b42db876cd7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8416342fd2d44f55e0b9407a90ea3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad48014d246d6e807e2bb0db7e39d6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954eefcea9a183b132d44fd6180c5c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514606d7474f7d23c0806605143a904292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6874ad03237e6bb4a4c8e4991f8f4c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69e3ba157ea6e7f2c1ee1d27a15926294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083904219f4ead1b8eb13f45f7ab5f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c865b484298af1056031afa379133296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da64a4f29734f8d5c58501f685d6091e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4dd87d2c20c440ab6c4726d40ea3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cd98b23dae2eba2bbf9074e1a2ad9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd6abf21f31d41f1620d322c533e6a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5293122a5f543963e7e2b1c430e37db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a50d59d7c9bf25dd32b713101a218302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02247e8941f66273a53ef4e026231406303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1302f22832d0d81ff3564abadfefef8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dfe1214dea4ba871c31a69d2f0658305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7235db02b240e16983032385717bcd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc60e3b2fb307d005d518c504820b07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75a44109114a4e29e2baadef652a8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6cb47e1b95219c544746080836c21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48254b0e9f93ec8912d6cee51e5d11c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e30c16a958c1a7fbecdc5eb7369929311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae8b6b6dabe3fa783205c9f860ebeb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368076021735201d35b7278ae9ea79f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5013a8ca998e0bf660a3628ac261cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd1be33df8b62afed9d8b228776d3b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e810c3286b736535bc1bc77055c72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3785b9ce4e2e471da17a36648991d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06e421b1301ac5f9ff644ba0ff3993318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c685825a0935ccc57d53a5fd105f85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c225f6b5e61409ffae9bcd5421d5b76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ff763f7f487aa450b6bf7cea784de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035365c654cbb056718c5c80536306d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c08046fb18ec2f45cf31bb7631b62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63115e9ba0685124601553f3bbaf084324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b83c5af10072e91a5942edf97015ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe9058268728d92e6f07b985f2f2e9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da366265d04bf1aec8eb4930a1498b03327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89891781fb235d6482d16a02f4a860a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c940328ea0f475a5e09d2812b1b68329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549562d2b1ee96ecf8f8bce9963c09a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d2afcbec2c4257c924a53a876e3c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26593f8c4dd4fa75ae5c2f1e646c83d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc728ba1cd2b2b993333ee95ebe221333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be190b27e54bae5922bd7c2eb7f0db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44b475646b1074cdde7b7740b704bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60969f7c2cd8d5bd93593fb06f6b7c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dfdd72944799abc2cfc0d29e3c900337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101595ec86525447bdf231def7318e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013db60a06cab4c69961616a9d0befb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0217b7fbd98dc41f27b2f8a0acdd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0a3e532b878ec12e0e2a79b5bf037341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2ea89b5fff5681dc6c5410844db1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111856096228a96335166998ffbf5c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948ace0c01387a098d11fc6a42baf47344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749050f5594a0536afec70ce93a9965345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c4ec711eebd58c77e0d6f7b9429d9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adbb2ee7bf3177fd93a15fab58282a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c39fa44fa62ab0454a97b0e428b4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f38f1fcf4aac12e769fbdc8a7e928a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16538d35c32eecfad7e8988f0bf07f7a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71d264772936c83d06d64b18098ebf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f380c9971bd6eaf08671a733ca2ad8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7a6b023a9c13366a46e28b8616471353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b34d98495fbfafeb0901ff7650b70354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6767b5919c957d6c3c2e60765bd062355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd756b385dd3a1bdd64badaf1d6eb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b24b8726b68e655bb6b7f40995155f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a18b5e2933c406a640d55a67cf757358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ae1aa47c53d21d7538505df1877ab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255a18254b37b9727f4dd4ec0786dc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de22d3118927a371fe64661b79244d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bef25b09d89c27099e050b4d37bdcd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0269318d4ad0ed235ed43026385ff21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4461bc3599cf35204aec7c31f76c1f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb34d58874b291ccb7e5340ef83aa8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485e98f5888e9e7f40da9e6d1e6eb15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40b409aa7a73a31389591c6a6ef1e0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41a38ade2293251687761bf0cb60b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8344290bb9a04ea14bf86797caf4c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3495ef5d248ae3dbd870dca662c6be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122409d1f9fc7c29f81b56582b1d47a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c24b705895e5e81589ea0ab1b43c19372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20dcac3846bf75e5eb410a4368c21a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b55925b0b231e874361e577039786374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a466cb162eea63e068f37f173219a58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bca8040a3bb184ec2f1326770f21f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0246a3e875c641e62f94c1d2a969c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c0df95c04c82f58aa55ae0b07c4c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93849499dc375981320c5db2f9309359379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbffee7f19e63cdfe6497cdf359d5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31873f066ede5dccaf233abbdcb3831d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9c0cf64a1ccd6ab5e4fa3369aa216382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c352eb7800ea1d0fe6bb33ef963cd50383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e851c3b5e691dfa80e4a1386215381a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754e608b08b90002c70390af913734b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d245f4fb8e0bdd9777753aaf157b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4b0d380040effb9814bb19f35e009387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59633ea62915ce943d34a7afeabcb2f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c572bcf8cc0096162c32a9c439aa4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb56376404784d01ac1f5fc464fee9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321bb41deee4dc4d85c534aa8f1ef6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958c0ec8bf5e7d7fd9dc9dcc442e1e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb875440f41fe4a243a094d6ade61c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfc992617582b9cd0fe2972ccad48a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d3e7dd2253b619eea5d538b9a6465395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e55c61debff147238e1f5f30be5cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377447cb4d8f3110e2e5915dcab4d232397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e4283c034b7d4ddb30ae1631fa09e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d858172605a15951ff550d7e483e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5585ffe3b9e0bdc0c388dddb7792fe7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5db0bba9239edc5272e3dabf0a7fd9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbfdceb2bbea69c96372a77c686d0e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329827ac39a5a6d280e0ee6ad769abe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afadc5b4836fbf176ace77b0a569ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebcda39a392ec285791c688cffa6b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4600c34f68bbf5186525595fad5d33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27ab0787be7bcb87e3553511b2f8d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13736f2b31d58e4c4a2669dd7dd7dc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d62cb1f8d8556135cc3bf06b293f2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d19b2f95fb459118ab1ab6b4a767f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b5811bf7152487c522c5e66ee840e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0191ae824637eec97c71b2c386c91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71ee8877e9da960d4a55e31750e23c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05170ce93e2ba158266071fc1e749192414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f182072efd3bbc2e1fb3a38a4c38681415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b525e4665f3530921f79c9d5ac7bf6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b95d6ff635fa5176b9b0cff26b353c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d335f3c36791ed5cf05e5eb4dce01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb489290562804bb11f4e0abe543f134419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971c5dd4edab098a759c50d6227b89b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e894d2c5befa45610f401cb51300f39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e2787e22d781d0c5719af47a31939422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad4556be57a515b6ab3ae9de193e86423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449c061198f0cfbb74c43f64785e669424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571cda6abe1992f4a0db0b34665c0a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182892a2f07195dcebe465840d2bc183426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136adc4dcbbe055a7c6344e7c5522a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b048af144968d41ec71519a3df82d84428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c97e6249d9920ab4c7536604a4f9c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c483747a2da96ef7923ece97581196430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4a3616520d00fcfbf3b6da355adad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8abb95da23c31cf83da51342e134f7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706329b210a01a35e5418ceee8353b9c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca90a6c865c777f6bd7e194e160c9b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58fe2af1c8e323dc5065b656f338dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058ec322fc820284b735720e204f03f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd76d60f31654a40595725ee85366aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62efca74283d455df1cb3c51439648438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9c6806a3bd48015e8337ca89e70aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd5917532d2ea9fa0c2be421e9d860440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bad434f1c931d68199a22bf7a71ad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2853a68d82d02483404b1f6babc4ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6c323f324e5d1fbc14d986bba2058443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd703c5d34b53bfa783840bea009fd9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a81a0b9a0705b884bf04f6d0a7dcd7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16577fe8cecf2bfea4bbb8acc742f703446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528397a9d605fd24b84c3f605cd0f4c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0aa06af969be44cd2a1a267830f7c8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d655969e8b74983440ed1ee6ba6b179449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4a203db52ad52b678eb185b81cb14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3c7c13b1d6e26b30e101b7da7d740451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16d9764d454b0ab9b9a67a3dc940bf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f759efb0e64bad023d2ae8ceb73697453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c2d808f2581bd5abc823d76f5b6e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200b873f262d61071463bac65491fc9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b859c8230bc1aebccd776495f57064456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2205059173232d114ca316090b0611d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fd5be53315486b14b10003c83c97b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225ce69df1a1b93946b10417f554230459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da58fb6c8044fe11b4dcabfb996cc33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cf10c8ceb045846b0a18de3dbc4f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d58d47411e21809026feae8c080d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34bbc92b5c72e5ba0183ac407894ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab589de4368603a40f8eb0fbabee64b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4793866c3ee56fe73c3a8045ec7f916465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2723d4973088c95731f3dc5b2302d51466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f67bc8e7ef0cc3291fbbcc38703f11467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e224e89618095e8bb52444117ef0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002664450ba1da9e6919ef5989cda94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3acf5a290f54c328b70d36240b6429470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d1d3afd3f67b8b1491f4087159e0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e075db0e63863c768dc9d7ac2ea8c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026ac5c53d1ac2482871e76c949ad16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bf68bdd78c46b1db8a98845f5c770474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39139bd269e8706e79547a4325430297475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49226433abd9a79b49faa99f24b93d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f707d4ba50f01ad18641939122b48477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993903059fee05b2b331b10613a9d98f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e3708563e4ea14818115e2c27d806479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb661f0e37834e0543e4c04c2fd7da2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3fc715cd54aabc1044d3fd3e3a493481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5353e15a2d278db6b98f7f1106acda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d1d0fed1b8b781476291c3797e324483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c3d963d890c11cddd2a5a60d2a292484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a1d79ab2562c72bb624c37d33585c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc558a6d2232d94e4a14835c1d4ee82e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbb04971853d0fa2629a3e1c67743c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce678974bd070d90141194ab56d9939e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bf561c0b520dac074e3a134609706489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7641d7b8b58c8e4632aa15711b987d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fc1fd189222f2c0c2f5e57bf06475491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f8fd4c49fe6a2c2669506f1f91bb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0575729e13783727e0a1f8135111dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d7fa00cc73d55ec379cedbe2ff13e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d7b1fc03c8cbeeb63a0fb2fed526a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505926569ab2a723e7cf488d3523d740496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923b46f7803bc01e9cc3a719d1696b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36734fd7eabb0719e36be8dfc81e87c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba44f6f85a9298d8b1d63412e86eb5b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891f6fc434c30fc7a7fc6de320d035b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7050acf372ad13315ca4ecffeed42e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef203fe822e6918196f9fec8e8a70f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6388f1fe24520681a0e864f95b422503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c7200ce7b128c07c212a5b4ff66a6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc88c2104d5d0205af3fb1e0884c00d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c99cc2ce90e59bc5ab1e55a056087a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c035fd33e01029da2e956a1aca67f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928b515585d11c3cd8ff0b24caffdd7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44367acc80e6a6ffe653f16253dd1e46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c0356ea4ebe6851fca2dba5510ab1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6a6357755dbc814f390a86c6f0d2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893d8148fd9961f0a90614f0ef17e54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f32d92569be5d72842ec30e61ad3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9501942925704d3e221d9959cb529514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe130fe974dd83c62e654c95ec2209515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272dcc943b3d0c4fde10b6f89015a4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920d58f564d088646b325538c6beef4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f18d8bea0ce6f084fdcef81ab7b1e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4522c9fcf9da16ee8c61e9fee8284519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c025fc41d7e89e31749794688dbd006520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a190c31a86e03735149101c5447471521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78c150e884d3647506a1d3187cb816522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e7ef3276e71fdffb97c4938471ed7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981abd891cb17187ac21268c4ebe250b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2d72e9eabb2a248b3f858279a110a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980bfb7b37bbf8c7836bcf6e382bc68526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d59bd96fddb50c16174162f8696395527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f22af292625effd68d7aaa59eb553528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a1ab897efcdaf0f084db228096496529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd12a0891196ec0beee589fcd5b8a20530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad9fe7fb18fbe83e995e9d09650ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564897461008669dc70c10f28312b47d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbe1bbfa658d0f80bf6381002acf80533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518993fadff18522633957454f9072a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f06a4710143f12bc2aa4a0b75e9ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3e6b55ffa049bef5015d50fee17d1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4058f1039fd6b758b85161206016823537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299043e1cdcc242f206f285612db76a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c28bd5e82ec31fafa55225b3d7719539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdfbcf7556d5520b67242752a3673f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867747810ab3c035cb2d074d574ee7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48114aad740da73dbda29c846132284e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb8931382434053eae0aaa6b412b84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7f0f071488fb64607d4d079105cd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52682e4a1641955707878dfd9831023545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770564eafcf7c92f9edb6029e0f1e32546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9a8c559f7500c150f4dbb472df26c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea6156a967631046ac6166a06693ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416b2dd54c827f10e4b968cccb303a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e571f98d730ab7904d13c8f6db313550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb381fcdff111d74211e728cb76abf82551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69754b64c83faa0ba2bf3cfb9c5b90c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c571f9b3ae6aa4def38ed3dfae7aff7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4197c69ef87e7748212aa6d3bd3c7a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f90a9288e72f4b883e69c0ee1d0d81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2f7f46c4926e3c1d2df1e548a9cd1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb67cc75490f0c81452a87f41dea968557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e53913a9c66a902f5b916972f9b33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df359eb0dab12f844605aeca22bbc03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb9bf499c50468dc00bab9690fa262560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5a6c2d712a0778619aaf1c68436da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc1f097e8f794263c8d04f7dc5b718562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ca520e4429f87d42827a45481a9a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccac2752f191b9bf88d8842db97357564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73de90f5cb554e2f9b0a9096c6c5a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a556c3f337273f88559fa7a79003a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7057bb4659ebea1be38eb93f9485de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d19248f7c0fefd90f0fbb468bae3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd512784a3e8b3c2b79858b62ad99cd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b6c76b592d3e9fbead97e20cfa5e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8228c7fe7cac61bea5451cef9533dd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02135d5bc2ebba79f32855bba110adf0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb4695d16a4c9e0e7d48b6d64174c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8ce013556f3e3f562cc64f6364031574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504628c4b33b317c356e03b37cebe175575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad91b152fc7ddc389d68fbe50faaf20576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac550f269f3236f90bd3ab9e5306362f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ebf172dd18741a0acc7d0e705d623578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92574139abd7a6e9d5fb04d9ecc56a27579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34c80af0d0b6f0665c6117fd18d4e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d78bbbb0d0ef397c7273fc2017d3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5110afdb04fc1f327a56cce18edf58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b580bbfb83d67fa365768e49b84e8be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ca32564d399bdc23e8d601ce40fb1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dc15ff4ce0dd3f33cde43332b70e5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b2c49c65045a440973ba96446f0d0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637683ee72d478b76dfe9c0026b4b8ce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf5fcd2487b0382b3eb41577099b19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce3bed34224645361631400eb07e4e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76499c1bb41134b3228f25a092f53d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da516873ae180157c4943c119f06b7d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edc77f444deccbca4060afddce0646592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f8a6a938c3eedfade84efd4301463593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bbc9dcdf03b2e265944f1f8991348594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4354f024d71b263ac187ead17770cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec45c18b244ec710418bcf92fe3c05e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899da741726733dcde944c9b67a3277597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786cc2a928ff3e549cb7138a6d738c7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9955b8cb6e38274b29d9fb9bb5b1ca9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be6bda6b08e52749387989fe85deea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9728bad5d2682550b4f05163216558601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550e3b2651d169f7e1af4fd7fecaa1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74339f63781b78fa7b6e07987283b7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3855e7f178a7e87d282d9fef3b71d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ea8449d8a5b96c765152f95d6794d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a252196557b19ec3ee0e76b1acc775606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87413a8f13a98c1813c17fa682d641607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920fda5b713168708893c9b6b9aef11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ceea431585af85b7547d2837beb54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f432cb862d57fba1e455f0f5247dc3a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17cd4b5f164f47b7e1e8c2a60ff45b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c587c127d842c6efc28c5c4037478612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce686b0ef9157b58dbbc8ccc145a810613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cc8c1ca0d22f0549553db8d47e267614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a0e4259370437e6c3600e739d7dc4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e7bd488426dba60782cf9f979578616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44a8624a06123c39a0932b37d3f80d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae1e19a17a00182c74cf0a138c507f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b1d8d8aab6269eaaf7e9483bd25a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7ccbee4ff9d6dabf768f6f2dbca0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36753a9de5212e9584b47b899e6d3aee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c6d085a67e51cdfbaeb3021b77138622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1bcbaeaf17267391974fd71805bac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638013e6f7d62bfa248ff88d021d459624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e697aaf1998879b3c6c0c20532a63625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becc7d809bb10ce5c9d7687b77e8992626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c3dfda4f94ea5c186db4875d07a05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6221e96a072b43762a270dbbe1af890628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9f7d5818bc7b8562433be07475c8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5847740aae488f82c05a2d771206516630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07593694613dc2dbf958d89e9b8b00631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efda7c4c546e321969a784bbfc8e9b5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd791aa911525fa89efa1bf6e4cd4f2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd06c5ff68ba5f2112fe575b6a91a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4fc4f551d4d98766f0169180f29e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69172491c62dda81581f4af24bd6d9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad03a90edf7a9484188ace7a1b61f51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc014a7b98d05f345b2b44c7ca6c47e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bcb74dcaf9ba411baa6a6d40205260639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1896c83052956f3dd3dc995d802255640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ba84f827393b6222026693a370888641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c225bfbc8d93ccecc6633f930d5db54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f56d7537d3d3f4b817f67c39f91bf0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d0018b9b8fdc47b2cb84c5da45c38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b839efb69251e9a3d2079055e23845d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7f34f490b2703e1a6ead6c55e3850646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514df584d525900d7b1a3d420ee5128647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09be042d2379f5c6b53779c786b69d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc888c6ab160d114acaafc14bbf5d51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef6014e913944cd7070d99c271918a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34dadf4568e722896921ffc3e81445651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383878e5d3f28bad4dfb0b73e2ead2e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710327aa0b062331e53343faa41ed67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a396b12f4f4486f8b75ca420fcb4a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3657b08faa7338bb4ef443182e87dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb84ead14114886a61d90a093fb5943656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1923fe95d5b0b074ac5411cb131761a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ac38274bed65cb1d471c291d53ed8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867c9607b8db68f5e681dc42bdd2aea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3753f2467cc8211cf0f4cfda4544e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294dd1b6f2c69e5564e7ac711225e1f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1bf6e5a9fd41361c3b0a335cac815662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca47afb54d3f50f050ca3e152781b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893a23eaf7f1a680b81a7a7f1822a6e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522596ed7be6ca3817781576611c2c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacd9968fa46f7babcbf68c33aa7c9f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5b6f82500c3b762ed725a5348eb4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272127ea31876bab56c49da0637c8187668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91c2ce6490f0dd809b619542702d87669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb019ccd359e2db812634f331e463beb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ac6522ccfecbc5c05c74825815b3c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c3052816acc96cf655eea773a43b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718dafcbef162f47fb40b011517cd48673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2c25c065bf0b0c5f99bf19bb7d0d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1eb67db1e0eea64b9c31b3eafcfcc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e77b4798cf86f8ebde41e89556b1e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066b0cfc0299a176673432899292ef3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeea8a3ad73fa4fb4f75fc31f7bd790678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e083571d9f5966eddd6e6853078134679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe13e080882a9af1bc95294b2f876e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc0ac976aff9dc4cc9ceb38ce99846681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1375272f3982030f059ff9af5d4c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95842d09820e354cb271894e3867dd82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434ad1d0ba3016bc0f92a5d78e5106e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff1eeb51df7b7e2e31a55d1a330cef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec16a164dbb9468f20b39d190cd37e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b225510531686b0d609eef2bf8b7350687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b24e0d08aefe7321d4281ecfcc3e13688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c538d43d6a35fb3aec7472579e0f92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b186d739a8a00d08ae028c0aed9eef0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2667fe95221152faad693585ce842691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158872a23806c551153670c2dad59f8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0b23a1800ab019f0820a3cbf9b05d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d1677f22a26d597d6da52488bd174694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a826e1c571b8964c8e4cba3f0b7ea40695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26775828af0cca5464a5d9abe39be566696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0146f3892e0d4f64594f6b1d57b8b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79541ca7a29328273950fc65ab86bb70698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf73154435102427cc1d488909708eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fece8afdf1d90c5e9178d25a7e8e24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634519a61bb3a433140ba87bb52681ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d821a51b5b6f3bb64e171b831c06e8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c3282abeec7dc8391b59b37133b0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fff1c11e2c9cccdfebed156aa1c549704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502254011de8c796c77d242248ff985705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82904a9da1f4a06d2d9f397797544c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b7b6a8eb6e7cd134b7c083feceeba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18110783ee9b34382659798477d20f26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1edce1cdc776421494c1c776053f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819496e3643d806299409512e891b1c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87fe8055251d13806da2bfd9b17b96711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904073c09e072d43b0f939c11c51fb67712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babf9ad20e52a10d2fbd7116754a027713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60d06fb600614dd2abb196fbddddf8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42cd96a172c94b10c454719c4373a5b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a18a1ad99f464240625c178eea910716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd3a9b08e6e9308a32a8acd4857909717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484b45572e3c5aec8e02378e285ab27718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd81c64ee7d60d8b8447934a1d172aa719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8a3e3ffc1ff7ab136b590343a9495720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3342dad2f8883b8d930d62c783fcdcd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6b10b24a6458a04b905a3a653171e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a66c8d68bbb3eccc906ff7ca59b74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f6c452ce1eb2b161ca0d6a5566471724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd41c79f0a37877e72372bde1f8703725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efbda6e7501fe924d65bc0257137ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2f816591a69845684c4fbfeaa1f67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44313072149bfd1860170a290c4c6a1f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357cc7c96fdf79361445b07cef9c12a5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b6de61b32faffa7528a75ad3d92df730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477e7ff985b947d20065702ab3c3ca21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941ce847e11095c962ae4f98a2a8dfa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af4dba18acf2608176cfeaa68dbfe13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fade3ca2226f2978b613544ae6c6764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97f2492579c783c0a8bc0d55c01af35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640f85e28eac0981f04e896d07b281b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119de0089eaf67359734af3ed6a62937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17129e8542f777ad4b10377122778f2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c76ed823f2c0d23516544c259ea6659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258101bf2004553a7970da034e4d65910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe445e21648ded10f12c4008460cb8b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e63992f53e85a89e334c11e0a73ec812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cee05d15193c85a2509186851696913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0df923c47d6187e5c93b2e98d282214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318ecba8b7d1e97f1b1add38c1faa2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb84cc9d1d7695cff25a278450427b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682fef27bde122309f51c5dd0acb37417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5131692ca167f9b9b31c72fd4bfe718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b82d0448e10a97b65ff127ec92aa919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96796cc5b2379cbdfa47350cf157f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd99ce59cc712135516a03038a7172d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad726a626a49f8be1baf9e37d213c4aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234d572f063548e765449eeea57eb5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1c3a498a929d30d9751ad1c34bfa224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c13f2d926d507f297e5f214d04303125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4624e721bf8b540d1b9a80b94a9b89a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26a700f7e750ef9e7f48b06e607e7327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed868e30dd98d88ad843f48fb3ba456828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7b5a439e0135696d566370efdd69d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8203be75fa91008e913ce1af81285f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3602715eec6988cab42d7624541fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee935f8cd36d016ff7f7df827075a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ace3fb2c34695657f6c29c3e83a2db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883eab492e16a1e044c79c9917b57c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147a26ae673ed8fad46ae73e43aaaaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792702c91ac012b0a5947b8fba2ff2036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a72f6b17441ba328fb9a4a77ca3cc537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42e99b72b34727aba6a092916b910238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fcdc4cb7f9f7546328ccb5d677c3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe190286c98c29c2439df96fb0a6680d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72712228683cf185ed92388a4da43cfb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728f1d4f09d2a97cf1d2adfcab6f33842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4d5d3eef66da2d9c5fe692327fc2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548d6be86ceac5819bceed582c5b71744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ce6e58322c2589c72e29391913b6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b803c1b5ec1243afd08d609e8ca4a7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11336680e589fb3bdf0d6568ee2d7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f3a88e38afc5eaa8a9d8dae20aa7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043da9e20dc9f24c45f2047288531de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e7c8780374cc3231c84e2cfbe981c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1b3332a736476ba4bffbc61f7bb3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce83cf3787087a7896b101135ae60d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57569572f17d96756be7837f4a8fe19753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d28c972bafc0982651d66272fc1b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c86800cb037180b2021a642bc89dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28816c0f0af52acc672246022b35ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1083181d143dc49316627d37cf14a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad6ec227b615e9e4665edff8e5ccff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323200b50bb921fb094b8b443d7f301e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ecb0762ae1610cca6d50f6d82842960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c1b8074671bb6d00b67834a88d62361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5de0f994cd81acd07c01ac32f0aa762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a47772d94ab1cc6736c2825d0fa8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5551fb8bc27d3ffb210cc51da16d3b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340877ab2ca583de0456a9faad7781a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60b1882111d02d98ba15fdce91acf566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbac52b9392b60d47b3e09120d4bc4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9089e602397cb1bb341c0be53ce3468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27e4e8914fc77611430e418d24820469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610df3430b20c425a202690b081241e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cee6ea1c95a7769abefd6cd24fb53e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65686bba3bd651b9883c5030d148ddf872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226588c852db7209fe7104331b50920d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0fc0add91a59743cd51ef100711ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1e673713346bd9e04ba7ed9e402bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b60590a6ee5e99d31d24b7bd937c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060d60c53fa40c821ec58bd4eb3b80f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120e54ab8c8d866498e026b7f6be59b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc005408be18e878522c5999a3169079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7e83fdc7f3529ae5503177780fd1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dd81f2c68c51669a03c019da4fd8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4c09b425be84e9f23207639c8255382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d41a8a23e6d4ceea13e50a1cf872683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3f2d62794e7e3a9b836396f5a4b1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207d253981d6b775f415d12aa3aea7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc6cb61074eb6fc6e21fbc736568bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6edf8e939d335d8d6622f259da732487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc5e04246ff34bc44ca8e96556fef288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea707744e59221975386bdd20dcb7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e91b3d63e9dd58b56a2a00de3d0c7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8bebb2e66309398e7d1450c10e99f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52061fa7bb39bb7f0e7f4a51241a669992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d9cc9cc83113f5c5f09a33bf2fb3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee493b5877bd43a3268b43a71f705194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec087e2d9fa89cb2fc930027fc755c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691970c9736f757e6f23dc845a14d2e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155589d205056b45acb16ac36e7345ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078e4c66a56d30c94660c7072ea064d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcb0dff340f93655a4bd51ca38960799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360abae9eedc656080173ea85324daba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509981cd52096846bcc326d228e166b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ea0baf2fac6a39d894637c372c9e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccd8c1c2270d6a65d3aee9652b5e2e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdc1f8b1db6d4b21f8118564098dff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00867f1fb4b13e9baf4b8b48e7dfe4bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747244a7a0646d8185d50d6a32af9936106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d8c3f1f875eec90ccc82180874770107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb150430987340b0d2297f600f32ecf6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f1cdb88089ce205bff9d9dce1effd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354670d5956cfadac5a7a85811a87a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4608c373d0d896ecdbc1566894999e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c870f257e7464964f09d1d94096d24f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31367fe6785a13213af4b69efe56d51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bd112d277e5fa356c7cd29ebf55d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959b0015673adfedc84d00de0be0db5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f169c66c238cbc5e1ccd6a88ee6b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd7b53f3523853ebe711358dd0513c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acca72587233b7d6c7854c91e3aee2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dad806ef0acc36d9289783497a9c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e328297d0588790ffbc99e4a6732c84120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b9e9aec317e55a62ce559b93fcfbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670af46e8d26495455b44b32e9ee8885122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8933a56cdb032b61bd6eb6d3c02f3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea5b0d5ca4b16b0d8f22d034c815c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3c20c80fb117740031ea46ec5f493125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41c69ab740f97b8ae3b33c701fee82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49313f731f6e7c91e78f0974be3b966f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754c1cf92800d97cafa4fa61fe1fb7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead02ab6be2ab4c19432c637a837ad2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022367f1b8ec734da0e1ce3fa137ad01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15ec9f16c24758b21221481c47045d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d06f061e6fc902b4626910111f6cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd628f466a97fbcf3eb5766fc3fec311133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c7f86459d53c04d0d8afa678d868c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef7d16254a493e50cc386bdcdd4b1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b959ad2c8fe21610c6d284e5f05be1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb749a34c7da2c82c2e331d60e65823137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415509423739617e75398942475f8e9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255b11952f54c80754ecda34793101a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470cd44285cf9509293b2cafd34810f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d383057a0d1db58c6ff2780954c07141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761c7ef438bf323fa88fa39495c819a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3d363553b411401ab5631065cb41d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a5ba18156665b59a3c1dadf62f77f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a3f37790edc05b310b666ac9bc361145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9609a79a9a5f219a370a026fc0b91b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab284e2540c38666a67b420ee130a486147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6d8438ec88f96ae2f2a8ff7477699148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb0e1afd8cd6ed410fd6e22fada710149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc5d9e47fe62941d8b3ba0d15d9b96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76314c93913bdc90823ab2b5e153227151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e74dc38f58703542433ab5f6c45f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c7f872a0c525fc775e0a0f4435707153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6517ccebc972314eba56d6e338147154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b524904fdfc5f6ef986fe098e99fcdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072127c5b84d08ef68f3461f0c1be35e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07890bb92f890c972da3ea6e4e9f8b8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e0321edc4260742804b6f50134323158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f729636f0cb64e4039b3cff3a65453159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e9d89872ee0028f6fa439dc6307e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7cb94a8cdd536043e538aa39a98bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107d8d93cb9903e94aa67b7c7d093a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e99acd2e4dfc351719b8f0936ee2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf2caa33255028a83da70ae42f1b35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83af149c8397b3f3edd2c60eccbb4b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1e9719524fd14255e8181daab64cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c60d4f3266a05edc967a91c9771469167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9e89ed005f601dcf29669e48698b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68015961907bf795fdcfcb8ebec460169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d949fe6e93474ff1ce6347b83ba39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a08af8fc73a02a0991080903a95bf9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fdc8bb92e15834214e8a70c5bfbac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64c5fcb419fda6c8db12d221940c79173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218bbaa8bf1d02206f24080a04f832f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9d5e4eea4cd45e98523d498a9e524175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167cadef4b3200cd953b71774f61a31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b07c461d1083152b08a8509cc8d90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8753ccd8065ca1cf0bf81ebd72f967178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76682294293c67e13e59e805c5bb0044179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f6368a4a49c5d1769a19a5704549e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62f8cf0659a6389865d9a6fa973418181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562c33fc7f43ecfc5768c39a50d1f5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260af7c82afa51e8bda4e08c99aefd92183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5caba20b6544f7ba94509a23cef36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af45cc23e1b330458a4348f1f21711f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7e3cbf9b6d42214d2316002e181ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a117cc0e978d4c93eba4e7336910313187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ed9cda6c326ea252306b79ca46b37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4f9235db74dc6b26bdca4fcbcbbef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d5521c36faf4369fd17dbcf34f927190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2ea9ee68a3c631d92aed1c513e3a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09998d52e4d8ae9d80dc3d64161b90bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1a68ad763e82cdd912270e09356a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53121035375be21b76f03b4c6a314b81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2133f9f30c1cda61014ad0583e5273195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838d3bdca6ed0176b4370acf4dac061196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8da63d71da7147a9ae6c2c77dbae7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d4a91acb1ae859eb137cd2856b1f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403b7f1259e2f478ffcedab691e7d53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1bd7a0778041705b646504fc722d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624d9a5f6845594a0553c25913f5306201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81364239999ff0f7686221ee257fdf2e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083150e742d9a1417c2942c3c13fec3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb9510844045f70d1f7f44da3e77d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed6bd8aed3874c75f367683e542c31205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2190b3e729a57bea83fa70eedf63f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017d4a89ef0502ab1e0f418495767f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5a6e57ab9ffedfdc828a05e0030ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14d60425743bb38ee2b4f6c65c2f7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df458322301b8ffa4bb8b64371e035c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b323aeef947aaba04a97e317f24fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a10c40fa8ac803698715f8b7fe27f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cf23addc328e3bf899ebefd255b37213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e515dbdb1d97040830b05930bc97ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655355bce87ca3be533a63b9a470de17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc98babbff63edbd6d69d5f368425d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f984da1dcdcf4e8f46a4e71da9928217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf634a76fa72470db419a8907774d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91948432f951fa98006260bceea08287219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e96c2252eebeec8ad4b9cc98f36dc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7705e9209f978e1ab20f3c9369805e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272ad59a54535fdfa92280dfc8bbf7a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c23fbf79b5e1eb4be071568688f6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019be04560d8d744e2bdeb60a0291b4c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92d70ce3f420c25e237c2baf76bd8a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1b6defaae18c16884dd8fbff1bbf7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d18f6eeb7892c93f3071807ca021b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dcbf8c8fe0ad66e2a9c34b8d94290228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43acbd1bf06feb91d4f4326d6e245a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b3aebfa77e5f58ba4c1071c60fbff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf6637246eaaee8de866019a4e1d02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cce30dd0c2cbdd114751f09139c8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69e105bb1c1eb45566a8b073fb06b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a75e7a447e576bdc0cd3ac18997157234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a36800872168e4f67ef21b4adfb1c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91ec580fe2a1cd36cea9ff073c74f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086715ba28215de32ff010257e381792237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04afb9fa6b5325d364159b6c62c9d88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6761092f6a68089e1007c6bb20e0221239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de222261ce47ce60e3566e39e82c12240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bece76158145b76b23e364b7a43674241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91225a7ee9f9070c63d5dad2e55425b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf1044222e6f57fb19d38e1c08b7bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455380ff74557c75f6b77bcc923821c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3b86f38653d04eb345c6c622319d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cc02b525f4233fdf4c15fdad7e7c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ba501ead4fb4968bf3615ef550f1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79e59fec713fbf348057aa910cc942248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d238bfc07166666d9ac702658b12ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea5b70680205b6009db44d7ae63a56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e4d1d2d989984a646484d2811e0d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7da3d7c6f358dfe5cc3d59f3a74932252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e6cee3f5de500796d73e22e966d1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2506afa7a0c97513800f6a1e2e2266b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779b1425b5abd250651fdfecd4029f6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11b0266f0e11c91f37f48bd5894f8a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1207c6b5e0c2e46ef4c30adeea24185257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b3cfda04c1b151153ec3e09d74254258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b41380a233a39d35227d498dbcfd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f47abb34d5a1a7cbffd177a8ccd1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc5dd04ff616620ba59184e9319120261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8f359ea16b3c9842d526fd767efa3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e14e988e4e715294f9b1ad1935e28d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b543b57d02768110faa056f74c56b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960e01b8f423054ddf95aa4c960bef7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166e2ee56e2d91a56b2f02486e0c1a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fe223ae742beb07503f87bb8a7323267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432c3be9a284312a528f6802ff10d5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfa70c2ba5106c9a29e2fb98f02e09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23ce8382f56258156b134d4bf94e2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d5c1ffaa6b9f38fc6930f68b1e948271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2406185ed58834d06790172dffb4088272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106ca2c402223df7f34f9cdfc0b84a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a147147abb80ffc86eaeff68ffd9ea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc65713ed1232f30a48a43ae3137966275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d673c7c41be1e9b7a0e8aefc560a67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1287316280ebc0738960f2a7cd0cda8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f13827bf12b8107fac9269e275bb7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442f9337df3f73a0aeefc99812be7fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167fe5442ce7af29359e1c0d9d6a1c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ee715e40d96162ab6de95088835ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d91b147286000c051bd19175a1ad4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa502c601548932dd1ac9f8fbd1ed8a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b136535bf8880ec43a0f5d3653dcf3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e346e5f3ae094416ec47cfd3f099bcb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009403e6febdbe90068c0541bf45d60286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b464f3142f31b5f1ef12f748d359ffc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19916f3037e446a6373dccb256236a81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5174553b9d37d212c09bb6b7dfe451289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29679bc154d4dbe8530ca255da9bb585290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdc1c8bb71293015052e8ab2a9fbfa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3dbad0a9c901016ebdadcd6a79d5d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a3db4bc95133cd00fc3ba04f1f180293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7b370860dc6e5bfefe12c35233d70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dd1c61ced7bc064943c122dc4fa65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf54411159e2622944d52cb9ee528b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d086b018adf3fdf5c9f38370b7486297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e820da85ea29ea072c2471eb68795298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649199f7fd6aa98ede54cf8ee209323299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d56a0e9a8ddc88ee1ac30def02a98c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6a7ae5566f5376e2f937973ddc63c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42755fe4860865e28c0e40e6ba94ac25302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35c762abb1e5e91027fdf4aaf7b106303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb017a7981f0fd14ed223fcfcb267f0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f7316147400d266907ec719096227305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cd7458e6c5e0eb5a337fffb09e1ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b82f88b0bd9b1261fb4b1c626833ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882d52f9fdd15479405c5a4317d7e52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e6e545e85b6a3878b3243f6364b3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e149c3b21de7f72391d07d4d966520f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e94f5071330bedf658531afc0d9a02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1b6fb2ae74e24bb47ea04165bffa9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35ff95474e5622985577235b8d0874313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8694c622572489f663c6f8571bd47d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd07605114d7b7eab265cf194dd0c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ca419ed6c487456f967c07e2951b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf4ff7c91c4c92541ba6b40f62aada317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebfa50653237acc523cec9eacd76e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e819cac06409f7c712a14e7409388319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca997b5d8db84364fcefca7da0620e77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12876c3e960c0d614a6cca7616a36300321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a9ecfcf317626e5f0eafad7641666322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c89d3414fbcf7c589b6f832876b2a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a333bf6af87133ca0fafa50264a3c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea0ce0f282bdfa53d1713488906a69325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f43ac9f5af390e19227e9d2330ecd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5317c0fd725794b1be0001a8aab104327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8e79d95ba2f844d677dafce3bc49d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891921428eb82c17673336a4a11166db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd74fb6eac5e780ef88d61dec4bf476330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100bcb206aa954ac9b94b8f73dc89b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2212c69a97ed9407b56dcc8b99b96ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2030a8167b38fb03a65c4ce6abfdef8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3efc10b71993859f36cbe114456ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1ccc952fc3ead6e205b6b7c75526e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065281c1887a3498fadb82dbe2532a12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492250d1c18a17524cc26d0fb5f01c38337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1aaab305f2661acbe5e459b4c8187338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11659b53c451cf77fe8a8517226c9c96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779b2de2ce1882b79dd4a6b720bb2e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f891e2237efcfccda50cb790adeb2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8541f4de5dc91f07ebc067eb0cfb352342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aea430a2f83d0993281d80eb08e0b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a9d6ac22f4f23be3b60f30a39011f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527efda94fdc0ec0bf5c43607c73fe0c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e261187726f25a6221e2c39d4896181346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988b42be22b4c656758c1bed17ed18c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b35a6f936a0e6098cde929df12af3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9197aa734c0b0adf0576028ad51685a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcb40c090fa7cc1a6c34e4790a7418350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28881487794b1bf4c632a8085215e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ba876e869aba9f4aaacab3f9bf2e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a0b833eeb6389db68a9f315cd9c07353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab2793afddf92c4b4bb5ef6c8197d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5c8f6b9498af3d9d78f63579b5680355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d99e147e49d0678f8bad1ffd85f02c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15282595ecf4140ca2cb30a78ae7c41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aff713621b1d6166e9b76c1465ef00358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67c422215e338d9498a33e536dd5d7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d091bd420176eb584b930297c3270360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2160767aa879b70a030bfd27f1cb1f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437cea98152ee7c446621eb2fa0b5ca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdb754f049c55a3e118f1e3cb96aef363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606676eeb3e48efa21aaf46a5ecb3624364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225b20f1411d2609c1131cd674f858b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cfe3c6b240f1441d6dbf02d0b8c7b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5851471390336ebbee33652982cf6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec84700a299e0da5541e03f0f75c8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f7e17adbd678cb138410a38ad8a07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836992816fbce3597b1939177bc6ec8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926095290796355e3e5548d70074f635371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb579b1340479b5a54c22216a115ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6bbb4a302cf2fbd4d522066ccb096373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc5761608a7344d9130e377f5bbce5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822beb3fa86124f2250dbd16b51dbd4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4776df87972b61592987e6c842d76b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31267d2fbecd17a047e226899aee76d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3059c09f1dfb301e36d6618459f19378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9a6b8543148bca55469b86fdd4564379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6bc611fd9c6deaf36594a779fcb7b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596c5acc45d548acf19aeb4e2a9c7ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8a1e7c7b5e7178ea81a4d1df80f4a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77fe3df020052c8716128c1c001896383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f72592165005f10935adb4d86d08a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93ca9bc2aec9c31b5672fac15fdc8a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18e996c62eed9ec8c6be1215615e66386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274d630cb244e50c58cc50edfcb9a1e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aad7969d370e6ff4cadb28f9982ed6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a15474e99984cc77e0ebacdaa7e82389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e853b44ac106924b3783b8a023ef8c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb956a07591b05934a81e8d997045f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced34d9ea14a70084b8df5de47aec457392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbea4f2a0fd8abb182a94df54bde19393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114250e31978487b246ded4c3a5c7da6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934fd5775dcfdc8a00dfceaaf11ec66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c23c0bb469dbaeb7c232e18ecc41f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864d965fe15be72a36d75a50737c0ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41864f4d8dddcf45f2b34f0447fe8cbc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553fe56aa9269621d49d70284bc868b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c885337752d66fee5c756d30b0643f8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045e24f113304177caad47ae328d00c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef85f76e134f91009158447dce72f59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4923ee96efa26f7b298697d5909ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4910f5d448f50d6d95958389171af6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e067f9e0296807c8a77b7382a7f82f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733c35b6fad61ffd7ef7dcbcdd2a422406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57785544712e2e570e57900511c22fe8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8181f5b07652d3a18271e9225dcd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621053693615f107c297a083b95f5053409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670d28180f9c2f6fd5eae716cae7895410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95340ecfb031ec1252926b2247e9a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e740d6dfbe353e79c6a1d3df1136507412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cf98ac971ec996f2f44e0d11a8b74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7b7d816c565d7fee15020057f3d21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61090d523ef8df971a5bb5ddbe6c88cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6938a9972686527e92713fefd72df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921dc8062b685c9c33ee7fecb27a615417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47127234838cf4ff5925640622916a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fea43711b0b928544d57e8e20c4bdd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353331c98bfa46f3b25c636383563d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe110b48f91401abf4ec25f9c3fb4a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d757838522bd8edc8613eb42db774c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142119da40cfdb2ebf2d7ef534eb194423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b63fbc009524b40873246748c3abb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c739b08eb1e48da28237e4ff1136f6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cae4c2cde91485ae4d942b5dd1510e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50376d4c7a6410b97c608fd1b049836c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14299881017cebfefab0ceec082b45a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef326aff8e9b50efa50deebbe560569f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbabcd33f7a32774eb2f22a22dcd3f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279a17094f3a5a91d94c9f5e50c923d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbe45d728a9a28fbc98fd3f21f3e5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe625028756c10aa1855bf15738834433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbef65ab103f7e34552c97df90769c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bf4e257431369e8d59511176f1a3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98449373356d45a88154c6f83d5afc80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d456be4b43b68daa9e59a73032efdc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a2d56289730c919b0b89da767cc3d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fc8cabef8f5428bc2f335a5424da5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d9acf57074dfb926f25f340bbea4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5159ac758123614c63d0dd8e9a15b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615090aac96ba0841df2c82e5368f79e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c62f7a1b98a809d0259a7129b9235443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83abd579b191da4b10a621d5ccec40b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef2a2350cd99e849e496bd626216a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616cf1e09ffd81d169926075dded2ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29cf3d99c9df961d37d85a7a873987447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b983a75e596fbed849eda4389f3532a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6835d0272ba5a380798dfb2891d34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5a43120a958a8bc58700ee6d00ada450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07447dab159768646efa90ffd38be7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b961b746159a329cee3e14cc0e8eed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be95d86f7c7434722db7ed85fa9f96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d48393fbb4e7cb03b890c78de6ace1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeb8226bd5b08fdc86b5b039b05826455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4bb54bdcebfba45823379af3b1ae2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8766a9289d281a4688a1a41ee264f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350864283b34fbdcf187c3c235b45af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d16d84433ff1788e33dd507cee681459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261d529104aab538625cb4aaaf9eca2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a99297e2afefca7aae1ba43dc1fc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd656f34745fd00922343c9d9852b616462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4263076707422eed525304ef17cbc61463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b64a2efee4d3af383222da1b649c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd0b4957b92421d6f0aeda5ae052b6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c9d7adb2eeb1534f5d4958fbba781466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65820ba3db91d45ddc9b0b975b42257e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c838ba5c816cba8f2e44016e107adcf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85571ebabdd7e34d93df6ed19aa0df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870a624fbb0514d3e418917db251ff7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56f07aeffaed1b1c6f4b53c1f81d1a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c095dac2fa4c5899baca89e08285ab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b37c00daa23347119bc5aa22dbcfeb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3ca101e13f417ef98a3972d325718474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91788a01fac19a43c4d3cf383a2b1f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eea380f83e96957a7bc2db332855f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113701d34cd59f6f5ca425e31b011b2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d00807135c90c6cdcece1f46a3627478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c03d8d146922ac2ce51270f08a555479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdcaf5c18558b1dcadceb93c2cb364480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf0aed2066e3a47352ed02769b93f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c78112919d7340a6404fdd515da61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f663829f04ce0d515bced3c5b97a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9adaaf4ae2ded82e5b15030d26b9274484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4da1490bff8f94aab79560846b2aad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632634005b35d7c3b836ed0c154895bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57577b44a7df205180663dc6614bc557487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde909e60bdf29e599347c1b95160b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548acdd3a7ec7d9ec8eff23f41f1dec5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83305bb783ff0a2e9248550e93efb1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0df6e05db612812331bb3c10f9e07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd16ea60b6b8d14e221ecc164018c39492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eb1a2b921129409657e9f1abe5a64493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984215142c499cbbac431de43c924fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14981e8929f5757298aa13b3cfeb73f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb15d644b04e4b7050b1a43d5bc45b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48780e41bc65d9432fac89c86eb071d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f452623b9d6ef1c8a1781b5876644498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0678ad1337463ac587991101a7a42e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e053cdaaf195d21a480ad785bd7f9b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac94782b8c8f0729a202c1bdce73b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670f66ffc0f392983c7a897ee5c26c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eab9b96c412440050ef9ec9059179503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7e863c005cd54751be062fe133aa3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9b49022206779a68c3a62f3d77483505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056ca7ace1721a3d74c08c13925ce3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aa85cc9ebb90c34287f67ffead3ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d33c8f45e8f6a90cff7aea4b93d16508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f530998f1f1e9b876c34e53aa00367e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86461de9a0c456198d0f7dc5cb82235510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89b347e21b3ac42a670b036e2eef89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24c80a20354d5008d5f3445c37eefe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6c03d3b30349bf236dd9d5b1184ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d180f0271ab51634996dfa66751d811514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aeb8844b5768f4e81453eefc978cfc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749a75e3f1401120ff6f05cfb48e6a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7d7c9b6cbc7cea118e8f00fe7dfcd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d770cceb233e4da7ed893a07e0b7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9044553c61630f2ad54400931703ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398329074cd6a3241b489792189eed8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41192495d6a2e86a6352f8a9832fec6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6e08769219ed5cab3f7c00ec0d011522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84353682add4935a9f3f72a4d29831523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733a48f5c37ecec438cd05f1472fef8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763ab9aac0ee5763370f39dc0483e3c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114efa0da58a4b9590c56b965d875608526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b022f9a7f29904642745a4f8d4c4523527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc898559cf182960af5a60cbffca051528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ebbc5b7fec8430b2045d7c7ee28c2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdde095dfe4a35bf7c3aefb15236ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fbd48762cf0279075d8661bdc7b5c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f353888fe0eceac866e60be89bea99532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea80b97a4abcfce25273eb33626284533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72118ad9806eda02a57df12f7026d095534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c9801b49033a5bbc52bb431575609535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168b191d1e7e67451efd1918ba00603536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d52c6e8854baf0caaf016ed7687bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31773d74f80ff0f0fba740ea0e19c33d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430d75fb82e73dd912b7b115b506788539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4b7242a24c2014dec13e9e9945ca2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2391338325ee8f6d0ff97e823c244541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d99f843737d62cdb5a47d5ecbc8e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caabdbbec03bc67e9388cd2abed4910543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729793c45de4b9d8a4a7a4b3308bff8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f99831e0bd722394da1f85397b2289545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e2b7207d511c73eca2442c2ee2653546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af84287c2a5442322017fd5c4bd3344547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af28ba68d759a0e8024c5e190f17c2f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2569de620739845526a8883737f2c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55a4ed80760b87a7fb7507f7c68f62550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df5ecadd283d391e6aef220991e092551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167a50f0bd4f5909dd71daf3ee945a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019abcd0d8bdfcd4641c950b478cfdc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d832923a0aa2fe63c5752c6221485e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b9955ed3468762f80ac988a6d6e2f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafea811b3d9bcd6444b8cc5c69f57ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11384cfb70c8fe4afdd7b420a6d4c5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f77ef8a9ab3eb448f94061e65eb59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbda3f8b7bea172f8d16385f2f21e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8a764941e12959bd37ae54d91fa2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd843604f34d432a7dadb88300cfb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71693059c8156111b31ae922c9ba5a68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c895738aff432b765f131175a62be563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301d8598d00b0a76f9e66c00ac455b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949b8b846fec561a5d6f5bf72e93bf5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfb1ff088262eb57fbb63c123c21b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a198bd40bcef43d4af414fa7ed8b677567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd7610e9ada32a059e0a0c405b2922568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b081586e3f735c6b3e7ff0d988c897569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b944ab3de045149f1ea1a829069039e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47ae45ba59ee3122b915a41aefd92d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e1fd7278e7507a52c4fd1780b1ba6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d65ed0219d08fecb8a655cd474c91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b88febb84ed82977e4357a7fc7619574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c3aff8af9d3cae2bed7b864ee17e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e67805b9488cf74447095e0ba3ee3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883807b3651380f44a919aa9b01e7a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db6428c81ccc29598db3b914466cc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57403a28a066ed010e928a8384db681d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6084d05d35a528c7ca5f34ceed683580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767ba8d9d89accd0bf371c86449c8a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fe40f97af5dd33eb456f98cdb437c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d3e33acf39a99a34cb3719767c923583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be5a1ecdeeb16f4eadc177e1322864584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722c77799c8163fb565e7b55e1e45eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9616d67c4c400074edfed3b3464248586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ead366b06ea1257c3813e214f9d1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce3d2095e22940fe72dc38461acedd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4419935dcc927bb6bfeb2889ea503f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc76944c752ae8c6f29a1bf945f0b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e597dfcb311b2e57721cdd22f86839b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab343781542f28b605383f3634530592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84395e46079a632055b02834130d66a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a915b78e21142f07c42895b6bbba30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa101b6a09805e0ee13946ae3e577dc4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778b02d6f738dff548885e0ac368cff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d035fe0a8e0ccdecac128310ba1ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859962ee08ea5e28f511a32a37eb599b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ab38b279203c437369954c15c8863599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e60c9bdadf326d0a5439fdb8db9e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5dc45dbde17891154aaae6954e02f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fffd7a9ef0916b735ea16c6f7ae8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a556d4ae019e79737b89a6ff533838f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfd2c09437a86819f91e9c3a883aed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9726fa9f85910e2f5d1a08d529f22e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e2f3235ca8480cf70a319a79b7e68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1fb4b580664877e98fd5751bf22e4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b921306269165ee57bfe0718d9184f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877bcb30bd9dcd377e0cf1c260d5baf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368fd326a801f62fb824c4b2cece617610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd8874d883f676e7a86385f820a8dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6863bbd4ab50d9350f4614a4f3ecde8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921c7ae6d3fbf1943baf9ad8d5ef564613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181c39d4f91da336428218164903966614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273181668d7aa2cc955c20a3161319e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860542bebfdad3ea00d81e790ac4a58e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e25fb4d0fcc6cf2155cf3868ae81d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afc7143adeb37f029ece1113f3d8f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f345d9fb480d7d246a7d95466251de6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2c136a68059c9ae16e65bbd106667620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de930e77328af58e0accbbfe2dcf90621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a00b7393546907bbacf7463b0413c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b4afe673ffb0dec41f827cc4700e7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdedae99925bb1867dd797d8c5a9b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d379af445c90972ec3635130111f98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc8f9b131d95bd8545e5beb30f0ec0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bed54161527bcf39e38d4bd3f0631627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc3219e6abe03b0e0e3430e50c1844628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b84d91aae74442fbff6aecc3343422629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20a31f232f89718a3e45a5d4b4b8f1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8a7c941c7cfcc3a6398cbaac8e558631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f05220655cf73aeebda015d9a3553b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b40be093607ef0dfd1747f067dbfd4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01483b88aa37e0a96b771d6238a63c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f6d9b42590176cfe01aa0c004fb53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ddc539ed142433de595cd249452ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fd8b7b0367ac0f8b5fe03e51dc86c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72b811d30495641494097c016c1a90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0a306952adc074550e8c7c552d973639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd93ba032529042f3df4c748dc2fde9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030d44e545b8fbca4cf885d4032a418641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe085c4ab39ae64bfc33ce91a3db205b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc5e3de7d7589acaa4806a58ba048e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7b4546f107b20e614871e06a4403b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771293bf2a1c7ae01caef6bf35674a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763f0c57098da44558cb27223d4efe0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381b3be3c77604bffbbbe950098bcb2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e813a7d5a6aa22e9363c6ea9910e50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5df5ab39bb47365589cc8034db9f20649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae7af00de37d9a5602461496da7168650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a319442454c35f9a60a87c81c4a55b1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688f110cf87278c37f8f41bdb13a152652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38d67e04c160820cf9a860bbeb5e7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b353c82d3338791d599751700f6d50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bb2369eacecd4773484539ced3b5f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da12162f222067f427acd5e8bc5071e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d280f7e34e0400a138cb682ce60b83657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996332c09ea5078bab0c547e3e1a894c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cef68bc608e5745fdf29bfea463f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828c1d837b75a856f4235b8ee02f63a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0486e2f09b91ae9ec259f75c070609661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429daa6ddc89f70f04d0326c66c613c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a0d2c960565749092805a943459be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b1714ff0d03ee2cf3de996c2f5254664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bd38de3d9ffb0c4f22415df6a430a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a5cf14295762c5942603e4968ae30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84049a0ffe1634f1367cd74981bb638667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4c044e4392e522355ca638f714f93668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2425515f0884f0e0a9a0d689fe33f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b3e7dcd1fbeea90da310303709c4f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6623a26ccf34a6fca483b2c34ea8ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc181850128bb8952ef77f8c20f050672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd6915ee1f40b5de070790d91e2b96673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b764833d17d5f7267e9b49afd128a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649270bbbc51a437f471b7682e6a611675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf29b0113ca40e5cc8ad52318e4207676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d477bd5c9367c8d9aa891d99bb45ebd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49962643b53794ea65cf3d5b62116e96678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c7e7817a988a8e6186cf1f4e4c707679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d06c92b196f9bd5a40618d3de9c04680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>