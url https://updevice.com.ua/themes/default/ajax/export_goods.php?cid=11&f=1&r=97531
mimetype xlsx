--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9611225c290f79fda11d36067e257d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8f6a4236910e4a369985cc7d90f2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d35d8852b0145915abf9c451cdf9703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7422bf836c911de3bb6ef2d734dd484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca49cae5582ea8d81f6949088b98cf95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5775a9e767511bddbb4e50a9d204b826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4719691363305fbb4dad9aee78dbfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78c5633e95332be1a012a5317a29158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4981389688331a121a7a36d34c1e139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac6f41d7687843199e79674b6355f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf75180cf523d1372c423781974f8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d2ae4a095d95f5d5ee9feb3e80cdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e651cb894fc9f011e20c13ec40400113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d12fa363d345c59cd4bdb8828ee6f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e69515e14cea365fa82974c5adec215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1612667913ad1c53ff308408f8b2216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4950e8e00a1247edb2e0608bc92f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be373da3e4fb63b61a1a286ccdf3cb8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628c8c2a38a39425538909b84d67b8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9f2fc4b4251dda0a18a9338c5f8c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58780c601fdf43607b3e9fe74edf527121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f48efb973a10e3523229ca5fab7d0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d52795bf9fe0deaf470749aaea65923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616fa269c86cf45545f32f238b1069524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f40049e3a5ab7617d75b33b7b0d22125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6934e85ac23904f0d0d4e9f320873a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806ce597bc98be42ba1a2d481ceb6b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1592657a5aec654ae0b57604344bb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a396a5b921efad0bf1da72fa98b8229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e9f61add747ed60321dd0a5e9afd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616ece15e06a812f6ef839f33e4f1f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e599082bad9b66bde68e1efed42e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ec9eb61cb5d0db735f18a49f3d83733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d7522719a234b1cc4b6e5e5a0746834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48a0d686a08ff57db87c6e42bcc3ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbbf11f53a2e4011e739a25ff6d8b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0927aa045a70cb51e350cfe60cb95f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cefb5f1e6c55f3456b9d93fec0eee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59a46dbf60ca86882536ecad4e5ff839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41a0f3ddd7d0b892f369466ca3dd5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016d93925fa6a1d82231ad922bfa9a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32069ba00cbf070891106e2b1ff15f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64cf59499c6cdae6bb92fba73e5da543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a34f8f5c2db2b2c2a62cf0c8494d5f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10eace88c19d1e117edabddda21e6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9417b5af515619b862f8150a772d6d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d4d9da4ffa5ebc9450534b349f8f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f078ee4593ccdfd126b7f5c3d1be6fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8d104de39691cbc3d398cd514fe2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462e2d2c48997335aff4613c733f9ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea195c6801b98af9cf0cfa197fa95fce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ded6f2c09ea2e911fb1f40c1f81ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e188bc8ffce3a87951fa7101346e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5d1431258aed93dc5536e9bce1cf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec84d879fb625fa846c3fb5bacb53b555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3429b7e89d90a35efd89f02d3639456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa572ef296089474add2d937a8ef0a5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c87a0d8f8c21195aba933c972d94c958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353390096559ec704e056da51b3b7e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1b02aae07c3c918713f492869844d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1099955d9737f811b4a4ac41fe0a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5851f3ba66f86ca6f44637a065b1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a82f2288012ef265b276f9061541363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0d3f77f70664ea00ba81c1e17f7ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3faa3ebddb7b0698224dd6f7db37865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063da0cee754e171a4721b1d923cfad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c73fb73adb7bd110edf272acd204c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c076f7817156434956a033cafdc990368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f8a66799021135376179650a027da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5017f76654fb275f779c848321b3c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a210d5c6a40715be314f1df8a85e20f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e74164153bf9297c96ff9dc16858772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd570b64948be14da31506cc232732673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ef32f55d8792930d994edc5e6682f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877f649cf9cec16660c19cf606e553375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb703731d4d7f2613a8eee39aab967276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896f1f677a1168f01e018eb8d748e0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdfa27d9f51a100fbd31d5372685aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dc7cd17fc3165a0687f36ebaf5a7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4857c487cf8582b77a24856424216280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c441beb2ec0aa41d9d249d56da224581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f62828a698adbfdf94440da68868182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e9057022b505c6dec14a15101623a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873e9603fcf771a47917f5d74e07e0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5bc64c6f754e32b47cb1fab35586785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b271041e55e3ba3f735634bd738f6bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede61a27450d6daa928fd9f8eee506087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a90e6df3c996ac017987f4401430888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236c235286457df0773f0337f17975d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf635b34b5df5f040adbd7eb5c764e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22b827846aaa5db677b483f542739a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed751e75751c49d75fad45c851bdb31e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9eef93fad044a42e7f5fc8aacab1093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe46bc41d1bb1d8b08f54f03e326e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985bb752fd140bf07d6917ed4f2962395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2bf64f72c9bc413072f664cd48bbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8e5de81adf63dbaf125fddad7cac197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e108a4e775196961c3b6f809358c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6597866a9e030c6df37f5122c090d4399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309629f693314a848bdb43c29587e60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c75c1ea034f328521a8f9c2e80e02101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824abcfeaaf5ab1828758eda14f82927102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670dd7485d7beb976a4a32cb0661d6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c33fd64e064e260c65a90cd96ce9ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac3845ea9941a731db1f09285875fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57856e1ea6362f39b21ea13629d2fd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2101cbfc8bf02bb6eea01687ddacc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff78ff86b0f3f089a8aff4c821b6753108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de9138310e9e2d8b4c034480f18747109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100b4a9d4da2272d96deb122da81d1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3756cd3ee96bd40c83dd53df232b79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea94b22758375d01b6b5a4589ae81e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bddb88448664d9cd3bd38c3f779941113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabb3f3ce8bbe70f05111725e5fd0c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535c3c2175a151f1eb963da975da5b5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8735af04de1113a641ab6b4e896d24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf751046eb5c80712918b1464923526e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4c0fe6d97439dbf6ebbd7ad03403b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff94615133c15841ce72a138330a264119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67763aeac446c8516f3929af20b86053120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac904b998b53699174201270ad7cbf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9ab90f47d89811304ff631e7ddee2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c22a19c1ff2f7589d4ab4e8f187c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654c9445755226c3c79ef69ddc644ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03d47c2132facd1bdf7b9d095bd403125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202fd2385966fe4e8ba8c6638df6be5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2306c25887f5ec7ff731e87d1af0fb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6884bcd8032cf32b8ea2a126f1f345128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5e99ddebba8535e23df4ede47be53129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82178ccd911382405ed115da9ca4fb5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c239e4d50d1c547ad124bb185c1273a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a806972740bfc050ed1bb1855add9d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf44369e50f363e3b2e3d0d0cbefd2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae393069fc71904bdced94af0e91bea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4aa10fc1fa0b8ea99b7ecf301e176135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951895adc03387f29113f78dd23d4c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe89f05db17108185b9375c7c809af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa2976d6649a9d8a79746d297bc81f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec9922d058e532fdd7bdd40b5d2a40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b77ed24283cc936fe380c657998505140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5325cd8f936b1eb580818542dc0933141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d6ed9fd9a3d6205093799de68ff50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff255fe1c3043d80f14f7b02b4e873143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ce88fc62f748574f5e59affd5999b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff4761ed167bb6aec92bc86529c9d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dc84fd948951423e5ab9dfccaaeae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7922e78b43c2b245d5785225a0f7e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58ef89e18487eba06eb6d6fe672a90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af919f63f5adcee627ac58e0ca316c2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a15dfa819d6351cad8cd123ec0636150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e62fe9d1bfd2f15889486c658a224151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd401e07b2effa37a54a1290c3d4536152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746c407f852b1e7cd643f78ecbb6111153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa10a58a3538c7b3fb2669cb398cfee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e132fbbe7b3a98a336fd1c484e5035155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147f016dfed5c8829e079dbe039bdc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7a5f99013813c7adaca91598422e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ac3d6d999df7c762fbf6a82b11871158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53912b2d84eec92a1b2db3277152ef73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003446cdf30f60ad20c714e7d0cf9c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3da6ab0fa788575c30e00faf17208161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec60bd00cea6bb2de48fa9e4a4f1ee4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae762eaaac1726289b6302b2f9ef61c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363413ade96382a4289744f67addd7d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7084b40dcad132a1532dfd3a809cc8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c978f7e2c7339ff844307f21408f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e88c314a29bc569719f7965dfd4f01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392efad77cef551364c8cbab1b356c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17750376f2b4cd45e1ad831c7bd0bdec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b530bab31da97976b3ebf15f77673170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a41bbd2c37f443ad38324eb5eb985c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b61904fe577f25d590833fbe0e243a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc69a2216acab6b10bcc91249df875173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a610ab76f4935f596a29aa14b49ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedfbc1d80c6a91848fefd1a2449c1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01b9340a8d0f051697db34923b3e19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657da8d02488316b1ac18c1023b15375177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaa42f4a3e29ba357a9acf8afe436f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec564c029efb49101a1cf4300d6c2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8c219307a9ffa190f879eb2d79b88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a2f3b63c6cb8524d25aaf51527d6d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423c12439a940d7cdfc6ce1cdbb6171182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e8120bc5a1dce131dddcbbfef23d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098595780987dc14cbc144b3a68bac6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16298437eceb1b0bcd242c472dabf216185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa41d3bbac7e26df563674d8f9ffe89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca4cb7155a755d8ee51dea71e6746b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337ea172ca082d16dcc19cee37de232188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8134e511de46c087bc1ded76b9bd04e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff04c9e14bbe785c2a83ace4347667190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee2c0ca00c90b9e647877e52d9f77f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4505f14a21c3f327a76caf8317a6244192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fd4f1c7ee0531559421e38c990fda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17affdb84947c8fb4fd2108009e8ea9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81beb157f52ff6469b80a280181ef243195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a24579651baf7e16eba38bca5387f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a07443cee3ab52e27b46d67e6bbb79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6c4b2429faf28f4de7220b27b40eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5dbb990cb684948ddd03ed874fe11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577ae82d5c0cbf354f23573d5acb0f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6ad4ccd13a2369cff64428e24a86f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdde3d9419c93571ad708c90576e43a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721560f9228cb43f2189ed2ac441a78d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71762adb0696be2dafd11872a06155204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d608b795ba1fdda1a70ec2d95cc1ac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566705fc159aa878041557378b9e082206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ad3f03920d2e65acdf4ddfc3f0b7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30746eeb1544aae6dbaa03fe8350bd21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa360f1d051c5741c322030daa8590209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cd746a4c7381c9388d0305e9d7b94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934a0e8a18670496d80c3ec425cacc7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8917980d5e849ba593bcd8ae1aa03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b1b3f88889fccbeb0db854682ccf2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803959883d04482bc6070fabb825744214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e1b9d73b562a6cd4145e752336a28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0d29ac9e84bd0f025cbe6583888f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358854120b0c39c64847576078e04ca9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecc351d82ca0574327bc3aa2756804218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48239990c9d11b7c822855700411900a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483cbd916e80193f6bbab443a3b004f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184e83b4addcc405a57029b719ffae9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc482dd8d304b4150f3fb6d619c026222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4186c3463e22746620407e226ccf5af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d707a7d381932d187b2af89b8688e5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faba59e98c0cc66029b183956cd1709225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be74d195741473e6ead8791a6a69ded226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed04a03ed6c339e4bbea323324101d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d09922f556e9bb217b48a3efa1e86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e00ab89e6202fd8993a3d60002db07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ea91c5d7e11d39312ec718706e4b8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dff620a4233f8635af769427b2518231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a1bd8e01b2f16b924106d22115b61232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d5e627988a35695947b080f8225bf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30683d95c6ba724a06dad056c0b188cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56c1355378f960bc5664c3acc7e3fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124c259c6b4c134ad55d7064fc73e9d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5eb9130eb8453576ca28dfae7c571237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f0491b29c40b47172f22073c191da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ebb97c71f3b5c029d9eca3a73574a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f081a310a27d7abc34a1b569f07c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce205e9bd70a9632d65c1cc33111a8d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5aefd0cefcd9be4b1a93b3a9947161242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e15c1127b30b414878302933282309243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de0b27e670e01c31b409a672a6954c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590f824981c728b752f3e8bcde99fa5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e8c39f2d0938bf5290c11c394bc89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7175191b1231801530362cfb45401b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869733f88feb199710f581492db5774248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ff31663a4e3f457eee341999fd375249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101c3a2cc325a1dcc036040aec04202250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96fb5b883d5e4bc34fd896b0a6fcb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a7c488bae2818ee1eea6fb013d829252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca422824063f736d9a561832f887a11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425faa643df1446153b553419e7f673254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73579ea8f64479cfc6e7e404c5e5168c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaffc7d22e76600ab0fdee63cb1910256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca91c40da307b3372dd1ed5c074c09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760697e3612c16d9110037df6efd3d84258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fa09cbdd6238026678e525c8af48b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c273aef36131c343873479e57082e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b9eb737ea7c5e7167a2c043a375c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e22023f68fcdd2521fc7647c4d9aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af9e7393bcbe9e06c39768f7c6f6d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1e7aca33a8e486e703bbc1832f82d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e4c73b3bd2e298d7e55371ee373a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dd99dbade1f9d13a12836873f2be6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd3fedca9eb123b8c345c4ed7dc544267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb7f3f37f8b8baa1573272a6d1f843268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3458ca8ea9e4a4046a6114e70cbdc4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02717a27ae7353c0a41cf8077d890c85270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53d614f2a49a8d33c7c5c675bc209f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fae2d97e629737122a2b5403b299a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164c15910e87fe046def0bd6b48e03e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154c2c26adaad480f84f549aaf4755d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558469827bd6659c88494060d2e4dc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeda248c0880335b28f185b7ba00107276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21798ef620b8689f788da54ff89fa3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e31e16585d5a82124e5b4688d0bc23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dfd0fc059e3e13ad22aa6cd39539e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a46beef3810db720ad1e521824334280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaed842d4286f1017bba12b84744c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d2e919706dfea809c3ec8b92a05b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3386e9a6b1438bc4f9707e26658a2f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d42d2409a9869ba68c859970e0a6e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b73ddc0d5de0e22d36ff5fcd54110c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132f0cb7f4ec6a34f2030dc6cc3f0f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63fbff931177e4f3007ede1e93e526287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12371152cc585542a19ea7616f76c5f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192318fa85f96eca1822c08daaf4d82c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7909ebe9636cce8546cc89782c4ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341c74388506cdfb849879c7a6d8e8f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607807882ee1de16787c17bb0c47705292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e276b4299df802bfd8748597ca91d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4dc571764fe32ed6f44ef7be9437e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1100424cd20d932f350793fd38f0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70818f98c3ae419941d816687d1f8fdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1816fac64ccf5f4c584a3764ba8e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083e399627fe40d7b4361a38c4cbde4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b02c777baf7a1c917cbdbf45acd9cb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c14b4fe759dc0c57e2a33b6430197e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deaacb96ff280b939c36856f4397656301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae6ffb472ef2acd59297a0794d3ca3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b5df72c6d8eba74a05b731c4485f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c8fadff6a7d036eb159ba493b650b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8115095d5709939d26a53bde5097b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b859d11dd1b27f0af489411070f8b90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dde6d7a746296726dca5bfb307407a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73ef23bdb36171c5d55b276959a591308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28049bc30833ff472ab347c8ec7840b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302f642f918b4b07bf7f3c9c388cb32310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310057d5850b6c3692055c8cfb3b3ac0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077543a55472b17a04f2281122c677d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972704598b50083d6ccdeed76baebc2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e9d3e8cac93798e7a50db369863dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89b7d3c9957edc73335392c3deddb1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23964419ec77791df927895c854af50a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261aed44fe913e775c35c7dc91f944c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4dec417cf74a83de39b0b2e52bd16318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e41cb12e620ceaecbbe11717fcf36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8884babb6c70527405fe978fee7f08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bab7b5aa95e3b915526e06e820dc37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8c883ff05f6d2b02c63797e019c61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bbed98e542e69cbe09f5f5b7f985d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301fb2fbf5630cce6d29834ce3009cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c45c7d139d32eb307c54de3fe9b8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7052cc9e34adae39981b984d086ff9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663775b736e544f3bfcc91a908cd222327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4bd3c183f8967c3ed8dab1012bdae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04ff32655161ccb92480abe33f1269329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58a377cc01d7d874455274787d69a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38f847b53eeeeafa169bb8eb3f82a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a0e3183e5e5fd9f15241ef68150da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e98e60c8e41f94dcd830b22ea2a9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bd3e163da680631d1bedd2718dce4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a140dd96c5b261b0118bc8cb76ed67335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d52659f4cb654cc181ba51e6f0fd13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3b43c2d1bc7a3510e6ac1fb3c13bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d439125272c3a3e2396c20118b3a325338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d93d087c3fb699315f01147504c62b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635352d451fcc49940bf6cde0e7a16c1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432942953b182025b29e8770918e9a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835737ab8f2a2abc3de7d38314325c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cbd413d7834633feb58152b90b2ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bce5c743da06949ed052db7e0bca4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d1295c84d48a61f30a761f9151758345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1359c3f0763babbf6cd520b477d0e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35157e61cc11cc2dab911a8dde2ddc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf6822568638d7d3a8b89a4fdfe6f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773f9d4d54450b16ca58506dcc32cdb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8aa4c08a11a54027f6b85e989ab28d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4d20bde2f98f2d8f4ba3c0868deec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0547169bb1c03b1b0df9b45b94b18352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbea0f7c08f24fdca3968000e7878b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5fc1bad36133c54fb38baea163977354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdb2ad5dbc274a745733a6bcc5bdfb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e1634eeb868c3c7197a567338dccd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa90f28811c3bc11e97ad510c05bbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b0af93c91b2899419dac3a9ed3ec2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c734ff1574d32e1c8a4fb2038c5133359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4640b5f1e38957c0a2900fc27c7e52f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d4d09db67511b8c25fba306b78eb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0bb66eb9b42fd22d3e34943f746cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d21f05f82998de2fed649c6ff7e2c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073d3419588ee686add368d86c40e09364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02609832062617be90963e999b00acdb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786897ac6f6b3b3ff55e42ed3aec1134366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca500e2fe4989421c0b00fcbdefe2f97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa0aab0464dd1098655cab258f70ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd349aa3192264458c8d21b38d4351369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff25bc0477a2a133a03ba52cac03f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc36ffce0c7244cc34393a35df1704371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74481c42523c2188d196e6ab9cacc3bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a768f95058f171eb88075ebc8bda310373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd615706a5dfebd771d999997e21adef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd25fc21cb01c20c9f78b7b9b30fd1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aa2c8af6e4e36a073f19ad95db579376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0feb98cd9704d271da6adb1a3b1c8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a4f1c8f7d7f704a6af4c7ce58c00e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070360b22d0d165bb034f4e4fa1464a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3081d5e5e79182e248f2ca87f497e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf535085ce4160a5cf0742c5df18f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb3c25ea5eb1a15de14860a7977b30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657a42f1ef21e5016bf7657ee756a27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4480d03e93ceb6187d2ced0b5a8222384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f95c4468a9d4558d77dfc5ff7a672385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865b8ad79973e80a942ed660dcd252f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2cc2ab08a5f93b1da13b60b7ec3f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc274fb683012cc4ac16db2500bb9c71388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f21dae68a6ec269f70bf3f4a1ec9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94293cd1fa2a38be2d22ca4d8395175390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e56dea70f0b558665a7b3cab474eb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c6f3981eb510ac115ec5c8a7287ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ea2e4887cb71edd5756b305d81679393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de61aa47e0985a7df973fc3315ec330394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8e8c700a20b6dcca39518632670ea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0284748823ac285398aee4dfa1c516d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685855fdf66bc091412ebc8c39d822f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246229db26efa77a5fddb096ea9a3c7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6f8c24e67a87ae2994a29064c5884399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae07b084b3af2a527cbcc0ad8abd04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a42d76a44d5b228099d0198696a613401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f49f44d08f2ea7c44c2d639387566402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61026de147660be8c01039b78807a44d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab06381d3305ea3264a8b9b3462f21d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3b6ec133ba150cf6730889cc32e62405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36b4e11941dc1a36d4e72d48be46b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2e4266e1669d429d431aa77bb426d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32ad176a7dba584adb5a589510bc8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678787decb5e32ec9aa546edd518076409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f957470508cfbba01fc4c8fe11808a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df338bc17261b531ffe991fa388016411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ae005226aa5ce43117e03fcc5be9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377decad20e221088b80476ebcb7702d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd65017ce609f358f4330f8d743fd20414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9496cf84592dc3f9c34ecc33d42617415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf4c14c8ba1d39015daf121f338473416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86112034b82490c6c148c9dcc486d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71372046e43aebd38a9c984f8e4c9895418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961936f6472fad4ce4f2de6723fc159419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc1a9deefc5ca899a7722481a4fd2a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85a37e4f5418c1a2daa055ba97e2a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31563bc5ceced201be230cdf7b5452b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e84e32c23326db60906619fffafac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ee4d838d0acc6242d6a45bf7c9649424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70b2da60013c6e908dd2c180d7fdb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba7b86e00c1d99bf54747cf05765d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f936cb2565ab657ef5c851f444ba7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec7fcb216f87c86a699772aebaaa85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b51d154d14570baa7b771a6cd51fc5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f3758ddf13ef07afdc0dd1255d9ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa966ebe8d4ea507fb223046859ed79b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f016d0e501beb51fd1eaa26f087c69432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cc68607bba248376739844aa75d27433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c5311b8f943e63ddec42d738b137a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6e71b8c1bf0de99ba6506b9ba20cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4cad390e920dc0b10906017df1d93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86322be14e0edb36ff28b811cd1a521437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac8f9aa8c388be8869ac1be315706f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf492606520b99a00c0913494509da7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640631658710f6b642a7ff9ca801695440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc534b9d28f9d1fa3a93cbd21a7b25a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d87631c44ce521700ff328dec7297e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b95da811f277dbc2913b862cc99bff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241693c457186a587d0434cbe28d963444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372121c98e8202daefcd6b72f175f51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82317cceae944f9f12386da62f18c563446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346aec12358d8ffd799535121ad4400447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5989d7af8a51460eb61a3e431c8f32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50088ba6519fb94cbbfcf6b94afa36449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb8cf3665f7c986dd3a06c4e1b10fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d604f4a6af5321e238733c09d54d03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454100084b8be654a8245c9217981d52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd818a2af097e1973d16ad5ab8ee23453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802b6749e592de45f916af8a7e4d864454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cde598a169479dd24eeeb6cbc7f09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107f42c32edf9a2cf9c8847a6fc8c16456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd11f39f3553ab4a3ceeddb765ef5b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8afd6448f5431d3c0f5dd72ba9856458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f2988df165cb300af49d55f545cfd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb275e58bee66942c1dd58c3ae1ff93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544775958a048c0568d961ce0159906461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8abfef8afb9baadd14fc0ad4bdef5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb8c22c43272583e1268826d79d195463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abd93d385e7f5a5b6ed023ee71c595464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b5e777ac1423e930b04b854d3d4e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076b412ee65bc63f1880ef43f7e562d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d62a1886ea5818d6ca05d1b205d47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb005a49c518b9e55775d27a37da50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c05024633f6106e5059ce1af0d103469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61d4748a4f5095b5ab31e53e943c7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3259a2c217f470a62836a7d451a5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5952d24ef4468e2d65c4b8640e9341472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93a8a4a1a021f39c61eb25809c1e26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f33bdd1cd4c05814fc9a945196811474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf22361a977f9bdf6ada9b2fb8e4f99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8442d659f715cf06c6bfba9d62c154e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab897abe093d454fb4e3c476ce0e7b47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7471695a54c595325618441321972b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0366143d7da0f149fe0f06791e9dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b94f49d72975e69d29f274b66af49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b708e14fabf9b16f6d8cf840204b8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdc61582f2c4ae354b75804353a34d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5acab0770f3460f4279a99aaa94704483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5404cb9fb70eae53473b2cd78458cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a0c6b574a8ef27b593eb487b88975485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88552f371a55226c7aff0daa8c188e19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d233a5620c10ced35208d681ec1dc4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca493164dc1d0bf9ae1e3b82938e68488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001e199d57967b97ca1bc7e6581005e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8ca8d2269a303f76273bec76802e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f22ca449e91a65babfd4e855d97c18491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9652c2f08b6d6de4bbb768ce4ada196492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27348a881f3732cd469f6e3f3f5e7a43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc81c123658268690972f8c538f564494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad56a62c454f750f9ae772261514efd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7a6d3287bb391a1a47d910a0ba769496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e9549326d8c9035ba6ba50406d9c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff11bc33ab11b1a6597801ba4796b91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b4d811ad6e79dcd318c55f3a93e48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c991ea96ba05d8d069dfefc78737bb6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c87ccfc80ad0c80593ede1639b6d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09053d9869f56d1cd7a52a4f6fa85899502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86936cec419fc308eb578ec2d5b2bb7d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7d4af0ed04f7f1e78f2118abc637a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b617a708c946508f7e585d6745857f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbef6e6d3ae3695ff9aa6e2273631db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dee01bc2dc7abaa2d9be9867171b4c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333886a3c74e4569637ed46a7255dd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ec64447aa4f490c69eee581ef4453509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e730877a73d10286fb372928412ccf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee55e5a60d1c01dcae4f4ad5a2ae113511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92f67658dfd695585f32d3367aa7b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956352b758b74c65ee18225107debe8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63856e0e279b2392eb042c83864c730b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b536ffdc22619b14e1afa328e19dbef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525b45c8244c0f16dfa64894179be99516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f8c200babd1e441cbe1418c3d6fa2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02714bc66da19f0ddb0f770f748c51a9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba52c444c4bdb3e7b29bb96aef86f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a1774811afefc2b1b37a9a7518655520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4ae95608d4d0ea6b96bc2e1237682521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308358c84c206c12b4052ca6f341c730522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845a32b7caef1e80d77ad3a34cbde3d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5705bec0b4d0adc69947b07a1ea641524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91a0dc4caf5a1177e54500808f5495525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622b4afc2ecfe1e32774cbd1b589b4a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b227c381cc58dcbee2118e3cd7f7545527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c298e23af4e44f508f9c7e74fcefbc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04631b9616db1fb96eda78615433c2a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42ed6d1088ef77bdea2e1505d6e759530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c529d3089cfd6ec07496b5966191c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf720362d88bc0bb1affcbe9da64a71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19392e8f16f5f7c43d8017c3167965c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fa4b0b72453b24482cdc0b3b33c0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c46934869f394246eae40003bf187535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2f8c2525f2595db423deff527b0af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2a4503c9873c18c41c08ff849ec91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52785a6eadc230b419b59887ac0473538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03e50967744c0b6df8ffa05c349140539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b20a7eccd9de228a4967fda6b57f00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d526c778042ec8eb209cff9422ddd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae196efe9c684f785b8043cfcc76af9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2e57b71757b6d3b661d04fdd35612543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d259095117082752be866e9492af6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013eb89c771798d7b079e5ef6153f45545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a438cac5e68a25de4f9b4aad1d0ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64189710e3c92c8d44a07011b4ac43a4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eb28ef7d9295ab11b14416eaf9147548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8051d9f154c735e0d2750a90583b72549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3815c7987f2ccd13519a0aeca16e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265fc466279f34715377579956bbdaa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dda3888fbde669311eced74c181df5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318975b522f808fcc9e009e665e9a0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae540fa4d23224872162ca8eb35b3348554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70872d14457ca3d3b5f05aad827fd9ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968e0be5b0853f4becd14e6c1e3d965556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64e2ff17cbea274328ae1ea8a5c679557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f905d05558de6b9ef7c16b36f1d0d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7e02f1c51066f2023326b610d346d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb579a6ab8b8cb3ca3eea2c4cb3be31d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e78ec2b3405ec8f617c9ff94705cdd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ac18c0ae571bfdcea656cff11a637562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8234c771c31530de5288bbae9e62b26563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b38c405f5f1b25cb374cd6dbe64470564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0334638b18389b607e45ec446cde201565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e80b046e8286390dc5d83fc0deea58566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdf6daa5e44d8ccb9d69edebe2ffa4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa930541c5e630746fdf16d4082157f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ffef784c91d7cae17ca54a80b47a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5809de9a9567c86f8008c89b738bedb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545b2ef8f355b51e7dfe91c74006579571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446201be10d33c0923865cef7dad3e51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ad2f0a1099b988a3940899189644d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1e21c80d06476bf7f99eedff04d83574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d44b61299989c55cdd45071bae747575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195b7c8d136d1c1e1bece8c6bab7bdc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58d38f4ae42fcc6ccfcf43ebcf362e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7577178962fd209f12b09e2a71ce3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9bbca7f07d92462edb69ead0e39090579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a58ba942794d619ea7f6dc9fce645580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb925ac6bf931f32751d5d171ff8041581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb9ae568859683336d590707765727582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0e07df71ce45b99ebeb492fb45b0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458b01c65a4393517fb1d85e05bf80d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38b8bff2794fe336e353fe6e3cb751585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf16636ff91b8bb30fdcc37ef25bb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2197779dee156ce785f25f43be8433f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf2dc5c4eaf864a367b081d4b4248d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cd703479541bca5fbb275ba68059e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4199262d1373c2c56d626f46a6529cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa607c5b4aee28f38fc370c0977baa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175fbade5cce0b4f0d1dd6f843305ee592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc39d49f278efbedd38049dacd5e81e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f4eb61122a1608bd64509c67b4ca3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7ca0014d2bfc75e8ea1e5b6c7f93c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee3336aab4687b58b35085342f6695596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7008c23fdfae02b29abb5909a85eef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d92fff51177635bb54e153ae5de24598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92160aeb40999b368381a8a9d87671599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93d13e81277856797364f789cb9a3d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011c006d36098d6ff36d7c8f7cbd28a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d3b9b0cdb36bd1b44ca71bc30e77d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54080c6d1695bedf148660150f6346603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305662818808a8c20175785ecc006f2c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594f6dcd37ae76c6feba25d003c799c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526a7d2013c99d3074c095fe64ad5df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2d17c457c19a840f20b17f430e7c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f8be2896d3e604d9cc5599ec55683608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d515a120d528de0c0285d476772a872609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ea957c5a87b9a924ea2d2ac803c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de00ee31a30520cdf53e039dc821e90611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab0f4b6dbd23fc62fe59972cd5caff612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d404fc29268495f465d3a1a6a56688613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7384df8fe7f4d225dd5fba35a42cd9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15241cae3d8b527382c93f83545d4550615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1d0134490ad3a586260e2b9eda96d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97aacb6a3c32abb06e47354cade75a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3f2e4b523b8ec3620bca604b37dfd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09426b785bafe9caf4f408f1b575fa68619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a1250465478bd94a00b1c0d32de96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb78458d13201f1913527e5d852f31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e52bd3303478cc7f7cafdb5c1beb2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9df301bdcd365ed348cc63081a1fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad897d6974e1c50f44ea57791be1be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c999cee31993327f61ee6b10000b19625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e929c051566c786c4d1da5b620896626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b946de6f1fa4731d067aa2d3029d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebafefaf24fe1dc6f78bcf65c480947628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bd5b11cb2590b8016701ee6cd63d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434b24e3ac1cc5850949852b3f9f61a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0399d231bb14a220102329d940d6393631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529293c80ff4f92e995e21fb3387a877632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f6dcba0e29b667cad93aab508c2ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd82c1b35be8a62f4a8bda38a055415634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef3170ad85d58753616c2b063ddaaa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbc3e97ae7cf971ba7849d047b14a6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f7c57e90b5ab5049c233b42ef6165637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30076ca540a52249cba6fd399a6dfd51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae39eee84dfa079593a1d3ec774e97d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6856ee96b5e36dd205430a5a5d1d4f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044a6d1a26cc076620c3e63c9ca6ff3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232079f176036ed8694a87aced17d966642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c006287d4e802faf0cc749fa2d610643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a7aaae5e23b1698f6cf7865244010644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267fd30adb0c25e4ed8a93bda4359dc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8027fd5bdabbf16fb3b6a5bc3fdd427646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b464dd4a49f809a10828bfe19922a57647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4900d6a8d5218f9fa899fa47c58ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9971bbb4ab63fc1d7fa3bb90f93cf46649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d7611a09a7da2671bfa95cdce934c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0588f932f87be52e14c3c3f9d55ce07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d17a0b9d8f2a060e6376d6229c319652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28559e07c60b2666372ca1e175455c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e126bf98cbc1d25c479f3235ae1f022654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8b4161143543812a995904db46d29655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb51c0e8fbac5c619faa1e790889fb2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe563c04f1e86ab59be3e07574cc01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea29601e61a502d88af8acd5a92593658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64081870f09ddb531fd010e6239222659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86ec29c181519c7566122e7ae36c1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94088e7d2783b04b4d64d9743ea829d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8671aa242ea25e06bb46bdbbc0b06662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788279f9b4718dd3d67efa128ed47b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8ce86cf93dcf17bc6e10157675656664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352dc729f847546afb0bf252808f9a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd92449ed558d6efdd24450802d69a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c6d794b69a21bc02b96083f486cca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d79e9c3ee1234d00a8edf273051f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfc810a24e834098412b088393c64f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c805e663740a8e576a42b12ca46c833670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73252ff36831fc15911690b3fbe3c566671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d083b0b84d2d065055217f98a8230cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686b23afa5cd39edde45f849a8aeb39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b6eea98c8c571547bf9d5986ca8d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137c751253314782c03ccb879a7ec7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2572432bd5ced5babc5c0c07a5c85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efc507f62b61b4e32b26d89e3374ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7408b4e4802c1cd8bdf504848586bd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b82d10180d43d0088a2ae3a6944a1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950aa707494649dcccb578844db3181680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a137cffd6412035e7eaa1803f996c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d59bd4bd4922c9f5bc3855bfe96b88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19381caeffb7064c63afb765e62097683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11142e7b789abb1be038e3094cb53a3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505371703a73a55fa7deb4f4854df0de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593708ca1010c45c0f8d3da0531bfb17686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794edcd9f15a4baf502c35b25ab9775687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7d544d1f7f8b360b7a56055acf9dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbd668b0a9a2e200a060471a6a83f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17590bdf465d230b48bdb93342797a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69b1158ddb46357b45d013ab416b16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5415235e40a7f772cb2394e08e8df692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e3c7ed7b093c22bb77769534b9b7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1c6391b4b0c10387ccfde8fe44d2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582148c514c07aa685ebcd8f1489aa9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5d75ca57325f6e862e405d36850bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d354de24bc25457ad7425ed9856e2b9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba40905d0dfb9471c5f1abe68ba756f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b37b2935c2bdece8b9998dcd3451e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b73e9c17f95ac6e34c6af679645c50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48563481e762631dfe379fb70ad1bce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15961d5a9b97dcf9b836c14230d8d05702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52e15a67f214d586a8f4be62a549ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af1322d106aeeeb164226d81e1bbea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca296d1b5260114ebee93ea5b98b57a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3e97eb039bb30b44f0c7e57650928706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bfacec84f20c472a31b3c5eb406e6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0519d8362f7f35b5c87f39217e1e84708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9613a14d35a09f7a133b14d92d36e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa9652e74a8b5620478795dc65d8e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947b8cca7cc462b779e3a9a8a8b14db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a2977d50eae5a0fee49d68fc62b7c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255b9136be1297082319a674bfc4cf3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd87262cf328d9b9ae28474e03fae4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce66d429fc9107e07cc31fca7bf818715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c060e667e33198d4ab8b459fb1a616716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68b7e485943c9f578b17cf28e831e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181a4f4ab9a0ef704fea6fe7482efb0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c82892446eb4924ae3d2aca6c5f60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e3c504824e4a119e13d1253258201720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531c7d9a5bb4329df7a0d4db6fc3566721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1d4f9749d85050bc727a412162c0e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc910ada315d7219c08a2450bce71b5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef8e65ec5ddc86cd9708aea9a7babf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87817574d9800e83d6cbd9175ee3110e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3f9b65604c6f337795a45de3a5408726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01215e4630f914a0e6ac7e24db10ecc7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261d252c7e149bba58fd75ca2e749ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df817025c02ca5d1e2e4188b558e23729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38313ac9bc055b0e4c1ab8f08cd630730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228075bc303ef3ebf1ce12a9742c925731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030aa886e0b9613e1fe5878cbf2e16a732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d48ddb7bdb7a0a7634fe2cb6b330ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a50f441a8bff6f00cb7aaa1c7e3d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dc57a3fd58b2ddcd86b358f09db913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f07d971405768032bb9e07e774766f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249626e0f9646daf3efadd779e8fe525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26c455781b51adcd6cb3078688e9806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16ddcaf3be30e7a1bd7074233f3d457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bd280fb41110f4ab1bf69141c4cbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2748404231ecb06369b41ce3b4cfc119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4946a623df293ff79c2e477c2d05610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9904991cf65a8750b00913e10ea1d3611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4260dd57ee7f868ae4d0601276441512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4cc28ed803dd1c31e63f5bf141a7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c4c34ea2b08b9d16a61e9bed18fc414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32d9eb991e58abde6f6bb3e0aa92d915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127199de6ae59452e17b768be1aa58216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23760ef02eac1f4e7eaf95e1c1f6e2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099fbfdb92961372c1b22fb676e222418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9983508bd804e171a232c30450e85b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373d003930a5e30202df487e320ff2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb33cf73ac57ab1ce0413ad9e9392c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410d9dd60d5b99acb9db6148365d3c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047da3791ba1608c93929ed9f52f5d3923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184385291316d53e3dec37e97ff9c3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318cae090204eecf7443dda8dd0b69225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e2f90a5272bc6e44d5a9a1f701e9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda433e904c0fa7f3b29017597d48a827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cf49aed62e5041cc2bd1a8288bcc528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843efc3be5835d8c2bb6a30d3c6bccc329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2395bf717aef6f842dfa0d922445af730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac30a28b5d8f4479fc3472f0fd63aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5c41672cb9d93066f948e62b9a6b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce75a6611614bd9f477d4d04b07f3ff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2716d739a595e6d5407c061f740bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aef1bb37400579eaae57f6bb38e69735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae4a7446450eb62b3c8516a0ac015736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ee60b64d7a1e19e45d7d960baa68937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958067407aa5789dde706eaf509361e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eb15e5af3badd391c543e3dece4c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a89b65026d4e8833543460a422111840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee29d1bfff78fc8a74a521b1f6d6c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02f3fbf99dc02ca73780efd49b66d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9397ebd3e19b8ce12741a5da925cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecc968966c92b5318c1369ed07d9f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe92642f10f84c2b40988a271209a4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7a3e2e3329efd9cd106f34cee921f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab08961ec682f7bf507234e1620dc347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee270f69b6708c8200bd89dbb4627248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51d071245ecac2a3ee7a5341c243ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8f45f36de49589a394bc085d1d6cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8f8e86460693e81f814552336bafd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a638f9124d31beec6af3aa11f5e3f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea5634373dd07bd2e5fb23470400e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dd55c902a4eb78d86f2d3135ffb2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b86bfede007bff950fcd564aa908f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb275a9f7dcdac06e1a29593a50796456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a840c1089261bc135314040b8e1ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd93a3801822e35ac54516c653c876d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888b5db125383c55e6e32312c4f027059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601b2ca024688fe249c960ddfe07b1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4ffa3dfd3e127cb5cdbbae809ca6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86102c9b4e4c8ab44af25d23475e0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d35c57f31d51823c6e6ecfb386898363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24a4a8b574ebf5db219dd5a747b80264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febdeba9c9746b29d48b24c78040aa765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3150c42414424cd7fa874a7b0cabe866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fb8ee99a07c4e609aea3a46ced4d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc8be76e4ec837a924f9516927adf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0900ad53026113ca5a110a3916582069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdee398258c81b84b81fdb4daa5d1f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6934a18a4b8fe18f4eee5da798d9db171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21739ab5d6949a0951bf4762d7645472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928eaf75352a9d091b2a38203d2395b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e80c4ce85aa7d2fa28763d351e114974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd037616f75e18c4a7832fbbb4f41c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6afdd515d87898d55d3fff5878fa2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf7c699bc731567b038d8ef8442ecc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44abfcf3619aa87da3c95d08422fbfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c28e42ee1927dedba3f1fea6c06a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775af60993cb9afede175a2f5049654c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300fa9a09bb12ea6047d6258f3f0e8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f65f1ef3b962ae7cb67d58d26be9dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54be3a0a208d482456ea6579713d6b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bffbed283a432cb077afd4c233923484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabbab540f196eb60855f1651e0e2ae885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac91e38d136a8fe206d95699377fc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566373400c2caa108666f5d920b20e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9729a93be00925eb68d6988010e3888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ad976048382a35b8917a26ef767fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2513c066ccb213463d0946fe99ccb7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801aaa9d999a8fe8c4f6bbbd3e9d8d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127d3951c831e3d1b7467166621aa8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7f16c20b26f17721c2fb0772d692d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f27a55524cd30f33596dca148449194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d52169d4b1e934919ecb60d2ea41c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23f50bad4f535c96da871fd236e8ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76aebb917473239658e503f3ef120197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956f1db36086f73aabe55ab246923db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567bc745316f313636428f7c435e95299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a13dd2a270e78a1290227f88ad1f21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c855aed7ec5ea3b8d4f4103daf5f0f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff944dcfe263bc85097f5859cd3d925102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5475c9d16f6fe6c80b40341ee9af99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c78d25db52a8aa4b7b95c91259973104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b83973a5775f5e925673b32c7cc698105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64b21f24c62bf0e3a0d140edab7bd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca2b389e739776df98a2ec57b11234107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edef44c44d219891e02e7526eb3b8c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920f04112fe7d65a297640a264a3ff1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0156b75030aaf43d6f48e3eff4aaf9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2655b8adbd00fa1805ffc42cdd1d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dee52f4c1c4cac418c6e927c69d17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5cfc33790e654b669565cc5bc08ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecde2a2fbd9bb4bf27d192cb992859114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269aefe744b7dc352c07931badbe86a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df407c00fc7203cd70bdf469fb980189116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2d286e614388f8cac17cf144c6554117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7c65dfa071910b8113bbfa37a7a2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de045c8c8510da9a910fec1c08a1b135119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c345393623bc39330c84d6ba3320a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371c48b9af9ec64f72f77dcbdb61cc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e2c45135dccd87b7fd1de557786c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74462e5a0e155b8e0a20c82a763cb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1772ae617fd23acc805feb33ae39e57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec646e4d4d3d7d973dff330680e10e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c91e4e0f759980756e4fab693c3d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f90d902b6e7bc16b41c5cf578b269f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cc7e190ff78d97695f87e46952231128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316b29309a36d11b7a16ddf10fdc591129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6704e729ee2cc5fad13ecf7b0a5de6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e458491d4d3a559edfd978f4b086ebb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88c822670b46159dda7c756e96004f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f667c0682534ed8799755c95949c6f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11904577a7249bc1667d4fcfc0dafb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0442805fdaf684e6ebe18ee52bf72a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d21fbac3619bc17615a59f8991f106136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48935c70f398e190e71fa4da7973a4b6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6aa0bf08b29e07b0b5f6f752505fe2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8941156acd8c504be8610812a875d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5d9adef77b9ea8c9266d5177715ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875eb58f46826349a09de0433faa5142141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd114004f3bc421891c963efab9b2b8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9f8ee89165abb130dc9ef3ea2b7aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d404fcecfecf6d5ee33071a1929da144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66b7ebe07fd8cd5f9afab5814c9902145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091402016035ba7b8716f10cdcea1d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9a4aa0672d8f010e7cd574f60df4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23689a5e7b6eb820046cd23a33bfe8a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c098b4aa2ae361d570fcdacea448c44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8b3a7374fb01eb92c2566d78ddaab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7452b40b58acad284552ad71aa5b84f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb732c8d275f84ce6f6e24f0dca3935b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52aef4673610c0da1d66b5e81a73d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22db918c21a85881541718c66d36f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ffc13ecc4c742eed49fe78f710d297155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a7f23a90b60007e3caa81b5955f0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d594d3a7b07a1fdf7b2e17647e786157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6d032b377c4a6b1d48f7a6f969232158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466504b108d62e091e9bd424731d9de9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efbfcf5cba677d81d6215d04e38257160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116116bfce32a88b551d2551ffd4d44c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5013fea27fb57fad3dacc8629489f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d53fdf50d6b8b4da54aeb1d40beb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc2dad238d7dbaf263f9267486b852164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1de90de429fbd652c7c135bd70030d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730b7c8a688e70aa96715b8b46f3ed9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7f920d51539059f704eaf8cbc0d59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b539b4c7ac69e95d812561c4fdfb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b798d3f8a2eec7bd4e61db48ae79d3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9df187942a5fc9b88671f6c2669c05170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864e59f984b122121fae08c630f7210171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c193e894d0d0adfa304bfdefc8f2c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0958ab4cbf52a5c4222b7e0a68a92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fde9a8cd640ebe328d03cc6c72c2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5c2f08ae72a8a98a5f8962e657cb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7785ba6591d39d5193b233f3c5488176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0d2005ce60caf87e98ab965306b05177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad8aa7594291b93da3c25ca3ccee9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7696bcc4130b17cd66ff312f28b8e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0a1302afe40131069837e80951402180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f152fce46a0328fa3fd078826579856181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d426223243d2ff9585a10aab3ff81e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703fe25a5fff9d52d82d3d88a81deb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfecdf9bc9a61fbbf5fdb90f81aaf1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c9bd2574d9da7d1dc66038c4026f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1e94917416eb63619f669d2657cb5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c8fddd8b0916c9236ddea127816af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae439263f8b874c3ea5ef7bdbd9427b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ac1bea6e4c318ea98f5d094b66a04189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655e8d2ff76a0bbb856d1737ae06e7d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8811237c4a63a1ef26ae2bb3e2fceb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c2ba2aba0d04a8d24affefbed963d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38485972d265f01ae9472233f48464193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d58af92416488813eb40777fbeeaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d219bce6a32a750c24784d822bbfc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23fec952b0e4b1f0e963e7fe154b29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5de371272509a690acb6f4e523bef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caf361fc3cb211dbc3eca33a6a181d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecd28a4bb3804ad549648b9be8e82c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a73be7e7362b5fd0fb0ca6f8bcda9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd3a7e6afe2f88dc33ef31990e8863201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aa6d24616c5b6b6289dd62f06642a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4824db91c7a1a12e27163f130a4e48a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907c63fa195fced69a84e62e972d049204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a85eea80894ea61b36b162b801533205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478383e6c4fbb773c8c79dfef9eeb41206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d06711fa02ce38fa2bc4a99386cc2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0bded7b2586b269695226d6145578208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5a8edf1a97bbda5556905e132b37d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ff510484dd8038a876090dd56ef9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02081cf6335ec5758f49669effb0dcb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dec63c7d69b65df845b376cff9c91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e0afe8cd3327f978bea3a8edc1fbd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d994e8e4f67a006e51c3d80edb1b11e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1b10fffd496111f565be7a15a12a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29dfd2e6da4f1ae653f9e3afbf6daf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee202596b41ef55c03c850cad0dd95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95e6567d91138e5f9004e7340e8bf4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa9bf049459f79ef101e73077c0cb9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c9d45796b542b0789e68f3116119d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c87d223b3ef2958428694d8ebfe2e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6ec4a1cd7ef69441881d77949f0c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843d4c562292dacb534688399a1294d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79988e16de2318eedbc328c43d335f02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5abc2848e7d726ad1bfd74715f981b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f0beda8d732058299bef69ddf1809226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c4fdf44e7332211842b047667f715227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7cb9376f1154c92d8553934afdf60228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec84ee6501ae67ec4ca15efc91995dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b71003a38d2b4b1c6cedd7d59881da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe70f1cf932d46e14b98f0f8ae002c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fde303f89ab39b0dc7c5fa7887e3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07446caf5c44a5522cb9f3bf002b14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60b8a5c616e32dc4830ee19ace0342234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d38ebe395129d0041bc452c3621eb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cb439f37dbc4b6b4cb42fabe698d7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83b8d103b7b8f71ac5adea2b350c54237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e330e99c036d8838bdbf271cf73cf1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7311cb06321511f75459f1aed5bb49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31054bfef7b70400f00ce5b1265bace2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dec21760222a8102f16c8b9d5169f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7416518541bfcc7625c0b46e159c262242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b27550cd7904552213818ab41dfa8c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65350e54d5053b83542345c4024b3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594339f6a0e71061cda59291c7977f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3665fb28975cea291da7ee53b8045246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745404711d725c8b2a93993ab3f1975247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee779e4b0236e73849de6e1cbc46a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffacc2d3ee66f2e13f99d50121a5f4d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e179720de3d6ccfef0ea04d78f9fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ae7270d4fd5dd82d3ff25956dbfff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cbaa349d5292c6f0eacb3072b05c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b9f0fbc48bc41c20d22cb9de18c02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eda43616d99c86409c3d2d52a78169254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088a19a12567b367a3e64ebc0f189ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ba994f0cdde0347867aa7b540f660256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e455bf9b3d580bc78ebbf680dbb6c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725276b2cf49959eb34e1785deb2ac64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c75c58b755f1adcb72e7576024463a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516f0cfafc83bb1b2ba909e5dbbfa5e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25025b40d16f6321232504246985ab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d2363d4488327bdd88f5b7d8c9c38262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f0c41aff54da7ab98273fa2f7e5bd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55683aca5dee176bd3d4e727628b187a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d503d588023080274f611fb275e1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a92ac9d53e479cefea629187231eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e256c9abe89f591a6b40746c851cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cf3be9798d166e25d45185050ed7e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cf7fb0db6f835b385fc4cd5538d11269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942ae8f46e90fab1494deb4d10b4e89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f358a9adfaa2dbd7ecbf1fcfc6c1c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfbf0ae68d2f5a9485fa0502a61958272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eee3f090cc9e4a33b3ad111c7e5d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5107b2d9977d0cfee0e561ff8407d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d23f51ebf3760951c8a28489dc991c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a366b7afe3a36b9b6e1aa0e1a1aa83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8862fa48331ef3c15f90e31bc3a202277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890850024c63e3f9f4f499b03a8b9057278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cb1e3cacca4689e9f55115d9ce1dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb7af2141b342830053da6971c0cda280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ac79179c213f8cd361873ff7f7832281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4df44af7ae09db93e2df65ed826055282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107800035263581457bafe050cb6c87f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc86bf53eb32f31d88d94ec6291374284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b373b52b9e9f8e39d93ebfdcad622285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82115b8313dc2960fbbbd6b6847bd2d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68172732c5e91e36aafdbb39d2d1e189287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee044c283ce80a6554b0686128b372288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf60ce0885f5d2df994bd14adc110ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7644a19daea4e656ac33f8b143d23b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f932fa8ca185543c1bfed8220eae7c1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db800ee4e27e9a413f29acc4bcf3adcc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b77b2957489c9e8a35635bf3ad3c8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3ff0533a863fc36df888a32b53486294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041c7b164d670f455b29df870ef2cf5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13514154966d96cde595fbf80d3934bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f4320f02dba197b0b3c0713e99501297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc5d1b371286e23258c4040e2eddc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acba44a27bb7cef43134f75ec36a01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbda839b8f70b474c30b3d3c67a9e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef917a2cc91bf443a41d39cb467c96301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0706c329f6f24730a583dcddcc633302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7955d2351d9c1346c7267342faca3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a653e8a3f66153fd681f431373be7f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727fc7e704961b4f497937a5ec83704305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db789ea7dd97ec1f99f15c0293e7da306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60b2f9efe544b749bd22ed19943766307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8052e5d531b76efb493a420758007f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7a955f7378ccc08035559d75e7439309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eae473d862cf475dd6af778ee51f5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16458dda24a9c42d0bf338f2b43ab75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3680624596d29e84b8e8a8c263b954312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f53767505a647934d4584b2a535f79313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0ad3dbfd4c8b7b8dc142e4bec4e02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70709b0d49c767690cfc90a0960332fb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4dd8d26cf320d70ca62b78f24b890316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7838cd7c35f5166009e42fb0e4485bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4057d8768927e3e8b632770bcd254d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee808ff3a2ba2feaf39bf05ecf1178319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14f2d4c329dc9de82b04de88679b7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584b6de05c531d857532a2acdd12482321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe05695a68ab673388b4ccac83cd43322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c9aa86c3e8661952d9b2ffb33becb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfff80d4ec38d35c0113152c7caec63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947475c6b1e3257b6a0aae12c42e7e4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cbee0b7ce8fcb575cf95d64122365326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc36a168eb0375bf670be1f5956237327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dadd547b25dd2ec77543f2d29fc091328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de132575adbe0adbc53566951db446329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ac2d689249b51558942fd631e816b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dac83be7b80fd4e4c486c5c4c1c42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663bfc8054a4642f0efa992fc73926a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f84bad5abf84c596b3f8d5664dbe12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3033c8af2705278c693b8e7483a74af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fb77ea0ae8e15138317823288634a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944a737cbe21bfebc57267b1c1c95b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc443bce503c5997fcd833a8d2882e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a5f8575a7cd45666f6eb6fb5af873338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da7f961b13c506298a9f31728ee872339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7895015b7d760182bb5b7d74c1b355340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d2862ba168d73124cd8098e08cd59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e460ca1bb01c52f9bf46d68b671b46342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff757a2742652d7eb0144cd84aed55a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe4d59ff3c03caa20a1be109a9da55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ebe3995c74b17a473c81cd639ed68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88403a974b3c3a739364b12beb234824346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249b37890b258d40a7b896ceb61bf83347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84d5ec7c2bf3a127f4656d9e8a2129348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f47508f1bb119e1bdf3ad98401cf5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46e8dfb5d7082515aa4ae6bde9bcd9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d7725e79e9a94c37bc976c12d2115351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3934651a239a21566ae886d3ba0bf32352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471905676392cd8a2cf05885030f0578353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7bba5db035536e06619410b22daec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4b6cd666ee559823e21fa69610cdc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f819523b5bb630ee010ec8c394d008356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a7d1bf0ec7e8c20a41fca6d415146357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835db6e552d601f7e06a64f3bfe4f043358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a5ef8d55ea5bea0e96d1fbef43daa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e73cf5c99eb26720bfed44d673a01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0033a1024a5ea98343b25ae6bb5b07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799e2b1e90112268f752762261f122f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc828ece87cdeeecb809e91887fce440363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80043de44443bc35b62a61b2393fa8ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cafb4e97cc83b91b304db3bf14b2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc7d1f11ee02eae307ae5f5ab79357366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e581ce9adb2b2bf5a9f8ed7939356fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75559907d16ed91708c64406af16e69b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8804fe2bcdbbc13707157d6cedeaf573369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381685e5722c90896a2c8f8d50170e6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752165cfefb349da8abe3937b78a2bc0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc671b5bf8581d337e1ad781f9747b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2da7d9be41b491b5a5799882ec120373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f76f475fa5c3ffced7929819924fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023b66e183048699f3589a08cfe5d93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb9fc2d59a89475b55e3956525ab30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fbdfcb8f14c7a6489976e028a9981377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182674ceb197169535d0dbfca55b472378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29b66243d97e9881455f125765740b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa622ad92e84cb9b6e444d3b8171bb9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85be797c5e71cebfe21c2927caaf9d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b37aed434bee2c225f3f029e0b58bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558947e0a5c525164c390f20a61a92f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831770182cc02aad766b2ea5a984dacd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f92f24ca3549266c99bd314808bdf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7ece010d6ca9e807754aa16da5366386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cc3d94e5b62210995b743ee6a7a4f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d34dffa3a6c878224c3afd3660e6bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17755985cf3c01fea27cd63787282c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38508d764f14252879e6ed055dd525c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406f9af22b8f41d3d4c499c7894e4ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce47ce07d0384a5d1d3f5df19c8c0f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7a2b8399bf33cbc9765e43aa41282393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490c63064edfd5353a0a5546b3f5160394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dace79d3af302dd74189baa6a4f745395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535b36dc16d9eb04f6214be8632c8fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fa3410b90d4fa3febd7e6004c3f0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d86b161083ca4172a557beedee808398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6037047974b43aa23ad8afbffd2d48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8d9f2b1c57a7e1c32eb91b551a560400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f84bda3ea1ae575b8cb9bb118ce09a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798d6f22e0f3969914d26e2889a5803402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee627fc7889b932d0fd9dc68837facf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f2cb12b48063da7f53db0ab7ddc2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022db91b47ce7661540d56209fe67fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56102a64c722065a98d65fdc2d877f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd2275b23344bcf35d18c1701fd41f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501a680cf4a455e01933b37c53e0da3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480122a8a0cd9bdb9f8bb9c7dd6e355b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f99c893e36d83cae79ac8050fcdbd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95b8c7ea0851764922fe9fce84831b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4d634139b180f01a3f73eaa15ad94412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39471b0e282f437d295496977adb2c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fa4367f97f23d92b06186357b1e2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae56390e68ea232693287543b0c6ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d173c26c7b5528c3460a69201ff0e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab76d2f841aca766036f0320b0e901f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d325e0b6e481e08b2c58fc8cdd697b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820dec3473d6d7d2f086b2f81ed6e62419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be396356a1a7d0fd6a1df5db1156f84a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a47c956b32067928af9cc9613bba3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2c6eec7cdcdd6a95d2a8ae8967309422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d115117431a3d1fb18506c285a4106423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907140ff84db2623039216481b5bc1af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36356dd5313ecff1e9a7167905aae98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dbd388cb589114ade06ad1caa644c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad550895f6cb81864064e9ad8baeb4a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb5ce1311945587f4ba7d2fe8908d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25a7cbe710484fef9f3f7973846e5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3f34a027242bf081a121f4441bd77430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794f646af8ff0eadf2031d010c31480431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546c803af6dff3c12b11306d152a39d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4134cbdc0023ce9b5fdf7e1e4ec6d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ff73a006e4021923ab4787f097f38434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735d3c00378577cb95c9105b8db2eda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31338d162a3cbdef7956f1c8a27772e8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88548425c6a582b1e16a334f8be4f92437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bf12aed01fc2c7f53518b5c8fd442438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3787ac343be3352899c9f864bca20ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938a6d7e3d3b092b005577fecb6c1d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407e71509ee540801f85bbebe71c575441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5324a08d8ef4326f60fd16f03adcff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0546003b6c96478b2ab713a3fd85d72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec8340a1d074b3d95e750e7f29560b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aa93fb0caa110aabe7b37263bcd94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35aea896a487d4dd0cdc20d09c5170446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3edd5b15d0250ac3b4c4e7209be156447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce269860a084ca840cfa68a9dc61f529448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024910e7af34dac197cf9b916176d847449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1bd51ee78f2f7c8e4dc0b2005c37c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a305ce146e9f856b79106420056c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101aa8003b67ad9fee162a20fef1c2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dc958f27004e85200a33aabc3559d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9195b6f2bd001c6ae14e2728cf5b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bb2929935cafe2fe3b78d4cc58cee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ced99bd43703d4f2bc5fa5a00335a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1cb505414e7f4ff4943918879e3dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86dac69004df96f42e099f5216272ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481150677b2d7daf40db1e2c3c477775459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a2bd728a9fdcad2308993409a3a15460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa11b249c894210f3d498a0b478bd43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34ad0fec378d64366157b2b2d19ed4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b0d7274306df4a033c28df9567ecc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3db51cab63938a082fdacbe81e40d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e4d3fdfab61254658b673c450e909465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a72be787d60b7c8061dbeba1412c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fb20f481cfdde606d3dfb6e47eaa2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101d7fa9b2e7e345c9caf2fea4b4830468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da079f61189a1bdf75672ecee08560d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442e833413fbdabc25357ac30d0df7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4426705a81ef0c52defbec81f08f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1203700ad2b56b03651cb95d86c4de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79202fb2783efec285a51b5906da7303473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5ec297ef042a8bb37abe090dbbc6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803e51d201107f30d2f1adaf6981463475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432497f6706980510e953f89eb7e25c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b21e6994c7e509ebfd72a622bad114477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484145596da0e4873619c55baf82e7b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f5622b479ef661978e0ef258cf308479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97399381d07c7cb4aa6d3948680b1ab3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8a38b8601f3cd4ee32b96db9c72f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b90c9e6c78851cfcad9e57f60213c8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd090eb91a537f7475b4ab2845b18c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e176c630d6bce002027d3f39d8423484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ef79e85d12bff4ba4c18829ec4d68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7937723626bb1816baf2679fa2409486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bd994dd331028c5138f12104164f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd92b2ffae77d68cd9451fd700f3cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33df722d23e7540e1430cbd4bd9292489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ab2488246e713281801d773342530490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c903c00761b3d1c654bac16075d525a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07a529d812cadb9942bdcb82621a04492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eed7a3a271fc458869ec7639795771493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeefbd0625d714e73a4db0c726a7528494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c0c101db9a474adbc6b4a572b606a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322f092a566a090d05d8eb2823bf9d4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f97440b7fa50a001a05395807af1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3be0ed6e259883af053eda9addc94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad72667c2bc5e9aa575ae55697a8d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba77a6533b6e542f6b8bed7beac709e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbdf797976be26c263f0634b8522e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30262cbda88ba0e654c5e0baa5ea3b95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f19812a7b16e8065f20ff12781ac07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3e8a00534f96456b103c680671535504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c16a9679a29acf69004cdd9b79381c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a52826a783c4188243b6a4fbbff1f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6208a1e88e02b1528002eda77d906507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a811126ffe4570e1a1bf47afe555f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa30de2952530642a322a7094346db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef599705b6367e6e1dc94f29d7d5d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef47a018c655e1ca17b4a7657ad444511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b600acbd3543ddc4606e3c3a92cf559512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242c7a9e612c788dbbd288e37aa8688513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3e62c9c4ab5c102495e604acb3e61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce15d420900880133fba811cb2b143515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c4c7cf823c62f1b2dc9429ae0e1a1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c523e65c27d80d2505efc81cb2197517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52608775bf5c392b102040a77e40f233518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a10ebcba723173fcc939b20cebb89519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d93838efbb42309e54633d495d3f1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bdb7a90121246abf716bf694c22e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75db8b99402fe52619508628302e26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb950e28b98d35e4bdaea1f21309f46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596630d2cba36f6d1927d3b08eb3cd94524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177a8454de1245eeb740a84d4b6d8e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a648c5bb1f7422d1582e727262701da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f9bd3edfe64807a22a8eaf420594b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4259b361e7cb526ddbffa79529a3cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e381c32e11a5db0e33da981a4fc7fc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dd5ea31a66a7deb68f98a1b796ae5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbfc83b0dd2d938877a8790fe886b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0a2fd5ecae6356d0367e62624c5cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d569b715fad652bce28ae5df2f8d03533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572fdd19e939a6ed82ed56e22f23513534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0cd9f96c184e560dba187ef928ff1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9311929572e83612e9475515123cdfc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99307664be6a4bc5f82b717ee9861d35537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5692eb3cc468334dc0e9507ab1b2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffd4a7d7dee836c7de22c3afa47783539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d031b50ade8351df4953966b9ab249f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34d7148ad3f5feed8ce90bb984d2a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a7afc415cf99f4be10024e578e716542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551af7480603ebcaad755439703dd351543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821020c815a5f3384fc3ed2d19d5305544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866be700bb3def08628a427798a2f8ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ea702b7ce9c46dd234b7b5f0d59e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1041843d9faea6a2a7aed68501e82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d3bd7de6f0a1b8a7a0e452ecb2dca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10622cc9f70db72dd0f42a40b40bc880549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd8a24590b137592b3b3fb9c80fb81550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb770a0c8b6d7e53c2c0664364ce18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98c15c348fdf7f6bcc5e2424c52e40552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ffca2cfaba23963ac4b60fb8a14f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0423e83cc41e15b73e68657445eb9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b23bbfcbe69b9846bcc573eb4554d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc172bc17ae29385a25d669962e1885c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20137adca5e5c9e3a2098d8ede803d2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e73b380c58c2edbc84a1c271aeea02558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82e9c7fc7e6ecd750fef901b81e488559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2050dfb6eb7438a2b91241ec837ffc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2b86944445f50cb252644a3235612561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250e6deb7b1f4c928b623c21d550085562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bae9eac073854fd64aab1e32eb081563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1618ae2e37cd45992f4b55f5480a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeebc0065a111063406122f0c05cd6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ed1c814f811fe57763d95b6e74ea7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfa81ea1ade2f2bd99b71e71c67191567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fa7267f90f53eb09bee3e8e7d932d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3263fbf31d6e304d1b7514aa7955ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73ff4edba7636e0bc2831e76ee243570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b8071d5d95d9487d761ed8df523a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c3ea32da4c9a51a3d0a8fc449d6e5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06aacdc241211270e445645dc574e5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa0df1457544d03292abc10b69f404574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae6ba44472d14ce2bbfbdd3d4e8446575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dc4e1011cbb07af5437906eab5ee9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24056295d1d19c252d881f5b4d86b21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53997c162f978e879b57126ff9defd6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca1386578a3cb938fa5915f6782e40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576df5019cce5f638c556af852ef81d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582bca38e2c4307bafad90765d62f7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae02c6acbe1724ece7f14bd4a20e15a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595315e498583142053a419c2c2d82c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d73834db573059266eb4d6afe59c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e454019ec25cf1a213c5d8c68eaa431585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024efa97ca525db6b3e72d7c2dd526ea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e0bc41875bd6099f252640a430491587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b53a76b7ba17cc38c16969b1e4d3a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2f98666aa0f189eba4a777c1e1f59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1265b90bb083f2fd8c073dc2339798c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65cd0afbdf63b52573e728dea889b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81e441acb38644e39f4e24e4b2d8f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162548a6fe9ad21dcfefd7b59d83c0e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f4f6fc712c6429d214ec60f406509594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3c638504958b5f00fde70abd8723a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956b76d6bae3732389fc2c17914d979596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9cc39b593741fc60e0f4f2deef441597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab87b9df294555c5d5617220244bdb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd202e9afe64936efd04a6ea2bcd84599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01110e727e51fbbb0cab4cc6561ff3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de5efd79505c9f028a1c17e7fa9b6a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907ae7f5bad44cb428afac3533a56b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454497f5b66a9bce33d3a191dc8cde8d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1f94802319dc23fc576a18f253833604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034dbd2ac62a4db13ed182805d7ee7e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c38fd78bfeabb60d00d169be04a3a4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646ada2d37f9b66f15c7a9159ba8693607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9e0a58d810bca66c412b20c05f547608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580c144b456e69b0681b397632db35b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7362bf42ad7f516c66c26ce51cdba8f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29112e64cf8b55e58badf7e2250bae1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05c66c05eb29b3e45d629ed5122c3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13471039a949cf32f85cff9d10dcf5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31825e9acff8e807f049d005d64fc9f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ada23e5033c37fcc0ffdd2a742741615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b09eb539801f5ff34db9f2922f219616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36372a3c035e0e9e2d69b205bfd1fff7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733c33f227157d0c5f2c7af987ffae7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5da84213e8acb2b42680e6ca980e56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c26de267856c698113a86e6448016620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e51e11c629ad73659fd975eaf507ca621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fe7798c509f50045bb3b15783265e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81f537d710a90ac82a0f4199b20b76623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08ba676dec745e32f4b0d01f952f5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949c822742f71d795c26efefb7cd321625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95bba3ab5a6781b65b914a78c900d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92356e7c3803ff49e90cff072a1d275627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c5c92b194dfdee093585863757147628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491a1304671d3c18e8f09592714a9a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bc6af12180e7cb7c8a2fb4d77f445630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c07ea4c95d35e9f724027cf944d29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ce3ff36fe45306c9c89198ecaf022632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263b81b0ca00bab8c585e5e0428ee36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17ed6305743f5956466848f982ac24634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d4a918e65bb2faa5fb888983b23af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f0980b0784186b135ebaf0c28c449636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656b04b34484aa5844db9d16a49ef37637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677168e1f48dc5b051321108eed73c28638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68965b0a609abc1c927f718ce4ecfb7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b8329373fa7e9b64a90308633cf52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92796d35a123da0b021aee42faa31a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88221994bdca452a0a586076bc6347c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa265a46f67f9d9c278427e008fe2d6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13880924c8226ac0b53fe6de81e8f8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20da0826461cc7162c36f60cb47de4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148f9382f7ab11b3bab22b71001bda5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c689a21122d42078788e0763bad5d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18021ba0df04d88abf134d48e8e416648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b7fce29329b55cb46d893fce6791a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5379d6a3295ecc01fd07bfa5db8657b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aed7455b1ecdf7ca5a171a1e0d0ed5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488acd7ac8ae6741d9817adcc46a3ff0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6afeb0211cc6a0a23fc24589dfe1b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac02bfbcb209fa6f70ecb1bf4b6ea6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b5df6ee98c03735cb55b876c0bbed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dd1ae3402a1b2f829fabfad312e7e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9c85933b2ba322a9ded96f6932d55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f25da998f280c5129db185f056d3e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e036ecfacdf613877a74df926377a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249a10f75936aa651fb36b815986fec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6802d503e73d85ce61037e1be77af75661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801c84d4f73c09a9f974b3bd39b2605662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c0e10c26e0750d589308b13cff170663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534651423b00d7c72ad2d362dac8e733664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd619c725d43e994982ab40a5fbf0a3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dedd66d16ce1c2660b77c53c5a90d9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad936b8145beda7da530a3cf558109a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd652865f0b000773d4a231f1d9fc80b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bf207b90ec8d647b792678b9bc197669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775643e8c5d0e43128b7adc5cc86ba3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140634c302afc7c733a77b326d487e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb10f1e8b7b4d9b750e3b39351e5fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d202a57e8a597ff0eee02ec3666ea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f62991ff5fcb7ca370797ecf5ff6d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694b700c5060cf85545a9e08c9a4489675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25726f992d87700e3587a978920406f6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0b828cb4bdcdfad2328b2c4010be7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ba938a0b4a12ad23db07b44d7a5ae678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94778acf266bab260f8640c596d2bee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec817b28e38d9e7505021696c95704680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>