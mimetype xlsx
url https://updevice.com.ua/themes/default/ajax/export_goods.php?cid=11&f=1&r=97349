--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3169,51 +3169,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c31222094694940ba8faf56af52a41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fec6a4e05cf1358a522cd72a46fe52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af600ce8cc703819700036e0ad73483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9ca1cb888c6bac6a4db64609d58374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c0d64183e04b76615865a14e3b3375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b95e58ca50b6021612a67944924a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31fbc296da3c25d2594f1175ffa5fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c4feb348280fcf0cedde5d25b10468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1df04d2c94f72b0a8edb341f8b87ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5b59684fb63776eb58d029f447c5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fe089e9354d8e0dcea4d48658c67511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf127d6a6cdab38be5ed919573b72312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f1ad9cc386e583d031faec1288a6913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d557b204a9935c5856ef8fb5c48d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7c6230ae8e1358fb4416b756dfd1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1b6ece7b2c4c3c1602b4052e15a8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0818242d0786d1905a67ce79ee72f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4600c4c784a0c182c507a0752ddabe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ef450eae457871abdeba2b1034d3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe724c0cf75680e5d721ac2ac1af9d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066badf540fa51155ce96b90c8c9aa6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65e07496da18721effa0ef0f49d39a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26497ac6c16cff17db43c4d44e58014723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83855f4b11cf98af0c727bde86fbd91f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91aeab2c827d8ca8861c81c1930637125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6124488d4e04a6a46bcaee80a6e9b8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25de73f11590e6151612fda90b5ec527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5973f7fb4ab94b7dea5ce67a90a87228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261a2731132221ffdbf0d7ddcadc6ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07298876286a88f63f97a73d598e11430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2b6d6cca77f21d42e79d081e2233231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edf646f6a00c6e07869d0a27d6a93e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4c7f10ca7310d493d4dc68a6d42e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87d14b97fecf63dd0d4a2f3c7e3f8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e8612b20e5e157158c2524cc7a5cf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3ecac1227ddf0758a643604239a8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ec40fa258fb9bcdc2fd0bb1565a7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1fefc9570568b8a2df8d62a42977438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849ef7a6958a591635ad801e9a241e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ab8694993fd6d6a89eebf7646552e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f34bda74592997b88ca5e017a5aee541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0fec23ad389af8d21308deac0b02d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe93b013297495ca02a1f31ffd756743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a00813a39c48bbe31f80004fda86444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e3dd740804979369f5c2ddf79e6ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703371d68d6f55f3d82d211fd42fdd646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f441c65d0b12d12701dce14dbe1d3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6be3a19c0061ab814e8594f2ff7ba548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1571261053a1f8b373fd1bba919ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864bdac3e81bfb2d4032a95457be90650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cdc7ab981150cf1b9c5e22ba86a5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a367de360f511e7a3dab3ac9f190d952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9d5a2508812909bafd767eb7ae7d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eb6cb93ada50120d4839474db31c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019cfdb9e5fc3e5be606eb0c86c28c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c538fba27cf7b50c90769370004447156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6addce740d2d963323f6ce18cbc712057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3477b535b05195d7cdd036ffeb0ab658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b0dcd147caa2a4db452da27a9371259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668f7137cf0f7a488405f54b1ba296660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0b536e597d6f5377f4a35f387e38661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c276d9b34ccbf3f40784bbc21e5db8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679bb9de5462bcdf3815e2d52dafdfd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7dacd4ffd0494ea2726f4701d304f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684d86da90a53dc808348fdfe5d3f3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772d9b0daf7b8ccf1a982a47a4acd4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e04427658c0f609ac2d20532c215b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62264f2e488342c82464f07517336368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31526eca5bb56929394170b6937a6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd7e6955f9b843d60d6276b62c8c1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a1eb71aa69e88d6ee771349d4c6be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c407965b0802f845b8bd8711eee6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abd7c37f641ffd3348cc55a023d40b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a36592da60968e6714dbc7680483e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf574f8073fc9b30feb473dfe7d1e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a3c3a586be05d1312d292b2ddf84176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f7a8c7ae668942e3d2b52a9d07bca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88251ec910c81bc0bdf9ddd26e0a4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601e393cb13b00bf80c4d93145d895079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0a96fd016e657f373773512df529080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb4e1af3cf39607a044242ba984dee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db6de1eb97580264e91e798cb0535282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49f8097981abba253debe5e5a7551b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbcb55154e30545761f2e7ce3dd3e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017676cbef3957655c86f2bbeb3aa43b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b459d5900801d9007488707184629f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29883aae4632fa3acc5b7bec66651487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de21a47b4ae579fc1363e3cc51174d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5ef784c2e4fbf78a0850aee20975e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb3161ca53a17905199810be17549b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891139419d265c4bcdae320edb37591b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448b5c950970ad201c401630367059a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b27e20817d3f07e02dd5ff9ac3d6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75db6d92cda78b1c27e02f738c683194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f05a298f92fa3df67bfbe3b5a037f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b05161a75cbfb78f66ea4a017fbb996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf44726d6d5684eebc595da2ad6bfa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f694d365e9b60a703d626ee003a4bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99452d4d98bd4261c128e0679fd5220a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5bc6ea1877a0d83fe32f3dc5b4da0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4010fa1fae1d2985605bdc860f00a8c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55365495abf9114f59fb00c61c4ea66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a3381998e355981dd3f347a8ac319103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eb52aa1ab1226c65b8000d7869950104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bafe5270abd831f8846924babd1c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c50d8952fe5e9bca84a4789fbf60ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95da08e5ae903b65a3acb412b61813107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b01b64af0ef194ebb04659c2b32ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59649bacf5926ffbde0b28ed9d5c10c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e67c707e9cf7a77748496659f266d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed91a2ea416d4e785a8942748a34126111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3c37c7e313b82fd014715db9b5da3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10474e6be5fe4993ba8a692557dcefd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d46788a7c932791392f9522d4174d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7612f1d32cdc052671b63c6f424c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77713bdc10eeb8ac7e6eac83f1ac9f0a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56685da21847f002d0eb85255d6a54117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282831cfdcc4eec9f4e684d2bc2f354118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d05ede1959d73560a79d4a0995221c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b94571f58a9b2952ba69a7244dd750120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6f099ea5c8f7b2eda00f1d3c13f72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4d1e2add4ba21773f1ae8809ea9c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04039d96727d14b90559e4dfdfc135f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462e8f5130769c1d92154a0a73e43f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8e57fff0a19e9ee0dfe4c4ccbc07b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9789958e483dcd2e542e3ac062d9d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c01436e6c71ce142c65af93dc731e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf21c830d9923757476c3a09e5c1c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c30f2385ec8ad00cdcd1c9842af502129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c4e8b4d4bafdf14111f3f29e00891130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329bb29598ceb5a2d61609415db705b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255e038b67f5890ecbc6699c7db6d7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db2c39f173e0d2a1ad1dc632f69c59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1ce66e250fc51758b29cb2dfc4800134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2f86deb43fd68c690069894318113135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73555e2ff66fc68981c346e6447fbc57136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daa45b90e272456738fa9ebd577491137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5539323ad363ebf54c830ed334e727138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc18d404751fade44472e7f8e56145c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcf617403dae02b7073d07482210dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4a8d2e4872b8689f6efa60d9dd0cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e52121e582701dc7271757993d066142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e766a654a55926926d842796d46056143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b271cad46ee0408ae2ac814daa29f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bff84bdd65be2086098002bde3e493145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a480d2430c5adb6052f0c8eda8ddc98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a05d4ae11a15870e4a41aef1916d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eb4bca5e89514ecf8579f98574c0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ae37c01127b322814111e291387fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af235601f7e042235e6cc16a17075122150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078c0d1061cb8bf0af33a3597c7f481151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bd414f10888d196f0e5bc2abb77d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3669d67aa38b119206ceb7b2e9f92f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224eb2fd7d577846714edb1ff37ea58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5d0e1c090ddbbd96e862b6e33ff6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d566287b5cd6a163fad5a1184e8185b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55097e46842dc747687ed5efd5f520157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2056966b1c930c0d93fbdb144c5ef9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027488ce0cd7a2dbfe5a948a00f3fc88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38389475428e3fcf7362804d7300fb98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c5c61de1e1fa5610197ceb7ebb9e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f9fd4d6c06b937fc8a80c7e446c02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dbb8dcd2030716739a49bd2d3cf45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e4f4ade2baed6321ffdc1d1c1bef7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8bc0030adac26c576e3bc8ae991bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847c25a0e2a473361a2aeb27bb74de4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c2aa6b0b7207cebd0a4f209d2ae01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d8d4b5b325cf90e6cfde087f2dcfd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eae19e2aaaa23bfb5d9fb4a016d01c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636849047975db964a1ca9c096271bb0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450a7662e4606839fbce15a3be2063c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e12ac2ecc8957828e2d6b1d3692a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602cc4f281c2117fb9cfe9af5fedec9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aca7b0684f64ff85d70e407840c63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b034df788edb16a580b80e8bb3749cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fe7e2291a98628f91859841a4458b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfb1f65d72d8cc00592a9fd6897590177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344aa00352764ced0c7c8f86b26dc92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f7e4af73baafdf76780411ab806fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01b9467b31defbe535cb0dbdaebfcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc32568b9800de1717bbe5013fd73d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c71e3ae5c905cec7b31beb835ca1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f28718f55ee4b207b98120550cc81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4e37714d17f70827d4a00b05075b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22e49dff110dca828416d95b17df32185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab41a00d3d377b85262e2112a303535186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8d6507e7ce890d27454458b306e6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400de8ebb59b4906a4c04ac38607ec4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a450c4c30b08348f7d0872fba6ee7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e53767ad85bea8a288d4a6de7f90a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b11c43d217abb90982d70682402c6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fabd987438123bb1a0863ffe9a9b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca3f7414a4b92970be33085ba65997193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dab70fa2e1fa239779d80e7bdf9635194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769500c959e3f0d79240a8c2acb206a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d920805833db9a03754021e60407aa2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da217f9019b57347c71281b95e92388d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a108afec4ba2100dc7051d8fcbf2d33198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ec8e4e66afb38bb7d7174e4c90437199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db77852543805292122c8acbedff56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351a075d90c75a361319a68597f41b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba036182a63ea2428937eb350c67e83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12042778fa31858fac87a3d216b7c85b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95991d8709ddf73488dd868ac5f160d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a70ddf22cdcc417997774a4d7ed85205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f667fa3b0169487515c4948783c8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107072e6233d8aaed18cfc362b128a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b706aa125cd3f400f0bb3ad133a8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18335c98e26777dae685d9bcd254745209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49496067ad083ddb9390fdcc7c96fe9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecd9b89e0822443d0293cf734dd0db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be2bf8207f114f5a41cad2757b6687212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66a5167218d34da4212cb2c7fec248213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7e0ee2a0510b8f3dbe62b8c2d32e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0f318b133694828979d258fc35afe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6477511e19dc8c389048d3746dc810216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434273dea5aa70bf0f88cd22908411d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ca8e8c3eb502594edb196f36faccf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bed94872bb7b3061a449303308009219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcd36d4fc2c39c7ae07eef0b807ba1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45faab7054ea766b2fd227d3b868f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80c8248c31b9ac122c8dc250bd2d17222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ba4af39a44c3079989142afc02bd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94c4eac6fa9bb01492ae16b5cce8ad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d26b959bfd9ce2f3604794f87e3bd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a8fcb54fdf462fcbc61572e11a550226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e910dd22ba53ac4fc07e04c58d030227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6421f695a9b570b332991b9a80b5f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dc3aeee45885e9ad34928922fe21b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed748db82682b7cd2c622254f4e6a37a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be428ada0d100f0b0f98a3a5713266a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ab54d3fa17de98cd99cb22453bd1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ab678c6a95f857424f106152d1033233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87060ac483a75b8c492c892a71f9634e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e106f08bb62284dcd2735776d89de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c4ef5c5a736ca0901d6c7ccdd8099236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53dc845250db08ee36c70a6a0ec229237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7af109961e0969b8e27b15ec53b5d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c535891479b757d5436d25eeef902239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80cf6e64b068a6f674b8cd00031a33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e441445cc0f8f23f4b7b7faf7c7587241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018b2c12bd2af3293d5e6b423faf45c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45c274e59a288bff75f5ff9a877e3d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0a88d634a8ad0b6f66bb33eb93b58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffe8fd79492808fb3541386c3c9790245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e5f6db142f1ce46909ce998440f9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65577cc9d8be73fceec71e6de9bf0eb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874a85623e8812aeb4132c8e5806032248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e1cac2241f01750365c284a09441d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913808405d29e333f546d1630b3565fe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95efeca1324e70cf693ccbb73c3365e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab360e1565a835fc560ad4227990433252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b060107f319791a8b970252c62d43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52881c20675653eadec9ff4e060b8790254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e48ec5213177b47c780fe87284ba1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65cce23c1498a567d33c75951c3c13256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c43ded0ebde46ffd3cc31757303610257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3e36c2111a335a34b8dbaf6ba7732258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672a86df305e5486aa460e78755af9c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438bcef55f115aba012eec88003d8ef260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f28b4ef303cdfcfa64637a54dc78bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf10c9308aee98352ea16f195f7d9d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b236612568db27df768aa23536f1e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34cbe99a4aa4b2ed0c3d28e27f001b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa7b6f53d2540fb6f1ff6b279259bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44e84654d57466b6450d7559f53c17266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb3502e011788b7f79e87c1baeb6dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2b6ab83d533485b7bea9587497de3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55eb06499585f01bb9d9a3e08497df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691425f530083762ea15a2005fa579ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ac4ac61559572240343798f566520271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c04426ac2327a1a87392dfcfbc300272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1a02ce7b1b652d0c42564fba72b88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90c5482c4350faf6f57a857c13de48274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cb1f6b612bb2aa31a8da024ad0594275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce121bbf1e5d36e0537318bbcfc88c5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166a7320b23c5012682cd24e2745883277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622153aabcd0bfcd5b3e81811e43b02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dd7e46047d1ff63fb5edf10940f82279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721839736ac1e9a2551963a08fbbec07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119be0771fd371969899bd8a545da43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6720846f57410dd8fc4c9161a6d16b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be83685b9e9932f63eaa7a6825a24fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ef4e0a216c79bcbdbe8e7bd45d0af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f844cdf44f77f72b9f95a85fe62d58a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c4315d3dd5602f552d5be0d9f38eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b889bc1054504bbed7b73016f04624d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb010741d9fb1c7382a8a41e1041751e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24608e2afe6e02a25d58e7e51f77fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2886d2e6bf969d0ef01ea5934d5021290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfb527165921b8b01f9b60d0cfed10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d646c04eed0f3c0e2c1256dbda1034292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816567b3323fea81ef646543d85935f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361f207a091f50a432c2c2abce6a346294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494b6e45c58ec7552469a462e538dc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ced04680202dc1cc74c184a80aac7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442735482286f5d5d8ddc37c32442368297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e16ff6d9b4703c4302651038287e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdafdbb4e1ae7a9fd774ccf9b12315299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e0ecc8a669f01c9827f36d2a4e7a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408e3e5251112a45afb176fdede96db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9e50adfc4bd5864db5083f2efdfde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa54c87dde483ceaf3bf13270763d58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7d9cc24fb1cd79428017e76206c18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae52cc75685015d989d05574fa65c0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df0919eea4e9fb6ed0149d6a7f5918306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f6d01c3f98f9cbfbdd73efca84039307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc83179a3361d16db32b87d212432ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed3924e9de5327acd92a04c64ab6c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a283bae4bd738a3bf80a40b18c499c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36adf691ce3d0df8722c2b2d1ab4a016311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067f4e80f3fd4d0403d1239c8023008312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84012a086ebd09c415e809855a4580c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92edc0b0a9ffb2e7c2b58d4d5ece58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced305a4c77ab294777056a501f80f88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de15194f0d489b6828d38597d454ae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a28cd9fa0a48f792e6cf8a95e93d1c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bf1af8b548d1ca1866db65ae97994318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d9ced0bab6561bd9526d4e1dcf3dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174a917f2daf59bf94537657c85d94b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a05c1c2f282feacbbdaa2826034348321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585ecb2d91f03596695abff19308458322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ea5a3a3a6f6ebdbbcfe36bfc935d7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9b8aed0162ec4aa6efc3be0d652e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6be2c5d9ac58ae1cb15c8dd73eb593325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc03887d47f5e1f0c3f580bec888d5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124d3deaa7d6335a35d0a9c324b0578327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559264d7bb3fe23f2fb7d2b4e6a111ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a5c55432bba45e3eb1b08ed816705329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a915e36197c47deb409ba5b10bf47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf162fb6c9b648ca993aaa3181474c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f2640873ee7684af261756a6e4912332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad40c7c1e97df5a5275052de42479db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf784ae05c979546e5ff2e402def490334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab80aac28bd02bba62e2f71094e8cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a217b0a398bf0859fb8b6bdbbd0ff9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb63cc938c9f0e31afdc5cd7feeec86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ee6b4070c55e1d6a66a51a639241d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b2c3408e19f662c83e392781842e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42995300898a120ac762218952dc95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ff0b0fa153192e3caa67a694fdc7e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3127567aee319e95ed34d57f42a2aa4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8cc4572273002f9d3ce10741a9940343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d997f99da13008e4df10bf059d9ce1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93909933f7f26bd5cb90de80af5d9db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337517e113b94b02691446cf43d4e03b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892ca62f2ad99532f2d831aa1286ad7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2c37b2fd949b2ca2e54009508063e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adba6b5007558a81e0489f03c1f83b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebffeda37a5825bbccd5e0ff4cfde0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462aa46c62bcd387050a4523c81e1a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e6827a910d7574719b31438b10824352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e7abd431ff7558b716e31ea058419353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061e5817cdb0a1c9ac89ef829eee19e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd994c3dad9cb76b454363c19a08a397355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba69932c9ecc56a93983f74dff4f58c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae126e7ee2f6a2df4b2cb49a18e747357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffd71a1255f8b9989f84b97a227d6c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb296827f2382e28f8309e495e834af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587a0c80ec64c3fc0c65af120686067360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca814854d521a11849ef1f75e3082b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da76490eb38e7e6e670ada16121ccd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1df858f2c2f241b823c1df18ee4f2f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b939a7992fc2a6a8e20bb5b8faddd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc572ec3fd977ad0bcd164f4d3c0c9d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595308113df369378f3cbdb4f78e265366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccce01a34db6fd32db3d0f316889adc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920a50fc7f7f297b29291104b360b96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456ab1752497f2b51a58b4c1950c197369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214fa32706c6540b43d64a93c90aa68370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753365decf9a49c42321fef9f28c355371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ef096267f2ea44fe4042cca6f8747372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e239419a5237a71a7bb869e068f1fed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b2aef65f446f0f07a2f621e8f6cf2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a4d36fe9b57615e72815575be36fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45352191b30dd9f33b278ce63aac0ba4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7f241db41303ede3c801951d7a001377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8081b1ed9e3120de32e8ed9d2a5a57378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803de344ba0cce86e5b63d42dad5516f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d308f380499ee64ca5955baf8fa860380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b978fd025c95d1b72f447195ebf58a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3efb7c117593316a69f507bdc0bd47382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df72ce783f01e3e71949cec27cbcfc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc7cc0c269ae5392475dec788b8ebd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb0c86660c14b1d3021bd61d773953385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc62c0e151c2bdf1c32427e9b1ead71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51634e4bcdac1b9fb844dbd20f51ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f70af2bf9ebb1b6385f530204b179e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941966ae955a0a650cc67e8481c01cf1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e9a4bf683a19e1bc98c18ba4b3f50390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bf3c7069bcb87aab6efeaaedf6db4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed8bdd698057d4f13919287e8d67ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8a896cf3521572413c6c4d698abe6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4631d025df61431760e542bb336c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8bcc5ffbead1a299233a539747ad1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eeaa70633cb30f320d6b0f8f604407396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7258fad0f0295d425c4e0ec9c89166b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924866a25d18f219c1c89cc83f380b5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f50e59255bc3c66f1fc67817eb5b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ae704f77cda3645c47ad9030e70bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6df9214a6e7c4137cee7534eaba46401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29952660ea9c134c21f7c9b9bce51987402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fadcfcda76dc10d64d5ba2044442c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440913124ed5001146eee29630f9f25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f4088db0b26bdc591c3045b286e3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4caa8fdde75fab5e4bc5a52d1a516406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093206b8c596f9267a5c86cfa4493605407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818b87d96f142521f689fc3803115b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba03bb98214cd1b9fb1faf2e132d61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa737fb594365de2f7b092a7a4e1bf9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a024482b60385e9197309b83da11995411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95885331ecc0547c60472a5e5421ef26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db22eaaf27a0ed95aae9264ab8b2328413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39c34fc5ad1dcaa532cc2fa1b24922414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7cb97ee394f159c33bb728f5cbe7f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac04e65024038a790c0d1f3c4e9355a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc9d99d3deebd0573e79012f7b3bec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef174eaa8a82e6f38f6f97712029ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001ca76b85ecac064bf3651d63a2da3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea4bfc7d94feaccf5d03ef33d543b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d834f1d10ed40599e01bffd418bca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b46a2707ea62b71aab3fc25d85912a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beca2f584f977daf6810bcbe91613b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f681c2cf9f3ae215ddafaa831a7215424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4398697dd075079d89a276f08741b67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9229c99005742015e8fd3de2918d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455018756a471c94ad6e713552d8cd8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88354d99c11a4f6d08b23efd48c36419428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab91a93eb2a576fe7b105818f96007429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439bea3ad0b5663bdc470b2e771441cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa191f2ffc62925bc6e4fd1fd9d2996431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516857432d7dd7aa2a9977029bef1744432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9567052f4361fc2f37a8c3d2f8b346e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01fe4ba5bcfae760179c2b8bd1c93e0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5a3bed0ab519f4c91fc1a474b8177435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244dbf10f58ec219013e756170023c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829e5fced69536c67dbe10e5f03d870437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c031d115702b5fc680f1aa334b56df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227c6440bfb45bed38cf9a39c6a95b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34204a57f0991b708cd963147cdf5b3e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d704c7d5b271584fed5a3ecb8fa7a5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7ff391c857f2847910d4aaa246328442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378d50baadc9f62471eec49d98be895443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbacdd53e1c6f0a57937dc4aac4a366444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbc39b60bf408c6a928c67efc469cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb75903de97b0ae26d799df94ee7f1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b505a21e9420b7ae8aa0115762ce71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6aba62c221e8ee2763e3fc49ae3cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cbf6bda96de59b144fa6ac9c40bfb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067e9a9ba8d5ee99ea9bfa8d3dd83af450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b354207fb8aaf1eaa7d57034e712d4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce77f2b66357a51b0fa406464d291e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58b42d3cecbbd429030355a3f4ceb4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f88a68e87ed6acfb34db33eb9b819454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540c74f341fbf9408bc2b4fbe8cf923455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cf7f39708a11a7a46df39a2fd09f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082f4ed09beca8e2827e59ef9872614457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e4033872015a5224dea1b90063cfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c000079dc836923bc6fec2d013fa3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294c95f738497c7cf16af11123e3b4a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4cb2a334b486d0138e5f4236f358ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300b5ba25b1ef24f9995823185a6c59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc146a9d392d5d0143d85750812c29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7826518577669b621720274fd6d6290464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da579ffea0c2a37263e2c47f648b348465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60c7ff1ee3171cdb8e2621f3ba8148466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe464e349254d8428519c949c37f8a98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460832ef88dbf6e3964971076863c905468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cedd81bd92a62362672a0bd014908a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38099e0760d840ecb123ffbe7a71d555470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34573eb8f1477776acabb0d69a4a05471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc889d36b6eaa0862842093f1e3cb1ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bfec43c3fb5c6835b2b050883683f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768517745e3cf190d11ee96656ca43c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79621367299cd5e5708a94a9e302f22d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d6a2f54de3754d1b9cf7a2d96fc3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f1a3da1e205f583c7dc6655e6186a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83205749ce888a5bb3c75dd69960b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dc4db9abc8c2cd2bd4bfa3b5bd084479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963cbab39746932fa821485c15f213e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce50a9bba636f32a82c49775d060f71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cfd87939b2fe8321751438d8573a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bf3d8eb0feaff2c6756509c701bc1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6b06c9d97bec0c9dfd5c41e372467484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc305b56f028f482bee6418b15b7b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfd19165b0f3a13ac9ed727512617b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ede80fc4af6e6fbf901487d763341487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c57f99a60178922862903e83b675b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5cafff5f5323bbb5a725c9037c448489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23ee0773e037330508b179cf8f85e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a5374549e3b90aae11ad5b9254856491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce89ed52552b4585482db9dafc24b2d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3c77ec2526d950f4ef6bfc3d2ac2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22162bdfeba765d23377731abee94e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e3942d0bf802edc8495359c22d5d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3f6bd2236640195197440c6755149496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b6c205c5ee9a9c1cd99ef60c89e20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33add4de9a8fdb77317e64d7f7fb98ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e40411b31b62caa8a5c623bdb74b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882a3582e0c8762dfb2b8657156460b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ad4095192158a2238eee5be40bb93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b2bf1222db78db0e413ecd872eb82502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3ab534fb3b87bc6ea2817603a21af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96cfda683603b839c2e5294d5c87a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb7bbb2480141433e0123a30647591505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5af01a81486944b4a56b220b099405506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2874ef5c8be243875c21dea0802e6aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589c08c1aadbf1bf44eda1b21132730508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41b2c0e2d409e186fb198ff2a1c907509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07c953357e0e2d5c6c7793a1ecde27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a43a1c5401d80b632d648216ab65c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020ccf88239f43d3d24dc229f32dcd6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b0fdc2028f589e987f55ccb376260513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13475f8ddc11bd61860bbd478bbeee6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3a6b3705193a72bb4a08bac0c676e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d93cc541b2640f15ac9a187271827e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeb22d0b438f1940007974011f28ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6df0e5d2415d4d7caacd7ef886a64518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b981f033512b3648161c2951b0654ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496aaae866f10e573c42fae9d0493a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d610b3ed66dd768ff53c00675b67b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131f419717e09982ab7a3a6ee630d7c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93208d71eee54290bd01e1e1fa4686523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22632f0116d3bd4e79ea340df279e5cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ea65a78482cfd99f68e8940726bb5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740ebf2125a635ece8f1dc14a21913e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab137535c9fdaeee55315d8305075b1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392839b44838d18846b095a919e616ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a351e41dbed02e04e1eb276809ca97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f841896b1389f451720db7ab0bb46d4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade26b2290d1df59c026c4b3735e093531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7e102cc1a53c8773b68339c2b7f28532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36f55b322f101965168dba93fae30f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157b72ab8ab424e38d6c351883b18dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76180b777b32cf95fe8a39fff5a8dc6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ca0f3523f0fcc05e40df7df24e0a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd1fd9f2bcbd24001c67ad6ef7527a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fe4c86807f904b6ba09383ccaab2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24978bd7f9c77a861ef7ba6efb990d37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019644ac6543887ac662c98a0414637d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cb518d02fd8aadc6f61cfc48e132b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36be8c8790aeca3087362827c3fb8e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8eec9d198adbba69f19da12038ee9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2136743f975be29ef5bde87d3566c0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca68ddb97d4a4d3bd2a11bc317282d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153af504fa62e1adab26260fa62b5ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe06036ac3223a77748c560fa8252c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e4c4169056905e35694f07694f89c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f6c2af05991cb1e2ffe207b70e44b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fde598c11cad56af50de6acbe74d2b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd95d59863502d1cac1d277e8d9ce0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a0d760540c297f583029469c83f6c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a22f10f54dfff6758c222fde1132e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325859c99018968bcd0e8e56835c06b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f41abc58b5f4a1437c5ccb1cd17e82555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1e0045c8a3b654a29e61d2d9f048c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558db34b1393fc67e09477d38c06890557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021113cc9be148aca7c9491c7d1928c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7bbfbd6e1dc012f43b283146873cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f3e58c175a2754b4a31d57ff0affd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fda191b7a3b836053060fc7cff1ce7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b8ce151653e39174acd51242db89e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43363115ada97b2c29a9cf04baf512563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b146902c78c55b1c0fd9618ffe3b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5639d0706311d407fb494aaa67a5301565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880747750d65a07370ac9fe8c4b8152d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e763c1d4e528e2abab1efda2cba7119567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528399f3f38ed14fcee24f18b0f810c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503b9bdce97b838e618bf10eba8cac2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf1d34e593c3c3a45b3e4233f7519c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ceba99c82f7b75d5e43c863600b06571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0de339c116b4d74bf92ad6809e4ca3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c125132c48b43d346a0897adb26abdc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79cabfd008f79d0d5893bc18f04917574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0105aeb710772a1feaf87cb2e9f20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183fb9d6298eff2aead9a2b0751b337576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642d89d9edae09f81e072ba5cf895cd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb455f68d13688edf6ea0ff39a921fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269389d442889bb6ad9dfe66cf69917579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81265552d3543b4d4e17230608797080580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391181e1fef6126fc8d9e6f927642cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2e8f5b17c3fe811ce0dc39c5ef96e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5ea052cd8d3e08b0a5eb7e8d532ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a075fef9d914a91fe42bf48d24597e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c03a1ff2160abb90769b6054e8e46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bb03632b3e61c9f22cc7e5d0c09f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a52a7b0a575a0ad81debcc6883e32a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f43a6ea39271ff84a8120310bd4dd9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de401187e4562bd1ff83a7bb161505589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20d1cd49be5da879af39b530196b19590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a43d48dab5a73e6688efdd1402564591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc3de28ba88fac70577c2fca1fff08592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff2afe302f909216a5bbb6396d07f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fa238a50ae57904247404ecc627f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0a14bb7e9ed14b42a54fb542a339a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fb512cce26772d69fa2dfce59a23f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bcb0ff8ae924854a28a6854c8ce85597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3e822bc754a40752fcb346e3ea589598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e982819405b6022b158dddca281edff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025135be42acf371e9d58d72f437ae7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eca4cc9fb5a73396cb277dd9c5d97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2880390fc81a17e979320e327659ee5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a784864b91444630a3aae7f3062821603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9180d8ab62b6f0c7b68130613fd3875604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9602524082214ca335da9b4f226d09b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e54b1208f146053fdbefcaa5d27b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513022c1c5f5782fceab194ad8360bb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63580ad003bff8f030ff7051c06cec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc31944382254994ac354f103f44ce2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dcc6fec0d01f056f5f46cbd332611610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88aad9c4766b475967f339ff323b78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191103e857f6cf1f963ec0a3827f582612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161082bb249cc3376b8fc32a42a57dc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cacd211a0546f4a15aad5c690cdc6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da14e3aa8dfc9481366f9c194a222d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee446b382386a4d2cc94f7da98ff38e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336fcf30d416ebd803902462546da489617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea4a3d0e695556388e9976c6cfc104618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645ad464fbceee6f556231618f4a8fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18c21d59dbeaf83490dcc8b30ff334620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82999a1ca50d9602cd3e71f706511ee0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46424463be8678439589e439a87e4659622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70237611c7a4822b0bccfc34d437c59d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57c6b499195f2157b716dfe7d1c8a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75356118bb6ec956806f69b177e0991625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd9a0c2ad6fe7cea02b69f8336be8a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0f5bfe3a4fffeada312ce88654e4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6f04121f4feb6d7d737e13af084fa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876cdea6402f12261dd56d53e367f8a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101637474be17a37b67ad7660760ddf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1a5f514b9e6ac5be3c9bf96cf1235631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675ba27d583ea3799fc04674896290f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba0ac017b214d1c3c6478306a373ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5858752e2df63e49103469d8e6941dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327c229f90fd75c91621b45f4e6fbc4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557ea86cbe85ad26cbc050dce7df70e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfb99ad2107aa62b3975c8fa36c15f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66976fd92f331e53c1d3ca1841a52e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e0dbe303653d0b54aef02acce6efe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba20c058454b5b98ba20a73c11a911f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902d9b59f2f3e9ba042742f3fb09c58641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdd83e9126c7601074bdafe3d08775642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98be42ae3bc3415b400893690568d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e2a299a57a246d2ebdde114482b32644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928b37624a53604c9ed3f5ab1901776645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f71f6cf8430070586f1e9e25ddd8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660368c1098b17fc8ef334d0b9b87e2d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122b7cacb1576987260adea859b575a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662e691f547ce03bcd81d4c6851346a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f4c91eb558477f25e264e1a61a79e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac26216979ec3934df971272f047528651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5f201589f0dcb432585afeff13a7e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105dcdf3ac847739d36d26e8e6b13b8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c4098352828c6cf251032355ad92654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0d3d032bf9ef2fb3d107985b64d80655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2203b37b629dfe71cf81a9a6fdff0b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea680aa09c46baae20f1013d3c496b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5e8b8428801eef6f0194547d6535c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a622c5207e35e748e36c14a09cb1004659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40544debc7f5885b4de66e0d58d55ac0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452d281d61025a1c41b9413f3db5dfe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce927ff8e5412700c73da335468a3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d0cadaebe0c303df582640b43a494663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093c3bf8715efb84f083ee02dd6aec9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aa917d937066baf89c2e2b1efeb84665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e04ee83455d4515f397a06e3f0016666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d0903f8d36cdb1b2057773a394303667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9771c9689b0917bec7b2c73e5c4d210668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5ad187bb5d8f725b2521a556aae8f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84282cb3d0e30c83da22001a11de9a63670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10476cdb06deff23fc46badcaa15799671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d621eb1bef13e4ebb406c380eec5ac9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f05c0f573099a49108e73e607ae25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca328f54e47c3613d60a565b2f51845b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167a5dac510c8e72779fd0e4fc251a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a54619f76aa25f80fd05b28881a559676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6804ce1322dc1686598c51851433280677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adbb9c7ece8cbf8d392b2f46106bf0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5911d2f09d447ee54f5551dc7b08fc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1061b826fa34bc0e0f6ed320a3dc2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347233560a50f0b19a8addd0d8dec5d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b10e5fd2995c46ae0432f61a2a611a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36598450d3a1ce4e32f12a20149c7c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f53435b83ea243ead03150c87d18f7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29824740ba8df2fab3159875a52017bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b345a61313647b23536a12cd77a1a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a76c3e79744829862add1db82f28b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2326a145c5fad2b9396332efbdfa1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38170024391e897872b6cb5c8fa4a4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f4bba3f2439b92d7113640a5dbd01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7eaba74beee1f7f353cfbb790ccc3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c9ee769cf47dcfe4e2efe5ab6fe30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4321bfcb47be73de6369d1e8f10027693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376275426dd1f368600178a36811cdd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e9589fe8bd43ace58801143656f7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58176e1f0783501f0ebf2e9a420efff4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8a0f1a68e046c5c733d0364269a6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240003a0e01d007382207a56588f6997698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7e092d9f86ad18484e6c8f65968f2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e404d21727987e001fab14596ced0b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29699222795e6b644189f00261dfd22701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d9f84ab7d52ad7a6247f7a281b7c3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e45e022dc6b7decd742f4bf0a0dc6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f8ee500f92c9d8f34df7e2710c1eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117204ab85eaa57af989a61f1fc29ea1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca738e5a3aa6f03140ef0731bdd36058706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b04965487085eb1ca0b69f75495d6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c79362e2ea15ce1a54804abe6ef3b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e36d9c3fc10f247b7f9a9809930fc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258f459f68a2d9521766a492a50eabd710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115bf7740629b44fa8dc8dea63fe3651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438eb6c2c7c01f4b8424ade9ea4f7392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02db59468f44efcf9641bd24d2ce71f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8074c5c86ec40b4c15bc553da2b6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a33a2844cd4714c2c39902d0fdaf045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4326c82d4234c416048ea203b2655fd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48f792b337cde8951e9dfda070fdef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc0ddc0756902b73b6e0455218f8798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90a9c1a3afb6c32bb6c08b4e55a0ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd9c72ec6b3febccf414a94bc7301910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f03c29187c223f72db2703dfa1d1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837459dd6442e82b5a19c677765034612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b187bf60966c1f7da48c3728a0f9fdd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938cd99f05ba8525d14ff6de344373514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dd3bdefc8b33ca1b976386f31530615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81ab3f6a53d13e36f9ae07d9ef761d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78a9093fd40a92f242898e76c8977e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d54a4e8064eeb452c2a08543f0c2cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659719706ae49436e00900c0ef9222c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29224ecc1712e47b5e1566d26f0cc62d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427142614d2b78f22abcf0376d7eef621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82567902fc3ce2da06f58b2ca31cb2e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd29babe76596b1d5d2310c9e6022323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc466306a6734cb6df11fde28f7841e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f83d28bf2e2923814ad8610afae37225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fc0f961b39bc2fcfc3177e7550ed226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6a008777674a677d15ff7b64011c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8d5d69bf8c892f9bce0c7a126dbc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd54efcd36ff014052bc9bac57bb3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa0de0c27d4ce27202bc16bfcdb3b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76817f7b6bafd33b7393365a1e17605f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be5d02a13c89567c923793dffd107532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12755edf569be772e21484da4fe8ec033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d4e5e218618811a07cab77960c4e834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32bd9fe405dee4e89a0b63252ee8b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef93f3bca0eefeffb25886faf83e2236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3802c7233555326a479dd502daae537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dde1e6f2a0da57bde00ce47b8f187438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec697ece456a63368be5c9cd9b63019239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470569e50635e614b5ab345a41c0050f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23a03f98bb71f4e93a39ac30e4c52841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510ff4765ce6c26752de4588225dc0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf603b5295545d335d865bac4c6747d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bd0d27f81ddc59fa16c2e846830aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1e0b89619ba64e96a665ed92dda6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85286ba5fb08eb84dc63142050ec83f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ea403d861ac36d2aa4d2f26a58c7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022aa25633fac2a839d70bef9cdef8af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95e6a149b02f9823b07ddef05b9a0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6d737eb194c2c38e7d7facf64d9ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c56ed0958a0e6c526b42d0069f50751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f4fbc45ab8d1066e1c3ea7206e8e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20a5c9c054c192e64c94a6f1f3005653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d32a5d9b945e64cff5e6cd14e2bccd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee20340a6727fbf9c0bab00b50be24f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e806e5a94fb2c5cf2bbd3ff99ef5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1f5eedf03f0c7af219b01c815f75e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2683ab8872be7878114804c1288e9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195c45a8531dbe1524eb5c0d6c243a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363bb864beacacf5aeb820d660eb52d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbbfcbfd01d85e0c1fe42817a9b17b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2bd903d4a722fdbd8c3ce3e3205cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c899fb714f323d35e0ebd94a5a0a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163c3475be77e4fc4dd1a8711c71d4064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19392d194fb98e2271baa44469912a8e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06971785669dcfa6d5d76de61019601866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86400ea696366db394e6d03e8969683a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358776ec5b1c43b9564ba1c880bc69668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2e9bcca3c6d6036bac4cb7a1d4a6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21ddbc8ee647f1dc4f2d96787f64a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd951ca1b64596e29d8301e4d325f79c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f8c6c628a605f9454ec42d59a5b8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef78c82c287c37716e16756164663d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c1800a0cc6ffe4c02c63b83906ba974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6b71c6204468a31eb1e714ce687fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfa7ae4d7be4e206ed01072b1ae52f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d135e1e022c24b2855d5ae266f35f8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d93271622eb6c25cddb367b262f9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0638d8786a0fcb6afa9b3fda8a63b9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d4aaee10fa43fce7217ac7d219a1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c6a1b5f1353e2a951b1602ca68ab281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18a4824827f3c2d8b4c13ae542d69782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a5a3aefb1d8e027b381f910e41ba783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda98ca1e96ccb505679d1f9d1b4774084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c7f774b92439b8d3ac5158fb137d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481b6ee83bf665be9284f19e097655a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea5618a6503f98e2157d8a8787d07b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171974e2b8bdc7f7ff0ddbb8f407a6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6151672063753d424f30aed038a5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f4c59c9d55847b2495c7d6aad841590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89cd7ab3a4a39e28c76b0739e52d3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de038cb597fea6b938472b4a469015c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844ed80d666cc6bc24c00c7b65595f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a630ddf78bcef7f9342464234763e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b42e8e48efebc8ba69b9e36aa5fd7f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ed56a9ae4cd5f744dd6ee29091c4496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f95c89133073a6a80a67f85c8314197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c23613c4a54ab3dba65fcfb8f14a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371636dafc55f5e58e66ce2e87ba8ab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26db17f05007b5373b2304b5fb926cb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7d777b57b059b54434619b87e8dc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630a21ebbd2d2ad67cf36012c9842fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb46813fa963bcaace04300ed35b87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc3dec6c1b0f1b86fcdfd4f45a20c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78ac1970e720a3cef234379dbd09f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926ab1a2209f7d256eb2e33b7639009106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74d6389ee0c4f3c9f49bd723d499cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1fd47febf2507848383f75bd37a33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe512127c0ce419f8a1f9ecc02809a1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f6fb3ca910deff6a1f0c89c1f7bde110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2280eecf0291337de373c8348c151c8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8547dc2cd84366569227acbbb310d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be319ad4573b611ab54da4cbc5ae39e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c68347341aceb351ef38c20c1d3bf0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab646fe23505aad9209053e07a2f7e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596ef465185e2f3efdba5e2c3f003ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fbae7621d7862daa80b641b9782ca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c839274f38b6263371831360d41060d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc57f1a12f38798350ecff15c8a84c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078c5abd1ebfb66dc36471c1eab66ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20aed1d25b6d2c5d611283ca38043d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12fa8395a7cfdea2573f89efffdb62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66697caecfe92721cb3c6964a0de2df5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfaec775f346acbc52d845fc26b054124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f4c5c9ba348b49c9eb2495bfd7fd6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b95c9db1b5c615ffeec1ded6f43eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77545cb60b0143fce8a2b50b97b65c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f1bd156ef67c590d787b2827f9b35128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838a9e37825ff304e9f61d7b0125a35129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7830ceeb9c3fc8b23d74fa51378407130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cb1ea935a186d1b0fa303304ee809131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fd2a29c6a323fb3eeb8ac956629ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cce3c847ee7a1f5ad181759c9095e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26530fdf8c68a883f03736e430849f10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771c5989c72bd624e1e637053ab6893135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9788d9ce78cd21c7f39023ffe8d66b2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a869ee5e14943b403f505f7e0936b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aea8b912a22994ad1c4ec1022dec97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0ea7b2485505f62e44d1ef16ba207139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1a18ca21197122d069395d92a0926140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714538219a843f145e54834b80bf8dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8748c46a77834234d65d2a8b3dc5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538692c569fc3868207458f056b2c638143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61cfc638773453e61014e7c94508d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb5b540126699156a5163f1ea5acf7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cc88cea6a2d273fdbba90715f9304146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3b1c14917619634e72d6dec57ab91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f891034dd5f95d51f1a97dc914cc262148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75ea51de4652c8b347c442e89edb05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab3a9dd2efe1f494e461bfa0bb28ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac8c872f2b6f4abb34255ca446ee72151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16089e330b3370e27d3006045ea7e23a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4c52a9f9493531a442ad988c1b473153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635898d0925acccca3f4017fb7b6f6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d786414d72f6a1800876599b8a2e3c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7907525ec904aa6a8c09428d0057f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044167dd8e8f38bd3b5f4f5e8e4ab9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010cd7f8fbaf171736740e9ac11f49d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed292658e1e9b8173ca7dc00512655ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321493043e25b83cdf67964327f36093160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665485d75974aa3b3490fd790d74eb27161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d92b271a517b36b598a628a119e65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4b864d79f0b18a3ee7c3093dc8a67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed133b52ec92423afb00132ad34bc0d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d858dc5bd68f46e4af3b00ae085a9a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3b5ec10aa1be83fa0447f542028a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515c37e72da1eeacaaf2fe93c64b7b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac04034d4faf113014670eaf9c574c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2186cd3b56b371a6d913f27ce6ee2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0977da1af01d3e85393f32e1dacdf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5ad1af0f336c524baa6adf774a2d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85444833a82d5d085bac0ee29085be3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f45535fb2febdfa99d3b5439b6caa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1492b28ef314a02a478d9592c77e65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071606e6cc8731d9c40b3badda1a46f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3b5a94f7c33ab6285e266f56eafb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd28b688603ec7907b8332710cd68b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e5b2ff09008717bda748ae0a4b6e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155b2d19221dfb3ff752ef5ee10ae2b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c09710414723fa505acb4672320707180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd80797fc39f55c5bd47cdda384776181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398e26d5e7344ad3c29c0c310b64fae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565657132a3dc326c0a03369e7e873df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79a2bba04a62f67c20ea49f674c26a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb364290e7031eb64cd3b1f52a0072a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c438c65740b8e339adcb342bae199d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8efa3c82a78e2316c430b2cadfc85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a74f31b99a19158109df0cd8552c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00dcb348425373edf065ccd4f9d999189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64106e110c9ae7fea7ec7f6724cc358e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce615bb391e7ad1f3ea52bd54f375e84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d7fb99f861652e275f03ef35fb506192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62889d50296d74d832290629ce3ee0aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba7afcbb3f3ada461973815d54e582194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1833cf174d78a7dc38348d3f994bd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae37cd01c4ab3cef5aa5f49882a7a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5f0d517179151deb2f6b4495938df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017847be7d9878a704dfc87cef15975198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed25a5fe9a7634abc418c8830259a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b15afecd5c677e64b740f645ef4a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1f299a166b6ff857d1d5da7e1137b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009381ff2aeb1bf418e756e0282d628202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41928fb859a922a6d52eb8b3acdd1e9a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71267aef877de47cb3f27d8f3e8ca87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4693e881d07c27d8066c7d0e4c3679205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499959b340eca20888c65cac5c1ad2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f9bdb70fe79ef43292639fbbddfdb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3c9f160a969cdc533c9d4d23b55b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3370fe44a1670a4703487477e82e74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98455fd069d5cf771458f74c685f55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fcf8c2d2482b0fc53e2ac0be7af3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c19e0960f50e501bc68dfc4371b224212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb562861473a4b65da858866fd8df5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0f0882b46fabc27ebbd6c8559783c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964a4b4b88dc8cefc2d5fd490c53ff6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb833512870b913e2aaecb3d1621728216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593c932ad10f36d544466d99782e12b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a07687aebe0cc08582ba9051618ae3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdbf47592bfc520d2520d28abec1c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb691c10dd2628491e49951e1f792c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b242a2963afd892e09a0ecafdeca85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6ae6716d6127eee70c22cbe02d273222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb9765dc15f73e5f92f55b6e4abcfd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fab855159a76e5d500b5f0912715c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566779d4c2f064540bab17e1f201890225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be412afbf41d0101f9b38dc2537084a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03addda7799713753cbe0374ad024e17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f480c4e679af625235fb8340f03c421228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6fdf52cb948ce267bf02396b4f790229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0be0e9e1c386fd3c066cc683bce8b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de00a5bd773368304addca188dbb35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff59cc87af2f8734d781d499128766232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04b7d098a8424db2720cf099ee3135233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740f3445ee33ff3d865237aaf0b0493234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0d9b3505da4e5b367a3028617eb29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f39c4d606bb2ec53b9877db44ce47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d20d0167a0d090e9b3579de0c10b4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71ecadb44e0658b674c75c6444dbcf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d586b45a6cfae4976fe2590ea93743239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2b44e0de935d144a1afb9baac79e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971648e720ba6a51ec320740794f71bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176df581d0c54d01538cc4b8ba40eca9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c311651abc251eb85d251b86f6283243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02455fe65b65adcf8fee1de211527050244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ea806e6025548668b3adddd15c2f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d67958820f1411a0401f20cb8e077d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e15664b345dd5f965b2bf833c8e02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61081de4d1db9e21bcf54adf991ef8dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aae186cd3098b750126740843c6bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7d58c0811787e125d7d28a07f17a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85f4300391c56bed9d15223f578683251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193af62e24afd5ac624f350ea90b8b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3517f0cbf92aa0e32b06cc4a8f767253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2b918f0810172752c94da0df75b96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e922c5cc7a97d3dbf8abae952e53c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9416b8b73693df0eee4f1e1bb8c19a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73c76656e3542faf0c6cfe0ce4d32f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa63fb7ba96e9f0108685c1e17b25e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69367a22feca50e34db9dc4be0776d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052529c4d37b35d5c441ab0baec90b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8cc7a1a452af7c9040b371cbebd276261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6ea8fefecbc2f82040e635bdd5c85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d31184ed5d0bbeffc8c1ffad22146263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ac27542f0772a036ae7aa636b24f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89068834899364a071c7aacc07d471c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85abfdad12374b4181862654101766266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac864c828c2b6cf3c0bd9e87a9ec5c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455ff85e846a462ad42d3403335718a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a0249a445cc41ca1ba5e8bd703627269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31695c4753accd1c6dad711852788b7d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b5d39f9896583a8c8c06eb38d5681271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68fdd58589de8355a28052aa23c2a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f794b899b7bc502747d0fb17c81ec0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8ebd82d8313002f2419bba27ce1c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d15350b6e22b4f58daf16a043bab60275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d574b13a275eee9c62a576b575c662276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46329b61859aa31d6bed2067b23013e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96316c2b066d7c4fbd06a0b23a15bc6c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a049bcf76b6daf1da6f4cccc75977c3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a196744f26a026557a8a31aa44cf4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f569096c1c3d576546006263c168b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176673be1436531a6cfa61818f92a8c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7f9cc46717af66d301bf82c7630f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c1c937158418c73455169b5059432284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2cbfefe2661df0ef2b0ea7cf307af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ef4997e7257382962c5634ad8699a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df8c1f52a9d66b741b4cf5df04ec24287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94591fd0ffaf0ff428c2a9ea9e3f8e0f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b8e9f8648aff544f7d247a24a8347289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd246ae321766c27dbe4736221294338290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18f89d2b8fd8ca69207f79d462551d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa063364a2b2765670c7d1261adc5f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c3896c1c2025f3d23b4b3a4f8fba0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8e5df1c90f1574dfee23bca3fe799294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b436c07ac0ab3578a9a1d974298ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e34c039e9e79da2c8c36eddb8e511296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec45686b2a854bc6ae4e82c7aa3f94c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b3b5790ed6147f91fd41c3e37b645298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210ce63403c16aa1c382354f1773f9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2dae5c020a31298ce335c436158a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0986a461fabe586fb59e1c4fcc6a0d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055e440d8b5b79d7e71d41943c73d8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef6a327e4a6b24f1495d007cbaaeb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b8169fcf6e36ed2e92706a2e0addd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bf3248db4fa818209a739dc567ccf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca93f03ac8fbed1afdb68ef4ed78d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64cc4d8a645c41176eef14aaa55f15307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b71f994d66ed71ff80822f10db381308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2a902ce0ac8943fa9f9f266b839a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065423dc821f6d37fc041c02b27cbed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58646afc01c0c7edc44c8ab029d2ca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30059df055c9a0969ef7ea65b721e78d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa57f72228dc643e875990305584cae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c635b24cc45c15622a86ef678e4312314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e3704bdab68b3c71985dc9e2ef792315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585017050620c3b431a1b19d3735f743316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa43613abb0c7d88110b7191524f04317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111770fbc62352f8fe8bbcc46dce14d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74335e0fc80ef4de0b506370b5aa5537319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87403764077c1ffe86ca9d9aad2ec89d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4810aa4fc5d6e331bbad7b6336cb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfb9ad6ff2a3e488addf96a533373b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b025c02857ff21eb007f4c4fb8ca7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bcaa318204ce7595f302d8590e90c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a574061c190475926d490904a73695325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89859c28a7d3da4faab683910d297fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd283f164daf9ab9f5845eb29f5a4af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6ade696944b2c05ffc4a7c8c61c9b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bebfbadaff8c865c9e0a8d262fb90329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf03b983ea789ae23165f61a638933b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ddfae3fcf9d3334a8c56e092ba25c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aaf34c9641fa39027821b3c56a359332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af97e5714fe051fc73b50be75194155333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587264e980f48b68e0593bf3b055f5d8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652d5994f4655196df9e7be72470f61335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c74046b0a9291336106446000795d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55793c97d5ff83dbfc05cd705cf374ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4adf68f774043ab068a4bdefdbfda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e592eefd36782bb7ea4d9850210d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814a095a9cd4f52f720f32e85791e4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dab49d2d9f432b6d7e20f49f66b9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02fee6967783507097e92d92e044f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbe6ea1ef64f509f57306172c6f0eb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c159f8b951da4f4a79af6625c5fd3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123ff47452035b6ad64310d3613f21d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33abd445fac52ca1b11bee2efa4fe0a1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3332488546d94983930dc9040d1a8f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd1ae9bc7c82968db9832c4a6e6f06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316ab85155a5486cec862ae5582837f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d768ccd2cf86270bbc1021f1d85625350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0ec8e04a8be088f9355af01bb224f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a50be28fefccca3875e0d05752a211352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263ece1b90dc98c0e2e68520aa75aa2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02b8cdf86a657b33c694c914fbbf167354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77c65987a34893ea31b2733fc660ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34c9c7acdf13e9827a48f784357a09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85363df718b58193c14d438c60612784357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239b6ed0d0b85ae148069ed3fd5498d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8567b72acb0159214792c7f4cb08a7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895fb0da0ebf7763b3ec6a40b158e8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47631be85f33322da9285c91293760dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f861ae001f359381cc0080a552a9f48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fae0cc88b3ccb3740698aa881f67c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bdb89fa89c74709d8415cce27e794364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c69149fbdeeece06e02a3957e3d20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a9f3a71cce94a597af056e1cb4a03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9ccabd47139de3a4301868a492487367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3c418d38bcf5cf2382cb0f6abae7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11761976224b174ca73675f5f084c7da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1405b73416ff03e70442327ca80f389370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426340b5c51482c877b0847d1e00d8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0d8c017b8859326b59fffca305aca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468bba7a215af835a3d95c113210e14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fa0b75e7f395c36971b783cd7b143374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27933f27986d0349c6b09f87c4e39b69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b42eea6c19ad788c9169ec9575cce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c32ed2a03a3317722b2b87e979462c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a05f455e25ea3a38f28906fce45819378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089b1c86f8f89f03dc79a3aa0b2e410379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e3cf09beacebf40e0e047e4771e79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540012a4e40d8101794e81b8f7871828381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f4f157fb38401f2b12c458ffc1ae5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e03ff9407a3614ad213154d56fe9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59364409561cf39a4d22d3e9de37054d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04102b5fa667e63306144717df9e24b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89500196bab9b41d5ead8bfa040c838a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2ac1353b9fa68312defad4bb21f41387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bf42f311d3853b2ea168c0e8d35b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e487e9e0020e5bd758e4cb37e60382389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f6c451f2987aa4e6735ea3644783a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0189e9c272d5ccb30304f1052493e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61054e1ad4f0df51e835bbc22007b3a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391187f7b4f1eb1c3b108d833597bced393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341fd8d4b5b579d386fea06fbece480394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163c248987f1abda98374cd615b14bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e619da70e3bc684d3e3f4d89d7e360396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393a1d96e5ddc713b55054a9508e531397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431bd727376b55472450e4ac21c6d20398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c72b25cdfe5cdd7903f8c5013ce1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416fe2a52bbfe50bb39f0e85acb0a69400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36807354b919f1a0989fd22b0ded66401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94991fe6295eba4b137da15ea984bf68402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a14d152451cedba9297834e1222517403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27681981d7258125221b7a1a25fb19fd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd582dcc38bbc650a269eb7c38d194405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309d0e564aff87b290a9c70ffa91450406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7ca3e5ebb951d2773acdd67a4874e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026450e61bb8c4a7af2533011f0f2de7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e9eb7dc7740997ffd1aff09885c2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f465615c3f3e067281876a1118fe4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2ff6c7fa9013a5427625cf4999fad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9261944e8af92cfe140687f1cfbd8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e6e3fad9f28426612e1c1b94682b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6102081a7a85c391dc724b097b26d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af0f843ef91a4d9b80907753063dad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb43670e7935a253d803765e713ee23416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77442a5e63784f10eeff5e59ba19b14417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c92b51861755f49accce79414aabf0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398be48b374ee10d6e1e406a12021504419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a233751a63e9a903ce3fb193ad818bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e62935beaad6b683025fe3d437106421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1320ac587660be526b3ae75dc1c45bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8e69052f31db87d577f6d4c848104423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e43c6f099c5060db8232701c399aac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc717f97d48e1d98c0946a1d707727425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2666610d272811065dc8b6c6059ff6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd54ad89ffb637f4caf234def7d770427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56822fab7e3df113774320fa42dcf2a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31697040d5ac4079397ccfba8e1b3b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780ba690c5f98ab6e25a54ed132712d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146e5c83bdf717ea0a8c360a3ef3b0e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834c8aaf6c0a959f721e79667ffb9e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9f83a88faec0ae6f60cb6d02c3424433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd58d46551b234a6b644b9096d5e58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65d9356fb7c28e7f3bd835fea3dc2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fae00115711f61c86a3a8f3d47c874436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad12801671bf2a33bc514effe1b157437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654d0f4eca517266a038dca7fece622438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1c4731e1ea14716402ecea6037316439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe85b5387925d1ac6f7af5a6dd1ce4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd065a01972e4826ff38330260b33f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0389966670649cffc7069f3bc7203d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcc6ed0bffc2a3c5898d12986f8ae6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720082418a0659179528363a9b36296444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537d556b304e123f5acb5362e31bfe2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d91d8fd9a120bd104bbc8e91117780446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a34d0e0d5d387e4a35b7582348dd93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb6cc18927b1141bb8ad2c5efa5c27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c0d9dff192d09e98f8ca802fc27ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e92c3d97024fe32f59730aa68c067e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63d619a2e0d73c90268fccb4cb3877451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315b45819270f4f2b8c9cd2a53c443c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ebeacb9219a91fe2fce708a8c620c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3967097b13bc6c8700fafb3a37d7895454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b6665df6dc693237cc587a1ee8a2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fed0b0654f85283427b897d2ebddd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5588b384a5bb2732110f4bcae926b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99501c116a8ef97582ee520098809bc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef417922c04e168adff6f69112df14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad76ca9286181b6183f4b7feef17c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3380427d7e3ac51f1897cc84d2c42b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3508c0c88d13a1fea36ad6f90a6de49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f76904290745483344bbc97f928cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599130f1b8281cde57451dd15af56a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8667ba6fb2d23b13f6bd84040cf0e50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31161cd0484da2dba4668bea3064d190466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5ce33b5133cbfb7ea834212084e56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e9f95fb2c056188d0226f06e4a109468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491e6349695aecb0f3781e9174c367e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706c55cb682a27645144398b98da417470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf343f250707e100596e8157b603192b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b4399685403d94ba543fd8f590fb1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08115ea5f10b1e6d36f16ee280f75363473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a059f7ae6d9a7b7c1f21907968f518474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8655dfc3d2d5fb09bf8bf19c3769a20475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bed99d42000780aa9f8a2f38ef083476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd201247768511ac8580cef88dd6ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7e524e6c154e8b312abf16ea20294c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39487d49c937ed630e0a008003335b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bfd7280cbee39b053bb7be8762b58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99851e1b9f86b36eadbacbe16220ef1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2ea78215d5f058d3362134dc82614482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ffb8d3578af59d5730fc8dbc2d354483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98050ba43d61954c4ffcf7d5f752ad0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad243c8ba5eea0968aad3c7404c9c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69ab680655803e91421e16cd8a570e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0ec7a2f9586a05cbe65724ea613cf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773005143cc69b2b14c3368ce410550488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc67e9e0c4c69a412544a0322da023489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200288627911589c9a258077e822766e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2fe794b8ef7597c8495c7db6c3e26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20088dbbde4b295a7efb2fbb989368492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb3ff605b06a5ad6f27e87ac4631f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8a468af37513b2f36988f2e58c88b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762359dd208e7932e9df3993d2fc5c05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c3dcbd217ce6881ee9fa6e7304e22496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627681f77ebe98b58fc141bed483708497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a7ffa804994117e969234f01b1709498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17ed0dd268686ef8bf6eab5850d534499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01c2e3fccc0c2752b9594d79d47e89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2acf609b3c35dc81d15a7e8625549501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55635472aaeb42c72c8c19d0679207502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb5ea2838ede79a4ff1eaf08c6c597503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd0daf6f4602d1d7ab40252c4d2c7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a4ca0460aa6fd0aeb3d414eff2f11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca57c42f5f0ebba72b7f923aab00f51e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf106f774a53c116ef2cec688fbdf85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195332da581bb582736484d68300658508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe8864cd59ce590d17f13416f1b463509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c450531ce2df8060688eadafef1536510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1f055f33b5a31bd2113c94c02aa4b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770ba2865e909a7f852b8fadaf3dee9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae08d74985e39c8e089f0d4d2bb0ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6cd07df4230dcb982e24d496feb0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2937a8d83b2f4e7a397e18df0551d5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b3013b701510160d4b443ca19afbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7a71090ca6697134df4a38f0e9ad6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d68c3478df078c9fb059cb59d8415518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4c536860e5716141abbad92424fb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb716337b50c8d097c3b848e59e21324520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cc0e7456481530a3e07a623b8155f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a1aab3fc8e3fb8486f3aa4c78a0f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57332c28a61371cfa291361280ebe52523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc769cc84278de208d7826466df457524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7798918e9d0b5cd272a3c919904697c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe00e16cc80b086a656124ad9cfdd7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838031976039ffd699170cf2e5c3754527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f8bc237eb407ae55640fd0cae3cca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baab2689652b3fa8bfac259d527da62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eaa982d7ac8c5400f94b38431e246530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc185d57977ce6baaba165eef95e10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001416ec8048ba02c3a0c068e654b94d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a02dd12da5c6ca1f5e7357a10db4ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d923c866c06f7e86155946951bdaa4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f336b84a6d0dd3578a173e39aa427535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf93e6fd362a02b69db59a04902842536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06585465bb92bf001c12881e1b01d3f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0f5d0d5590450cc1ef0c0e3b02693538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13dcdfa34993fb3c9f3bbb83f18713539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd04081a9ea42b320e79f45285aca7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dc0a36e5bc58bacb86c6f5d1ce7ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602fffaf800d014f1cb725f845ab003542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdebd6188658bdc163e97af6fc19a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff29390f69c5949cf355914fd4ef6f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d98f027c87eae5887cef04472eb46e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca62170a479f41114d901bed9c8486b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec14d6adbd496730c37b6a661ee42a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f7b7d192d8cec2ce58356d50160e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155417ea5d8967e5823608977bfde837549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb99b3d0cf00ee2b1b86c15b8edd2b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585257df80c9e3cd8a8cb7f08512847551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c6380e0786d3b01fca852ab642ac0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63174b2987ea7c30bca4fcf03cdba335553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897be02cf0136f86f220abd7b6c3c347554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a192685c316d8effb26134a40fbe9ec555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc2293d04d6f0a9927c498a4b4adf8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dd7b44997a97c39b228c3ade5bb59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9513f74f25d37d39a77109c3682f24558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea337f9146b196b9d137e29a6e175010559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75810505fea080d648114198bea4deb0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3599abae2e7e335d108decfd889bab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e684f5a297e287bc992aaaf489fa9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b503aef257e730ce6937c119f40265e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9756319ff4e5ad7b3a02b152bc18b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13d2eeebcf6c4c6c1224b3c45f68c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74026bc64ed56d3b4e840c2266d591ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be092d2c35da4f8b5af6567c3691fd4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab404480b012b0a1242091fc55bade34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5583e5b803e59ad2d1f79190097591569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc8efba0af2a1bd88f744e4896b421570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58812b0f19b427b48e46abedee887a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8a5328a06912b18744a24662d077b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c3d217619a356bbb2d8af7d8795bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc14cdf05a4b008772f56e2569a513574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e2b4222263886b8b72008e4fd08b6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dab605e43cebd658a9fa0688b59206576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf9e3d8c9fd7c9d411b9fe7cbc1c4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46a3157277d724ac5316c83ff39870578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5966a95e8f84b0fc491a627a6b8337579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ede3b853328a4e875321a7d755e1e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440760032e99e192ff36855683fb7fe9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a067c04159b670e0ab946dc191eaa6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206493eea62589106547feaf40623e30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e496b6cf9ebc8328aaa74467752441584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f988c57ec71bf2bc479597d90d068b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f76d4cdcb092538bd0d4f43db83fb8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d86131f1dea3687bd6a0012a42f38b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69efa829acf79414202deaf1e0c4ec5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244026f075e0e29049008e2f21278a32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b43ea7960c7ff53b93498d16fc260590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aadfce33c554ee63f245427cdcc47c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8cdc72d1d915024aaa8bd4ad35326592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24bb816ab2e630f8b1ca1059528a36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f014477f6c40bbc59e864efb812e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbef3a045f0536a4282b483fc8f2d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421184c1685671f58a98e788d0af1597596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35049903e6ca36e0a5a0f00861c0fa8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686dbddc0f7cdc38a93161aef6f75a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe71e20720b3e70d8b0809fc4bd869e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde567711eee8126bf453d7c1669949600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2779c1e4a3afaf6511c9bce0591455601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cc305834edb899b82da26b40763f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48939289417980eb7ba8e0fe1adf08a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e794095d482b8969731881dad35250604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cefd91995d34b8f9b69fe6c85bda7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5579b3c74b1315c649ab13c51cbe9b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738b2dc422e0308089a1e76a724d87d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ac79b17e2f708e278c5c72654ccbd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc06e69bb74d2b261a22d633f58b85609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3355cd44ea5a45791c946c7ae6eea2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cc287910fc9390829d4d4a6930cb2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab45b0c7c5635615d2d5bc9892edc46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbed2bba947f82414029ad2c2c94dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254fdc55a5ac4cfda255de3f4573a8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82610c17015507b570b0bb526f1e5a0f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c9fb6cc74fc2464ba6a4432836a43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2112182e2a485c81f8378ad91dc9c44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19847d53f409b495b191ff33a6f67509618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087351db3ff1eea478a1a676a2b24e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01606e849d96d2620f5d1a941e6afd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f94fb06a89224e2406b66d0a99744f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd700f2f86ffb9af2a6286bc97fc26622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a149fbceff8d6fbed44c39d0835d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29a438542a588c786a6e9dc4965cc2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cc866d4896287d5d4c9ce5cc6a111625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9838505b49cc35c15447c0a4d1fbc9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b58daacacc2e340f7f8036a738c172627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51beab0213c84257c23b5ec823d6dfbd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b064283eda414f334412fe0ad56e9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fa7eb9ce464bb4386f7d1a6adf005630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468ab93b82aaaaef1e76d9385f6d107631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da94d16782938fdcd535ff801b8c90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b03e97c38bdb7c1e025bca9e32e397633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896213de7f22c00701c32430531a01e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c69eed6e7427299dab88a0840b097635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398130dfa526acc3c2952072dead3574636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be68d74ad76004161e27521ba5625f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3015271a754f02a8b3c77da35ce7ee1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795e2a736ba5f767c3a9f084c171e50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb312ff3a6d468eceab8a8239be77f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74a6c17c1f594ac906b57a05793daf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f511ecbea0eaf139df57a8b34f60b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fae49f69755a12de409f5fa573717643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0ce641b673274cfe7039f5b7b03c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15db4d235ef29be5961be87953f015d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58354ba9e2c6524c777cb08a9a625a19646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b508d3c90b55851a49c271edf63e221647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448dd3bce5c34c4bc99eeef34302ded648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed872530cbf7bb73703ac676a8473676649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2993ef0eac1d2c734037012361fbe1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143534699dadfb32dcd1fc0fbe3e457651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9854402201e35c72fe084f8e4542470652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe1a05dd56e4aa896d8fdfb4dbe937653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39f8bc953b8780825bd851af09b357654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56a4bebe6ba4f68a2f9e6c26533e5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89b4b937a46de832da9df429e53962656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ad4eec95f062c4d61f25a47844f2c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea525be30341622d0892a1d7bed29563658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbd85b6b3464ae7170941c4064e9b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b8bfb471b99a6399b9b002af9df55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb298570d467ca899717cf52e08aad27661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca97511a60b79dfd19f7059c81e8b4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15cb222fb780db38e6f23088979349663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aa23771010a5afc03035778603208664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da2b84ca9a7c31c2fe746d94c48c4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51533a84c71a047b182ec00b8c95198d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cf129978a9c201663e4f667550b5b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2db9eee5930bae6718fb4a8e495253668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee79ff9c7dc85db77ae46f2229025e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f41b2037fa9ef4cc909a6371ce2cdb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd96a3e21d5184d6ffb68c7536cb5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fa1f3a0e918bbbfd049639391fa7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc568a5afab482f6d56dc86fd7f5a62673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855fe895d692a0a45d3a81c1baa1cca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe15761e85e24cbdd524b43b1c68357675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bc6d64d2aee4215d4b3bbb8622ccc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41df102b357652e10b71d73139b6c33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b6aa8687d302bf06ee8ca6bb12812678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc83d3f049fe9754ee188134ae56db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f2b8b8a8809a694cffce1b6d03204680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a8816657c401ba3cdc2d951c9eb8f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04ee88d3df2894c381a992ada25475682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e4b0bdc0b18ac7880566cbb759e60683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb246caf7fb45844994e63145058ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ec3ea88d6b1fd8f5cf6fcc5bcce70685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704c87762f6b30657a2e4a14afdbfe4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1021deffa783ffbd827ecc2047d51c7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f6b37991cbeaa06efe74957c43515688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e00380af3626c40146552fdaed5efc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125965985cbb5dffdb6e68956a7297f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4470b346e311e92a315058b2454aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333fe55d7fe85b69f2744fb100d032c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef4899f179960bc7a05c12821aa087693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ead50cd732cb6512a45c07b1db4c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e520601403c4762d3c08ae14453c50695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52faad1c5d91e7f5044e7c453f26f7e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dabe25c694d3e188770eeed1f208c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54fb701dfecbf3d939ea69c3c96fd8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9d4ae561f26e79f16a03170160c34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223c842882f8146b58a13345932fa2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76956ed0ffa915af4324218b3ddc8888701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bc10dd9d3df58b0e5a0ac519ad441702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0dd32c63ae6c9681f1f6010bf6720703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6059ab837bddf62a54fb35ab26c3b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54f05a18d28cefc204a849b19a27ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab519c1b6437dc49b2e62772493f238706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dad96523b214c2f2f9c9441e2f70f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697d5cb411dc71ec101affca811eee8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836650ce8180a6676b2798b92339b3c5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09689f6b73639ddee2d92fa4924593c3710.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>