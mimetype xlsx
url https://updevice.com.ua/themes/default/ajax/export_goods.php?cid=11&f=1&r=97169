--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e16104a8414454f4ee3586b10b69f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4552476bbe1248ba4d8bfaaef4248cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5c9e7ee4843d8fbc69c871575fdc23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea293b40c89a50d2a6b74e43df730c74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f61f769cc9809dfa6ef18e761a6ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3049ed6e740dac1112dedf09a4333a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ca43c35cf9e28a4b360aac0c17edf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bf7d0879bb8f270a8d8c7240cc1558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d327e837826626591888b13d5300b509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d8a51ae128ccd3fd918b1ebb1b99110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5ff73c14a867ed56fec69cdf23ef811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5b3295efcd6fdea4a276cdcbdb91312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729e43a21c81313b485a3bdfcd4f0b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092178c97c1bca947e9d32559d86b11714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431b61869dfda22a2e5cb5a9a6eb55d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b7acd5a704f3730c0e40c2b8c98b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96b5ca5643e20754427590352c8dca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e5cc5141c3d981f960e1c27feff0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8a168f7b975d56d4bcb10b9ac46b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dadb4f021cc8b5b4e1cda42bde298a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f7a9c186d8e6d9d66e209a90153df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72198fa771a94f9796933e9c3187bcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c153d769539a4e5c6dfda223e74e6823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525efdaad1c917f9699772d23210333224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a5aaa84e826315868b52dd726f88125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84bba987e283f4f699b8ee649474e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830c95a56d6f32ae07bf8a3d1fd5c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ebc204f2aac08972953312791849b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8093d8e83e45662e8e77700e0aa5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25a6a45eb9541e25021e935a0be3ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f512cecf320c742d2af8b40c9a917e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac82cbbc6903d4e3f4942c6d898dd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13625022e13f428d9fd10931c4f10233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa681c5d7c5ff11e857116edd3ebb1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78077982f78446612834331776553735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecd03998c727f49443589492272efe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c75bd1059e8a730292ba1afb266c2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8e775677a15f18071d0eaae18bf2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fbebff0e998a3f6bdd3ca0dd5bbb039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623cadc22af25952b892af2ac924a5f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878d3400da7f2ad487d57df93221a8241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71eb607f659cc3b2e8bbadef091ba442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4434971c42e600e8bbe02522e5e0943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542310b5951b28abd0451a0e57fc746644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66003fa071bb0c342a3cc4435413fdab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd55fa5de870774ad20e544be9adc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052be90d02ca33c4225772690a49b9c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12add11147dc86bc3987ccc9473a11dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81cb367035ba231a9176b86f18a3a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f2b98152eeccd98a3b361e1266d2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2619dc1d50e5014e3a39997a94a40551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8721792295e9f104c934eb663378fe352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50b21335bcbc7bad993e4d8beb55fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0901fa9201a2cb99463e387f58ddbbc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea2753a21a32a54017811f1f65c38c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224aa0e2161310ce33d6474c2213b6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e6916d3951d69edb93c2489853c5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8aa8685975910aa7591d8cdace7d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baaac336b206f7df71fd37693df17059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00451727a872f6cb1a6ec4ef5696a45460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bfd835621bb67f2ce8eb1ef38541261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc3b9d1fbae2eb93c164163d0985ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83d8b143b56ee103e51dc39dc5ba7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c9526887d9af2027a3e0f056b28b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cafa90a45e72fec4bb0bc35eae778165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56d9d099b2522a6a34cdf72d4bdbfa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45b867bb60f0633eeeb51e51e852f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f96ca039c4795a94c377ec1b29cc5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d212ac2ebcb2e32e66fe1fd297b44769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8141992bc034b850b4efa21f0c89770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614211e6ad34095f75cace29f498e2b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b2e338673f7be56def642cf99fd5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea0487383b27b1cd2678e0d1e884a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df70790bc1c9b9e24f115ed002af04974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9decfbeb0a5f929db71bf037ca4c7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6eb7cfe2be55781de70f64f4db17576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda20732c24aaa34d3eae02c2324d5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ebc889b0072b9909d81373f45af32d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188b71bea838a053dfe5bcd67db282d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da2292e95bb341572e0095780b423280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407e0f3d86bc24fe71e76fda9d5513781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44f204952b284b6385b4062f1be85382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493aaef881eac6c8b8bf9e12dd0074383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108b34a37cd0efd59f66f96fa3e1bc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edfd6d739cbc6dd8a0b9b77c5eafd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292da01f0eb02ac89dc8feb592f107e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53897b3da82b15dcacf43def32b32487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410818e1377aee176aa3f1075b4a92f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fe41752be375115d6d6f68a6c018a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbc1704e58816241dab66fed2b98cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148182c93718222238d2c972f7a9fe0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daff303ff6601c75fa61b4202ebcb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395ee77b1e2bef92fa4ac4d3bafaa3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ce5048aa8179e061514e5ef41773a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878b3087c7268449bc5ee92cbc552ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332205d0bf39c5a32db01a2774daa28196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa73b7a23a4a2fcfbecb10211e1a2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc893682931538f0e2e7d69b304c79ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69de882291d2cff9deab31ee45e90299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb87b461363099b053b785915ed144d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02979a9707dc16d77153b2474b7c0ff2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbf234affa462c392130534f2ec7d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef154883507fe003926b46285908d07c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc2172aff14d78e64201f30fbad078104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bd5052ece123f31d22186052bc905105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff19618efccb97857c64f86ac0f1ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a892927176ddf4a53856865ebb05548107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741abe589497d857ed02d2d063ad191108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170e661278320acda936b138767bd35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd80ac84eb55e353a9b73e92099aaa8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc98729320d114ac86ba82dd101e67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d226fd0a98e162d455380c484001dce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf9ccf84f9969e62ac30bba20ac47b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02148b7bb24883d4e56934d110019e7e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01febbf2f535c97b739dab015283aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6515bc221f03898e515f4f7c4201c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906aa1d7d327a5ba9e69af276196ea36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92481cc8d89b8326c1aaaba8dba97d67118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8215ff1dbddf1262d3f17d1f3ad60e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63f5462b346a0c00070ba2b08f9316120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfeee7268ef3dcfc29cee908d7c1d4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50773ffd33f1b8c4e9808c863bdcee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac18a31f0fa4bae59190b20e1bd0db4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b160091e9caabf451bc0b8e234e0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4c7251659400d2a3add8403c14ccb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205dafd92d064aea594958a38d90000126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9cfaa639c5e817eae70dc083341b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e93ef3164bd4e8076b632ae7e5522128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005207c5df8c52c567e5b8573820f1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e5a1ca1c974625cf179a0c794a89c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba06afceb29138d59a0e2424e422e9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b32b091a441639c61eb02ddaa128ca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26dbe3ba25f16027f42c5e51c85fa2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955f5d2319337f3721b5197ac7f8708134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358302c84286bb8adb598e6661ecc07135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826e8c84b22464370122781816c443b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4400195593682467a1c4bd374562632137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc99b73a259c59da38dfa9866b43105138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6949eacd8d21e0f6697d30695cb40d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e8cf1c5bd8013494b6311b9314485140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc978fc06b75e5c39aa7d1b24e11a0ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb0aa4751a8d797ed1d8447fc9bd72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31d3b5e6cc49a38266d9da3ed9c68b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db0be5b2c736871e9408bc1e919e6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b40809c9e8ac7deb8f742b31231b65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd8db84351a775aa7fa4f2a285d2af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fe810b2e3c3384dd0aec2e9cc064a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8920bedb0e4359e1bc7fd4056c186148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526027467bc7331faf8ce78e584086c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be300ce4209689f5e69b1bb3afd41972150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e07f9961107ff81a16c1e69366aaa6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1002a3e300c188c936aef21a535eb6e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec358869c8f437962e1750008112a71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57798ae45afb50bdcc9c20533013d2b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63c30a6728d84199f65d743af657b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdfb7b2c7cf1fe4db45faadb69334e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafeebd9b10d02a9f91141080538dcd5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acff9cf0b84139edefa40378b16676b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86136e04be3070473e043ff6383833fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344dc9d8a0eac77fa7eeede3b4fce27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134681573aea79ec4a1eb2917c48f12d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020beb0d235e1488974d405bad509fc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf93fb0d3427c2efcf5015f64e646ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b16256b56630575da2cf5ed5f9304164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba330765187da15e7e502b332eb4bf5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f45562d3fd5584e91667f53e0dde9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad0072079a5021ceb127e8dd77e7f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96f01d4743945559826acd07ec913e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf3c4621e7a33630c3cf9d22a57d41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e3e930a201a956005a8c8ac245096170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa7abc7492897897c0246e6b6a6311171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58b18057f488920a11024821205e94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff10161663339ac13784191e1a6d0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1129b7fd64e399af0aec61613127434174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b12d3a4de81fc80c49606ee381b8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a190408149f251274cea83d8b566d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeddb24f313f9163402a8c63660c18e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6514d9b275ea695db395f462e8186178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39132cd7a221c7c0479f84960664782179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdef7fd824de2834381321e53b092ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e12abe2f53c03287ca1e2ed64733b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6c2c3aa1b2402f99052944c0e6b85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf2894bc32f6ca348b56e1f1a545d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75d3e8119ac83277de91939b19b20b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f56a9efc7b0ade92dd2e9ba281dffe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d4aa9dcaf7e3a1b719e9689b8e83e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a5db722994b72b7220d58bb58d28d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f106dcfe052d76ad94f5165b3d564188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae0d77632032bfa5c4f5d0c66d0a29189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27201ce806c7b8a7e1e6efd3ae9eecfd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5203297d3a25a99d85dfde38f7fd71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09fc060c6e2b0abd40d86a94664229192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f95a50e0508cffb00c81d8975b9df3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c664755773f90cccfe45a026a7446e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71040aef81fce01c5b5bc746b387143d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fd74e9f106c333b65042dee137445196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60fb4d41204fac1018376e655a71ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff8a42bdb70559a0690a7d84dddf5e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae39b939ceab76e2620c2736518819199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfccaf1becef57d0c7b45f4c5afea30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435fc80b9656edfcb08adf113b861af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cea7a40236572d60871fb9f29d019202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db45b4ce2ce89a59bdbeb46276443ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6805c0de14ccc7473ab2517990bf6d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7907700fced09ea4e93862ec71c6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b89f2f4e08f213f733d8e828cc4e16206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8893f47370027e935cfc5cf25252acb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575eeb20c799a836c488a13751f935d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef75e945460f6a326c8afd4c782eb54209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f92ea6a9f001c041d1d1a4005ff4c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4972e63e26e2a5d424468516d8bad0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971b07c8afbcdfaeb22d18998095588212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac204993e54ad6da5df0e4297e422b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d48f66e567469d42241c3a581bf47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81189c1b9ea1925fe7fc1715ee306343215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cecb7efa99f607ea43e8aac6d846db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b20212e70f0d475ee8eec8e93a982217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22224e34bb5855128ebefcf2e1cc4e5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe500f6b43dd083c2c376a9e052fb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038dbe6514a773670f55debd0cb249b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e93e96d25b0fc6c6b36da41e96583221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170cf4a78a6f0120a2058f8eaed1fe6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b564269381baa2d8586aed8c87e6f62223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368d084931277ee4b14dfe3f8cc59c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514b271193cabb2582f53f1a476c7b2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2823d9bf46a92c771bd92e2c315b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd60df7a0edb142de8ac1d5d9a2b45227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd671e32ada374ea1a161a0d4277e61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9d9c378ffb345a2adfbcf5fde76a6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5a84430e7efc76d934698f31469c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460ed0bc6c303df0898b864cb1ae27e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f9daf14d676f0cf278b9d012eddb8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af572a14c4d09d04bc28bce928c9e659233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab3aab3a2a6875403e4858881dc8a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298d1984a5a0bd4e03f281681baced3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335092962779dbd9f23639c64e5fde87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa126cb242a1eae1769be746f7c68d07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13041e75139841153ea9598605e0d418238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f5700ec29aeba598533fd6dda576c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78205da4c8576b64ee48738d2ac8ad6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba13603f657ee003172626975417fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77273e7deac1f23079562a7ed264c0c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcf7a8c50897a5a0a6b4d091a87e4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cf0d688b9ec3a4fe612699445121e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaba49e9e0b571bc66d73068c02e8fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0032ce5f713b433d2e5a63157d780246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d823eb6a8a45b9ae4cc4d9e490e345247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b15e320b9e39171e17fa80ef499769248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55962395ee94bc4e9bc8c2e2f4180bc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597883b8bad781ece52ea2f60d62384e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020fcba651bbdfc026c24ddfda2139b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421085afa18456f2d8a2c52d8658be1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90583676172931a54ffe0b10df5df5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b71be17ca1918754cea7b1d2c90cd9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8763daf4edcceab48901c415c9fb4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073817248cf0aa995189f6f60142f2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82568909229a84c30ecdeb9ef2e7db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd76808ff9a0b9b55c2751dd609f8d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae628973acc00c180c348759576d7d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a137f36308bc8906325bfcf4026c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1bccdaf991a2aa87475b31c58ff6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8455b6d63bfee5d7d4b0e84131bcb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441ce11c7145862b3d5ea99d274783b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ab74dbe19fbb86ee1756b296b14a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3ae005a6482f88fbbe3fd4a5d0296265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845152bca106217782b6600eda11e7d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903e4c5ded9a4b3f4d7e28bec357bbf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408b1d0cde478c1157c96264a864390268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f237b5aeb92eaca45be2685a508f9cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a0d21199f52cf36d46593053e3b89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a438e480a23040f85024bd95e4a7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43b0fc8fbd3db277055f94e0e42170272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91d79968db8419fad374834b03a7be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178ce72b14ecc1c1aa6f830a83e160a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfd7f2468e9d6717a0502b2e6908eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466d0c95ca06d7c0abdce69e984bc80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58fc4fec7120887bad159dd4cbb27e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efde60cc0630079886fc73ae82d925b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ab3f9e0909cd7c0abf7c615e07f98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c3e803bd5bcc76800a28fbad1dde2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f778975973a386b066f91d0912b96d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6378c6ce00672cd5a8a5f359022fb99282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91756703213dc83ab4822ff200aa4304283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17612fcab9348bc54586003063f33e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4546c006361b370cffef7662a0f77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7ef2e4dd3d2279fc8ee187369697c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211b07aded6adb324f14c44771dc2ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4445588a3191f53cef8257ad0b91cfd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52f3308880503da40b4377801b75a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa52ae345d0042f5aca65a536c975b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc6f95bd020105e1552e257f74e700291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650221e56549e83ff6ccea72cc07837292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167e6848e501e3552ef61fbf00d674b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028589c86e1a4634553c077e8d544ad5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93daa9481b2f94d2b4e6c6691ee5782295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e0a2b9307b86ff22b4110bf5a2ee5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7275a764698c54bc20e00feb24f0ca8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc48855126feeda7cb8cef4d348ed49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51520569ec0a4ca471c9ef46f8a1e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012b0345892cfa2798b19380c67c113300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a93d6aceca736ec30952fef83b368301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c07af60d8df4c7a63dc35786fbef0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eb7d2eb035c7e19d786620f2ac2c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92903c67cf2ce14046b50b266b2e2ef7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfbf1b120e7e8c76b8b421520d9d12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2b9814b0bd1f91b1904800207bc68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b624f03fa5dd21888b962d7bd831b3a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546fa6fd7f618fcd32d09413a7c8afd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0af2e72c33139ee4e00b7d6e49afe3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505b0516f74a72eea56e7bb00907a08310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78eef1391b6045532cfae5519ec9d2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaf52322968ac87d1ea3a6b65222df312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b24e26961dcb7200abecab265b91b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2dc1c5fe142a7dc483dcefe3cd3f56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7eec194894f41815aa174e25bdd2cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7062638934261a263f6476ad4bed2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c65f6ab07b81bd53edc3f371ba68c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a232e36095de6d8e49327e8cdb051d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f78f439659c87a6a23dc224201373319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c03486e16cf1e880a9931b45b1fc8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7379c1162195387965d7951f0a3f6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfd6ec1961597643af63116b3fb3bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70234d8181c93a3e40caed8d56c343f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645d46e75133b8f3d2b65eb3aeb525e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38313a3f851dea1d1c4959e76b0b19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f6aedf8ff6a5409aeb77d1bb0e608326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c294e4caaa0034073c94e822865408327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70d7541c93b45afeba7f4ca346818f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18412953104599f6ae629ba15e340378329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97dd001d3f06e95a326cdf12df1f7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b12af7267cbd1559b2889897bd39a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b076ad0b43d07b152fe979d0821c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d589abe2296442c6cccd357e27b30f3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d8f6e5ea3d52fd206222ec7064cbe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eb90277788fe151e572bec02da523335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ee29a262c6b3309ee12bcc0704868336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0944719986942a98d7f2933774ea6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba662b816a6a80a96fd9cd37e306e43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448458dbee0fca48fa92a11c35064d3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc32e750b7e2268fd00f616cd6c3a5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1323e5e366881538a78e90e03724e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dc53c9a03075538890cd503c8eb42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671070d9e910a3b8ab36735fb788df1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667dda3a0338946e5d50481ec5cb3980344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604e3b6c989c96954e9c8d660c0bf8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd55268793beb2e1a5e5f1c62ed62a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a6906e6e553173bfdf2b818a2bab7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94e5f72dbcb20aa0be664f2875d4bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27d3b286101c4241eeea62a99034b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09308216f6602943d755f5e40c187a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2515a5b3fe93dfccac3b229dbee6bb4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db9fe1fbc6fd51567e7799fe575557352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d042005a091c4c25971204607ee41353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ad2895d9d597fc619cdd6b47a7e61354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba35e6392d1ae551f357f301fd0ebf9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad4c506a1e2b6dcc166a46491302fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576a85187ac322150d574ed2ae50bff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204e3781b6766fd7264d47073228d55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509346fe06c8ef8ecbe917d6f3d3017359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf20274a2c8c00d99c686b1d8c501f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d577f79d7edc21c75eaab7c2a0f4a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ccd827d1c40d74df6eb76f39cd5d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e24c34e037b447dc5def989c182e45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5eb634e8cd3f1877175e2e667554ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d01c464b305d61accd8a4902d82e32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5b193ec55a913055333411b41f59e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ddc46f0633785e2641cd8ca3a7736367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0175d4933377f5913dd2ceab705331368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3e6e31fed847b6a85b06b31a3876d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a965c39c0ae8b74eb63e9dfa0e1c6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c051f43793dd586c357554db657218371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1049c4dcc9129f1712a769f64a4350372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b10a13fa61459d89a8fce0c0aea90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480da036bef4893b5ee76c7e66d8599374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c748768756d0d2cbcccfc810b6e157375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771768aad9a81970cc1f5a0b84ea09b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3db2724e9a8723fb5a824ffaec280377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bce230236e922fd00f25fb1ba2d7c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51b8656d0f5173117e3363ab800b68379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039fc214c2c622e1ba530b2567da637380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179186ac69e053b1d4434c439c8231e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c894aea073a5d6e1e1dcaf5a4f5ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870a5a735770af06adc21b18a2439ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4b3bf128cd62967b7c7bfb97f3471384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a3ba104df8c444b94abf507db2485385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0f1b3eff74cc1b6544b67dce6d809386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fc10292d3c8e1264f8cc1d0a9f954387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e41d6311458145c4af6324912c8a87388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c11e6c039359b212d88e7339088a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56120b61b0090a6feb48c79f0d7a1b98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efac75e446b79ad82662e4d050cca92391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fceba6111084d6437b40aeafcbb67e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f727da30c0d0f975ad3a31adc0c84393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5ff8bb1bcd57a62452d442a71df2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae694be3f3c3e45fcc61d2d3ce45b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b48f477e5a29597eee7f33024a26e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3519b059e1c770e16b64c789891a3b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0780479aad5f57c636a660a5d1c8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4f93458914cb497ec938ada59a8d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9cd629b8bc8f62b11cc4870090921400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5201e47902b6bffb291a021a1eef3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a4ef455655e84ac251fd11530c165402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9392da7d25ca7733c67d10c43339c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f971d66a3b03d19d5d624aaf1d6b4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a85c0774e4565e38db391e260cc1a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efca6a7a6ed6d6756ec96e5c06f580406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4259eebebee626010e6cbb2e3d2ca5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06105a7f45dc3222e40559e7a44e35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9783f09bcf3a1aba2790d809933b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e7104544df07de300edfb4b87b467410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0526138825f3be672ff26cfd46433d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9588caed248db70ff4a5afb7217ea43412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57452002ec6d258321c3bec21ebc23e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb354d9474bec497155b57a4a4c812414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c0bf5beb710ec89656ed7ba9ee333415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b5aa0b74368ed9058dac31bc37824416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed808d61b9d3fd1e84dd2877ab119cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7ebd1452d6c883a04f6314454ed37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73e4ec15cbd1040c7ef853f3d1c75c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c66884d04b1729d566dccd7fe2974420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be822d772285753372271be67b2d0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578b7ad0a5f26a2811735803aa8f555422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842db799783a9edd389cf4d3ee7dfa1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7a5fc3b7c331544bb5d64c55e3f1e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472c1c7cc56c342e01560897a5cf496425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e5a3ea0203447b50310551d14751f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b701ca702f4eafb4ced096d0d2e571427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a832b120851f4b9284edf85902c533428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84a5d3482915634f6d410c4a3ff4c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68d54538e851f578f9a699ffdd6984430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57ef41274bf1788b97185869f1281d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfaa0c6bba38619fdb49b2aae603116432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae817ddbbe7a1986ca514b8052a2d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c8c118f2fb88f19e8b1378c7584b7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0012c362104b3bdd61c02d260b9ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0937630f4a1a5677255fbfdd795f5f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13def9136e59e7f918f9853830266d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85add0c512f11f815ccc0d20f6811237438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecd24440c4f90c22265c4cb5c5e1fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26691fd0f71bb36b614b4a5d8efe85ba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67381c4941795994c2f38b0e6f80ee62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85e1bc25b9eb9dc19a4594e9a90bf7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b31db4e27cba16c6106f1f6650038443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9438ec7e9c16d2c3fbe61f6ba5a59d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4157a469e86be1d98f4e3d4f47a4cc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716d317f32fff70961ea0bf8ef49287446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40bd777397e7f400c04a9f336ae554447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5e2bfdedb36df70417a51ee2214fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452410be12b1e45aa890f0838daac44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce42ccc4decf122660dd24db4273ee3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042bfb49a966b86c225da90d07af03d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feed4f17bcbd60f4832badc7e8d19ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21334c574af984c12495b4c36a19ec9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fbb84c8579709b4a2fa2a30e31a65454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec58e141a3b2557c2a554d14148489455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d8d8f574e2d1358c63f0109f5eee1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36536b8ee87f6a38ce5e47e299b1ccc6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2207927a5addac5a68d432f16236af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19a8a0c0f388b6f764d3cc0b6527d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29584572ced80c0af4d34ce6d3929c7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083dd5f8246156dfbb7be4f17e7f9c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3aabf61951d814bd84234bbd2a377462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f200a5f014d8a5a2931d27c3c1e5d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626d07036a6816e1630b062a1838d0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa928bda6a160b1f582bcca8a4379117465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a349562a31342df4cec7aa7b84fec03466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bba056a79e8d9ccd3bc686e8ac04f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78748c025eadf53df5cbb4835312c140468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68960fac274a698d4d05b2f73ec3249f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a10d788bd68b004f903c9a5429bb2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5cd3f9fd9999593ffaad05825dac7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78709b3a26874006a2abe9efa5f6db7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab7f1606f3825c1e1536726d1cc275473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce537215d9f7b4eeba58101986a68c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f5d444cc900c7278d87e00a654c16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcbf67fb9ad2ece758e8e9b9f3362a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de459e62a0ba60f2d3f030527b0b0a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fa3c3f270a697d631c53df3c7d512478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a0bec2ef1443e10e8b4a7626c8b75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950f138647f275742a2b3104526a94a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6c963147749f2eb25b8594b26cc49481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f47baba3986cb297156b772792d1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c554c18671301902ac8e79f6caf20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec862e9ad5e9609a83ba5cc5c8f86ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8516914f586e739861ae061beca49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bfe932dfc356bc090d586770a0e5a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e27409c437f52f25f4ee2ec793c53487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af43e83f942ca135a8a82f1ce7c2262488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71c15f95c9e6f1548e6578af0ded2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0db762d126e736be587314e10918b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecaecbd1693eddd7c6780891870ace491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf09bfce9d7855a71e0c9376318a27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852d1f107b7dd336ed5b91a06b45d22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9fcc9fdeec5ec083e57c1dd5afcb8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711a17119d4caddf60773b6c19635d9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb41c2e230dc717f98b5ba0c2da3d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ed1fceff935e0758e0452c2cb5533497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f4aaad100491621209897602d7362498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc4e76c796f1de08bf56d4c66d0930499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414eab9e4c872f85c00abda3311ddc4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9574cd9bb665a6ddb474fc25c8a1047501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51745e432d6ef3e48a6f6a86e479718502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324d367140e86729515acbc26d3abe8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d05e18e059090734b297133f39cb0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b7f60a1d4ed322eeb23f0a9db52f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb40f020cc68235fb1f2bff1ab806ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07243b07b168fabbbb0cd804c6d4e3d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e1e8fa436d8801b80d245973b5c81508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09f58d6dd47a5e786bf0d024b9c5cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27fb166b712e3d9f3f8c4190c4ef4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c8ce6933c85457b2e35d864aac1d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8189c2d90865645c407df4c1db96eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb9f7c993a24ce35b99c68cf1f1175513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e55c82125f035ef8626fa3db7e6a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bf49f00d2ce83d43472ea1de0b7d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528d490dc87f8997252ed14f641ac46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497776632dbe6a9ddfe2c047d7dc9110517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2862a29a9330510b27a175206f492e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7056830671dc7386212ee915684284519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203886cbf8929d0fbcaf2bc6fa64e6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5398fde68bba50c9cd1d5a144cf2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8621230b462b22133e20efd62947ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654de16b36012e2b1bf37ad21d9ff7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dae97576bc4e989911f32cea077578524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21575105cc93eb7bbce78cac434ab4cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c693d2c7b1c25f10b93d612bc0857526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61851d2d94b1f3dc145af4566e6dcaf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcd81f3ae72e8c8bbc32d5fc3f4686528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf59899057954b4d3cc6ac64fdb03b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e4ba22996ae1c2bd1479dc9aa03bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ea201be312786d1777acf2e6da250531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a932a59ec3447d9b5043646153089532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a32c46e9d58d85954646672a9c61ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04961c32cc751ba3cd43136093dc278534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43126d031024ef98ae1aa34cd4ac54ec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7e65c84787b86b420fcc8506ae224536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac7636ecc487d5491846ed41e7e6a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80106a6a280645182055fccbcc47306a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3e855d3969719bf13bb4242c679fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e57ff2b84022ae3995ee3ca0a6504540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4c2a3a64598bd14053c2be26bdd1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8061ed553b6ebedbebb74e27806f17e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656445dd9ad003d6257f14bc410e0272543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412baf3fa3902444a445fd2301ad390e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b49a973bd718e23aaf6821298382b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f98cc9bcdcd79116264a142413e6fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d80c0eaf037557fe9f2a01853de918547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d77560f88e5f4094ff02929954e84548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7241cb35ab0f745778b53f6a7a95032549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebe60e91780b3a99101bfd8b0297cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55880b1f2231fd46a1f6d7380539fa4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cf78242b6f771156085a299eebd97552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747a4a2f9ee72457f6c5a7c60c59257553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b30b4e3e0756b8e2a75c51d6e991e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b4f0ef477e764b64665ce417b6697555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccd0d9c1cf77750a036ef4ce3c1b7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f828b6290899a6f99106e0ab2e2e88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7a01970e346fa935777ecb594a2cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d02f22d714f132d153d8cd5f4707b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b659a944a7d0f5b6ff9ecc4c3a4dcb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51132f40eda77c4dc046019624ce8822561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b208c91784956083fc18670a2bf8db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ad5bdbdb2fefc86dff4a4817d5505563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e9454c47efb723cb83d32fbb63e39564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1860616b54873bbd05341cc9e70748565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada38610a81d276134b0f910b9912f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093b6900171b3d2fa3146da6e1a4f8d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38598438592b7f0db5fa8f90cd5ea62e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba66da29125cf0a8e0a43720987598a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1943e58f5ac5d308a1bfa448c7600570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f409a4cd1dcd33c205f345760fe38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d589c36026f59e84e59d4dd676d3a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9b2e920d7b1defcad1d5263da6241573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012f75397669552148bffb6fa38cb35574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d439212d6318608af1251aff14a30575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab946d063bd0afccb9cf588f172ff2e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978502641a628c7dcbcd8d3764505eb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39f6ccfe882b2ea6a1710597d5aed7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22105500d3a6be190035f5c920c3853e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b400dbab2b004b5d513b30580f23afa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfa671d1937e3436b1356e7b9ef384581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da355002475f3dec920b7fe313ba60b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b124b38e84a5c53012eb89e92a42d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0178b9695f13f35718eb7513988dcd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac49e649cd14dfc3d682080afd71fd5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1ab0447d8f6a87c1885a1cea7ff47586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9a5c22085fac1ee0e4cd061e88a80587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37658265c3addde838c02978ee16c0ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba72a8cfadc920bb8aac7f29e79529589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5793e80ab148eea56ebc4effecd0bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520234dd629b63c46394701a35114421591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544086b1d867541ef4cfd3281f32a221592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664683fde9db34f04df20a4aa14c4f1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e19c8959b2a6a3e066d17599b6858a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e98f55186a8412d35a7e48f6d9b25595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359262aa9567b3b75be06f73d5a6701596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335ef824cb1a566a3aa52f689e5eac7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b627b960d0d2ef72207d96f5732aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18e2f5f78e338a7ad082a126167863599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23199fe3182a999b696bc530e01092e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b88ba1778f2b724f784e78878ead75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0a6b9636b8a27ce17b1086cab97a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d755dfdbf32fd9d907ce7fdbf4144603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fb3211092325d0920d73767ad5024604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de485a08ee9e96629f43e3881c9daa5d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6ec6e7d91aad145ebf384986175c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527ca31f13c9e31cda2718726549441607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3938faf9c578121e950916d688e4bfc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719e8dc2050a5688123ae9e7fc18ea5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9e9c6b7263593bc07673eb6cd3dc9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a7a01f40c2a7bc3666992d1c96e0b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e0df28e577490146ffaad3b7e4e89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30820e54c2d8afb6645f343ab132bcb3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8255d62867079e649662ed6f9e6998614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9058e23c12f95835bee8a75ca02d2a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d68e63574b9784e13cfc2efa86e0d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b910c1c8e2056a1347f9c10a5cd51617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821aaddf32e3780579d17938f81c928a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddce54266e9590612d6c1772a2b350619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe7ee759a70b11ece800c8eaf75a2d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efe49d17892c07612c5b66c68b504e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc80f90e46973c616e0a9142359402622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663f5d1392210e3c859a6ea7e8c8d48623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804df01ce83673353782fa4f5f9ed08624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a54eff9808e65f74082d3cb9aab065625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d5a221f4fce9f9625258fe4a65529626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe515a5e2eec85fc23b9a717e0a7a86627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f62b7ee4b4af3c99eef77cc6e47f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2609b7db77ce5cb06584d49ad40b1d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee78bb3c05000376e75f8ae5d3d5c92630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948fad670bf801ecacc125f90ab6db7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98783cf970444bf28bf66c193994b2d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437487f96ccb88858843a0a3de25b78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd36b4502f0ffb6c78c786c47c6fab5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd3883e504a2b87e76553ff2f85337635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd86b9855e9104d3b8cfb9aeb4c27e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b20caa268eac14ab632e0944fec77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d5d44f0c346636021b62676890370638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fc0d00e60ebfb01efd560e7323988639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eb40d9506b4dc80fbb2f5b6272cd4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cf3bdc05364de2d66c53e3460a3ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fada954eabf45ab2ea79e6086f5f0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54d8bd883ce5de204d02050b0e546e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763940ce6afec69a8af0c44f9191eb95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6dbbe65f712eb321fd008fc6126f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d79dc0aaf0ac04ba7e6f43761aea4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07726d5b76cefcd5a6c56db901f74791647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b5b25b242a271e75c0e2d688c6e57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587e9e70ebdc0f4424e011d1c946a9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6280f75af5924e286f650762522deb3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f176758a00ee96c323fa4185e02f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc602b798bef2c1b02e9055ef8b6e3c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816db8fc1ea0b4232c1cfe3b746d199e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b39383f95aeb2a65ecd1107e5aea4d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bde6c5c9e6aa02ff3f97c8369d37b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09157152351e259dc9135b5391e4fe98656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0c34653f910c58890129cfed172c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e4cb7f2ebceabda3541ceb4e966ca658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5d50fbf892a243a785b2308f64320659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3486c076bbe36e581365401f0a5479660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303cdd9555e5a16dff22d98217f248b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749a8c8b397e2f1c6d7a7f28dcb1e76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442e9277a1269bc563cd9edddbb7270663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e4db2bbaf55de6650bba048c8597a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246162defd4f09d7f0badb677439588665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5efeeb4bc1365812b9ab1309463c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bfe6972715f0dda720f6ae386b282667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1628d4b994511c158f8dded0dd6c6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eb2c0c71d00162bb1bc76bfac3ea4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef410550122925e0a695bc87ff063b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb656d35b09ad0ec07eebfd0ceb877671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0a9d8a659660dd72052cf915ddcec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d5630a2d5bb06db0c74abaef31516673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3821cb67474dd6c9af1d5ed8b7263d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c704097878a3562e6f73ef73a83cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa02602128c32f3e6335afd43fe1b2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42256ad1b7542155c4eb45cb284454677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e06f11c5a0cd1575fee2d8c5215d56678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6a39e69c8823775357bb314362195679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005b7c27b1d1273cb5252f81958720f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad4de8f3391fa558285916f274bf04681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9883e518934aa157d420bfda59a69df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ece31ec5401f74977716acb4b8448683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956f7177aec7e4679ccf09be7f49f38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cda2b497e3fbed6f70fe6491034667685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0ea06e7f3ae1580cc9a4a78e5ecee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cfb172933202e00bcfc22948ad592687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14196548ca3743d7bb9574baf9991cca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6370fa96d028b0b3958c74157dd523f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94992e58a8f81e69cdacb25e08e5f70690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcb6ddc714feed2939d455633fb0c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30512caa998bfe569f2fe73761f269692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5a928b3098ae788d96ae3834e69b9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73851622cc131abc240973ab34f771694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482ef94ac5471c804782aca3719b8c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db161f3f082bd4bcffcf6663c97d3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4c783c91f52bd8606c48d9193cf5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948f744082527f051e1208d2773e8c9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f01c866be9fe139a006535b7573f3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f03f659fe6900e850c04c912c2825c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fedae24712591b216e31a3890d80d7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc2a0f84b4ef2e682acf8f1d809ec5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636094976338d6053008c29e94e5ade8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9576495f3aaeb695de4707807e975704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4650de4ca579cbdb998dd878703c2ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267f68a558a08040b7124123f6a492f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed544a63dc6626206ac091eb595fb28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8174be5782bbe07f5b4729f728a9455708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a84074b43091be64ace9a817bf26e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e45a5e5559503896ef58a34d2b722f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf3faa3de974037148b8faea1fe20e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d72f1c50f89d866bf5389a7ec5f85712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a20a34179d29a0286c8b3edeee7b101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769739c929715a37f6c1c0a6ba063cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c58aaceb246ab44f68249e1e660a333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f542ea758710ebe62f401aea3870b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590171460282573074920194e4ad63b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818044866aafedc2787e99398edf21d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d1ce29f194a9f0868e805d24d39577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c3eb9c81d4fae60c48998bc85e0dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93572ed4751f72a5ab163579f6221939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e1c7e7162d9a027cae112d8d4346f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2359e9922e6323e1cc20a530be9a74611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c69353db05667353181e679c3669412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b34c94a2cb13465f7d618a20c74b5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953070a9e334f26e5327547109d751ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c04d7dc915a3c3d90703f24da462f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e1741f8e91913403d582e5c3681e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0285c94805ecd8b06b22794c115df617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d944198cb5a3dc9088862c6487dae4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b0f400914a4f618f6af8d2b98b90e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fce7de357869afa0708489c41e66420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01869aa44e2ec60cb1f21ecaa202fdd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acdec6f73b5aead8c67e9e5b01d12e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18845064c66ee46df219835b0d72ee4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147007577c3080d423994d493258ae724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002f4a6c1f696c46365a5c78810cec925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f430add07cfc7353e1ea601d2013b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180d6030c186d131249572fb18c231727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb956b5b15a753f2785e36f896310a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76a4ac9aa8c655eae23367a923d42a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f77d6da6d6ac5caab2fce4d1592ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f767274c0f103c8d47cc1811747088731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773a434ba846e0ef801ec1299e8b34932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fca4d0068d9f6b25f31ab30fc0fee33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a165ab846d929f7b8466a3fe0b55934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba037890d0fe629ce0d2802432dc11de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da4d2876a2920384b2831faf68cf5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c83ab45375612d9967cc1ce5afba637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b954a16a6b4442531c44b6b856c3ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef54b6ef443fcb5e2563f136eeb9cd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5fc583c74a76c058941b349530c1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323977d2ef741a6b1f4e5221f4cfe0ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb319bf80ed711c357ea11fdfc309b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b89c2fe2bff9a5224315d4736c26743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a57313effd0afec3fb028855c0ba2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1b13e62ee55c2e4347b50da5772fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b8e8e2f240e8d8c795d421c14af6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24d60dae2d377b15e128de6ef53c4c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020a1b90042ee7da8d6dd7f2667111748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60423768fc1bc098dbb142a927745b5649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88215c066c58295ec23d23aa5b5f82150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7be56fb4ffd29c44ba5a799efd7ff151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ee248568503db00a3f245ac2d12de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517270fba608e603854e0c064ff2c4a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8748a2c622ada459093138511389454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d5054f22e7c1fb0f2cf65e7c7566155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083963e5c302e3ecad0beeac2e52f0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fd001855f79adab1361b23a517a0f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f51fddb55abd5c9e4acc957f8e95358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b5a80548bb48837a843fbf223d16459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617c6cc5787f559f8c6482a159e033360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa46b30d6efcf7afdc6366532b7e8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e8f3853b935636e71d5dac0ee062a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c281c6035c0850b45802e77729b932e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdf0241ab768bcaa9ee10b369e3d6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ba3f79f9579c4927dd6a7ebae6e6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a7def7f55f46431e526cdf375d08566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe789a93ce4fed2989150f2e01051567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e07985d1695532d1db4fd8a8fde3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73a02ce24458a1186c4e36d6adddae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abff555a682a650fc73656d327563bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e52844d3ab6a299b311ec539178ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf325c52c3ecb8ff6059a6cf00a4b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0e55ac50076791de4c5a4d3406da173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f21ea064305b78ae7d58cdfa551f0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15af3f1861d2e1aadfe461596f3d6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2921bbb12774f53cc5171eddbc03a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fa8c43ccf2a6604d579f0ed54259f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ff1082455272bf9d3f055a696d3c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441431327a9aeabdfe09650c5df529c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d70c142c848879719db54f99560bbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5676db4accb5877c2bbd2f3734d6281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f641d1c8527b5639472a29220c1c182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5ff511e33b2191abb17815d8e575483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91821a803553ac09064410bbf5d46f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21234b614a300c2920cff30faddd1a5e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78f80361209530747e3e6e9b51bb6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b6614d10f4f0d982b1846368073ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df42ed51b008296bc709518d5c324988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a66ab15f9abdba8c675b15d7c451089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3bab9239895f1554b76e6046beb48d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6568a807c45bd40dbf91711430e2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164c42e0ac5d7d3c1721fc5316f693992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f536c73191d5217a570828330b2c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdd66a7ce9ca1204788cbe9dbfaf8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef297c10ab1b6d9b701d0fb3219633e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2468c8efe4d44207944fe9eec498d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51d24bd3b2a0f5abb043d00b4babc497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fc49593991858fc4dbe2e02266d7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ed7b3454f2b6c1cfbba8e15119a2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa955b97a5e168e1ce73db25c35a3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af974d895cee49e6f25025ef35d6bed101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efde77c4b23444a475e0be81249de8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e936588182e625d9a5467378ea68de0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4611d137b46ccc1ea9c25414efa5fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ef3ccf9244cde5d5d42f1fed15748105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae438b40430559d357edc7d3d3ce0d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bfdd2d19d969eb40767fceb3d94e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b807257b2d428e91a3b20a18f70fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5527fc392e4b0a189231aea2a94bf5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8117a2c197e0c756df0331209691d66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8b13d78708b39ccbab5aa9c045ce5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d852a8a74df04a81abfb58ed674cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106dac02d6baad52d55b175f4782ad7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3b435914d76906be07cb1cf31457f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318512fc7ab795288733100afcb6d02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44756f448aa89ce33f2866aa77ad33f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70bfb8ed680d599acf061a170c19da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689a94e16bb90afea847bbf8ba6cdea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d37e16a43cb2a80e7ebd253dd5959a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311beb8d5c009c34fc651fa1b45cdb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bcae8f7635f1dbc4138760ace5f72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7565308a911c54e3dabf394d2e729d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19728a8b7e2f7f98d7856334b9ff71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269115bcb5bd0fdff09db23b00192c3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbad4ba9ca91ff3327e2999f4b5278125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943727c7e73005e98651e6e203050b7b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75eaba70a04afa253eb6fa007a28af8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810713f5e2f734752a95bc7bd3024ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19265377ccd5d76ad633ba908bf15e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f5044c177469058c76193d27a84af130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be116bdca6b94502b92d907cb373dd9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f953495151e4f0bcbb3b57be3ef3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddccacf9482d205009450e0509e7f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840a0a1ad8c56996e91f8acdad2bbea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b930bce439aeee6c83d7e37cd8b26f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b67ddc99acd3621c42040f04f32d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5568cd73066589c58efa8d1eb141b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78363255730d9c3572669c3b5416d49c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742564cc3a626b105c1459a8f48da23139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e86fbaf78a5d5cb1ea065864cd295d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11346591f8043937a1786bf8fc84e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a875a70d78b7904ac15b165be2c2608142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26634dc8966d0f81c4f27cff819f8800143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5560fc10942f6e212b0e5cf5b1212144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3be6421d4c99ac80e7783cc99b7e6b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b551185979d612ec4233a82b30f983146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d7f1e06cd7f3f481e1860ebc93009147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe207f31291929bb1400b412ad0dc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0237921fc04cc935eaf9e73725df97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a01647b66584d7700dd01e0b46659150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054498da6d4bbcd9490d0a5f2c6eb93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3cac8323544c5ad411b2dc369577b1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439ce0ee8f41021f8018630fcc3babf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7b7828177528e598d6f82260126c4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beae48fc8a4ef6be9e88c4442fd62c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949ee091c8c5e33e4b42d77b6317e49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de867b45b72b3aa38eb3af76ae5cf2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e5347d181c5c82314e3155dd408e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee86a8bdd29bdfcd24148f63a35130159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe0270758dd01b0f1b85ac60fcaea3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5a157a0a9fa017dfa5ef65527eef0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dfab34447439e5b6f9f5758b577f5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231eb52647b719a6ee175486cc611856163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463230da06a921b9b6a88528abad37a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e07441e5e486c2d1dffec3e233b63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701f7e1266a0320ce5e03798a7f1e50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301083c62fa27ae243b6a84c3e18940167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ca764a05acd4b0df372121ff6f17c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d505797d98a7842463b14a956b3245b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209c780b0c4f506d24d1784bb9b5975170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e47159604622a6b746e31c6c97fc2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5644f6421d2fb20b2d01ac8a776e70172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1463fe91160622170ef0d49fe5b34cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914d486b4447220e91ca960764a4d18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f4f71b5c33fb0eadcf1c8a45e22d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bae6115cffe91835d13c644772904b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86250e2e1cbd6e06009649366c5a5afb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cee4abf587d425f5270be10de4d89178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013dffe2879a5c16c5ce5cd8d362293179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0d81972bae97b9f7105837605b484180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed5d1ce85e9848810d6d828319e57f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66cee683c6582f8e03e23b95519765182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01b7cc67cfefd7134dfa78e40d0147183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035d5a8b861e86185dac7e8d11f083a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed850b2dd09646a54b5085e7c077421f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775d8cf06adbbc990fd5e33ff2380ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fd03938569d286bea4fda8fd001d5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6665654a15ed63aebe65aca3fb356188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beab74e3740c2e53c8e16e5594f5318189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb22bbc016d1a9fabeab8937f72ed78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2600461553cfe6eb0f4a3574ce04f8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec0f77935894e18f535cea94805873192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f21961fc68408c0bd7b23423cee39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18428fbba53a245a739c4b5e0557f41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b359f3bb9b530022c07c02f399e61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59830f194714e12b8f8a60730c2d0731196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60914527b911279bd30f379318e037197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de288de38d5daed6f209a51f404a65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf96de8ac9f5abd9651f7cc49ed72bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f38545bf8f26a1b5ef10478a86801f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f623ac1bc972b9268a4085a11e1dcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623206161530a4c11333dcb469ac84c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bac8d1bcca2ba870ff95f7f0a88824203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86586c7152a4fcfc407b88f32e468ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833da0aa607537bdb9c69c3fbb10fb94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a151e740e072bb0b738ff364fbe82206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac018b2410ae712d66f49bedadcd982207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62cb06b5b253df28b2a02489d16b56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf06cc0642a49f7d69ae96438aeb94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a6ba71fa67db89ea2e0b0d0552c6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7c0ca4b158dcdbcc8763a236dd85f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbb0d78523dd58a153fd30a0bb181d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae641b70a13e0723d4ec8a9fed5e891213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f3832fc7e20fdfe6dcdce8a06eb50214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2d9b2d22d3f7db3bd33537f0dfd6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ded0c04b669ea2159e6a79940827e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83897dcc0d4e0d12aedeebc723880f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a27f8bb573a8bb5f65c1f196f7324218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea606695e9ae347076b55c17321b49a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910edad078e991406ebbd64a895a6bd3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46b736f479cab442414fd712037dec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f861e8c8ae309cf25a223d6de7acf7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca703d6f14a9d3667393b7f059b1151223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd0b43209b5ef988ab8bf5e971b89b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e1eb8b22b30f613a42bf1f5264637225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8fc37e102afb0e04644d055f435a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903e1197530734a731afebaadad6492227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ebf7f7978bd2f2b9ebb4ddb8c9581228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1308a23643d2da20acd0807ebffa3aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bccf1ac19e93bd6a35a3823e5f090230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d9b6690e36c692d4196f4ed1f9f79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9e6744c91922c8f48934653574445232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3301a9eb7ecc63e95faf8035e5004b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15856d9261cf3f805510dfb0ad94126234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be2faf3dcee0b8fa058159646fe00f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917271e109f52ed7299f70b5b2c220a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f230ca67f5238e6a1bebc5164e547b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf857fa107c139d0b11b89314ea500e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe22efd0c6629f5af20d94c0c061439239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2d04f93e7b523d5b64abef68da65a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f03d370e8402dad508d1c9d86dde9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a8a50264f7a739d5981e8813c0117242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad97bdfd1a9683e14bb7ab3c118e8a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1417d369f5f1b8d19d84affac0e05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054f52b5c75c23dddf483e05ad01176245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383abc8031f8a1a7f62a878b54548442246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68c2310a6907427af973a591a6f1d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dd2816e4b429df2e07a25dbfab1d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055bca0e427d03a5eda0c82b233811aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e61d17db76f46a460c3c819ca10693250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a7c8926163ac4aed0f289b65dd871251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf9cafd64ad146eb0f7d17cfbc7646252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393eb1b519ff3ba40c5433f78a57f23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f84fca9def2ced9f50775c3867a734254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9a42fda43a83c6df34b5109c119ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63571cc331f9efc23813888ed6d2035256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bfe3d709a23d60bc7009b03d1f626257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcbdf9f1c2340fda082eecd4757213258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb2ef25c814f68507da49efd9a8a0b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fd8b7a5ccd502eb8a5b42312b237f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeab77b632584131006b432bc52351261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88418ee236144e76b9740bbca3faae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384d5857d7e444f7248a2760e4266ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4030d5b51c3fefc5edadd59c54d4cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04a4cd128972e08d5ef31391ada04b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa7211584bfa8c8bbedf5e6cd80c49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb09a1b537b9a1eee18a45e7a5b5ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2533eeb2c15c5dbbe36a159d8d9176268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b23455f89f65b393d68e3c933b2ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c573d62d41f0cc1114b53f0082e8bd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ea34b4bd2db4bca869532343c97b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b471a485e9cd608a4d543d37b29f47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dc8b5eef9cba569e0a96cc9da2863273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90548842103538528c5d21869dfb7a94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86ae8f4066241987987bf277233841275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bee8dfdcf1ecf28fb3dbe856af8dd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dee74e3ca7c5d54d3caf91fc3a3e5d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea926866175310d2eb442c1464c971278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513ae38fc022145954a0da35b57d652279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cac59fcc94a237e3504a2e4c135992280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc6e0fa46f3d20dfa84447ad143ba6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a95ce2b0140f33117fb7dae87bd726282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373fb2ac2c4d786cb443b4f6746fce6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d56ef8444376182b56b3cce7bf7f78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cf0059ff85f45158f06698004c0d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204058b8c236f38b1761eb7b301c9d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fbde28bf325eb723e04d8ff607aa7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84a796ab24260c7c646404bb499893288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4d5998bd050ce7b03ce2b4e0f8aca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eba54b3c1f3fb51f0ed8cdea81caf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529d895c80bab1697a6b95844a6c891291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721abd76f3bf7e6882597df2319ced4d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1a0553afa8d04e9d06c7860d04d94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f82b145d37db389ce8b0bf81754f79294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5800bca8be7d43628e2bcb9e42208295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4596483d3940421d5c58ff8fece6222296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701065aa7e8d050770f3e994dc17c8e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f51e21fb8dba5e395d232315b6c0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa38b982cf30d5f42cdaee72a8bcd1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5c8a30be022e613b813d8d0af4cb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9f1960f05e5d3f371bcb81ded8382301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ffc23ddb131d5c6c9411a8f7a4319302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5c4581db641ba3c6c88b2a4581aa6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc229f4c3c191547070b99726849a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791b2e978ea6979336a2dfebde6196a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae559bccd24f5787e4f6e12312f636306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edf663b1a475357f123d24104f95b1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dbbca951432bfe5bb029c042e56b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673254d0afcd7b13c205dbec0462458309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaca359f472ec3c66b3b2617ab1c4d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a63f3dae8375027e1bfe7f5f3bc93a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283eb9d76f0113c615f9ffdc1980abc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13b2d42974597329151b2b59fa8b4a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35c56d2772e32337a73a4e5e8be2b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2342648a99cecde0c98565f37b0ec08315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d3732c517b7d4184296cc2159315e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969c473d70eb65ae653730545ad6597317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d93e75a48fa9319d932487a15ca77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec30773a383d998711f7da81d569a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cc7fcd46ecfe9ac8162c236d32f7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7774bf6ec723b5c5bc20622bcd6700321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25a581c1468aef4409bd3e28735ade322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c7686bf7680390c5618b559f19e57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da49384abe359a594fb407629517c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b309eab3cac9951305e940f05ebfe5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7ead00eddb59aa7b0ad602b59dd92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c065549fd2299c126a346e62fe381c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251a0de2648d54deaa9a396319a0d85328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31170dddaaf6f93f733e2a3b9daa527329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d502a8cc0002e4996e33a013a523d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2905b73d774d457a6399c91f07b3a33b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9758b32cf69c508bceca942ba0ae85332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360ca891c7a905d56eda174ce56aa2a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded37c8d31748daa4ba2f089a08f323334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a102a5332a67e19267913d2e9e10fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc63f7258781efa9908218439cd6e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa130440430140fbc3a6a99acf577a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31d833c57af79541afb3a65443a598338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e888c79a8384f5746d84a03dc11af0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c414885777085a636afbecaf82fe8a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32072494942f36d7de9686e540fe7421341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9f423565e0ed8468f4f0ffc535b62342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1850d6bccc6ae889e4e0c82b87981b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca938abb2693b002c1bcb10d62a70979344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f4b8c4ffbc9b3424e1624e38e84c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72e4eb487125a2a62131e66e0b99f4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90338d416c4040e750bdd31bfc5854b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f45044d0312f1c42718109fae4c51a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c530091338b4dc94237ff5c311bea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551c43b9e9a626807379374175c754c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985025785801388333047a77db1fb3f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abf3e52cb036b7e002121bbb410473352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157b28d4e23795e0dcbce19d6f6f259353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23b31c48fcc58afd36e31e0e4610eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a0e5efbdc8cb829a20fd95c599231355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66102eaa0423cc5d7d72ccff6bd76d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ff5a4c6e37fb6ad1be164a3bf401c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4664604d78d8cf7cbd6e8fad87809358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f05f98fe820b7ff5827415591a0c2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4d50ecd702a8c3aee9913913ecf04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430afebe05afae6f3a17c7501c167ebc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ace88aa095a36d8d17dd530f1a657b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499502b4da6f43f774460c6aee8d6d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a20bdd2fbc6d9aba2275af9005a67f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b79dc859ebee6941a78d41af7b821365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004efab2b0511d98002be8574a55da1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee73223520a775bbee7025c97760288367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d450685a84804478edec0dc59e36d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee77cd2a137350439cbd73771c7749369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3d498121775c5631bcc3f21469894370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133bcf2dcebf14bacfa3afcfa05ade5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e2878988a188a53e2669fb26d869f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e45739c31ab7071d997168d50f67f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa62ab486f7246e54e2ada963de259f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b718446eca285389e9bb7921f5d983375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb10221b5908d6fdc1b74898c51a6a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec057d6a540fb086097b890f3b45c4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacb232abe7076d0e24c4dba7040678378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d8bb1f47ad933f03fb2c68b33a3e6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e98bf5797a3708e3fab8421212133380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a0ab5cb895371249fd08fd915e80b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a766adcbeeca9bf3029d6cd9c37ce29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e40d5b29972a019e3b93aa98e7ab1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421eb8b43c99c894f0c370711fe54868384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c1f61b3678206c3b38b4d3e9223cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93ca972e29dfedb510416329c9cc05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff45e4114ae265041e6077d71e4fcc4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088046ad0bf0c0b742ce7d72122255eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080be2f32ea68c1ff052a9f3512f7f8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cf3b3fd5ecbbc6eefe4cacc549952390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a28ae7a08613b0f3e80db05fc6c97391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f7759460ca1142f96f809330bf862392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d815d2568e5ef2d950e9395b8baf1ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b9d75ed52f7c16901184917d2a690394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f51be7869e0db21f504576ac7e26b1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dd33f4eb43149df395f8f9301e227396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cc10af0403e47cce1e79325b56524397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6cc0000e41978f5cb35956fe8e9d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521ebffeb17b2b7f9fee562b6e968ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b3aaa8cea46b82bea0c0019ab8273400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a47936d4769b97663782e15a62581f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0c1a3b6fc6a26efdbba19c3a78c44402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825441849fd9de3d0536cbc4e2c5373403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28675fb60cb2daec68d3ac2ef36c5c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cba2fe53811dee25b828c0f059ad3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707aa1cb3b83e3d6903b26481ea29989406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee69fb113ce7a071e996874fb43fb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597f753c6b15e2fb27bab8669d9e0fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80c2d9f07d482f544e02a592af4f45409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7060409d9699f58981c4f7fa11177410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79982ee58a68c9142103ac6f69694369411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdf3ab579dfa48aad91c44b025abe8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91e817858062dc44c519c5a66a365f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6f57054f299d50992a8ef54a9a5e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b31b25431beb7895a55d95acc7aa24415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae881358979fbba5c65c343322137a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33c53813bfa90b8711cdbce33df003417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f92a8f36189d4553e1f009e4521d44418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25583e9d29e31977f97ad8d9b7a564419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a003f3e9ce130338b4ff696f056a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc86d1915eb7e3d03357abe4b2c0571421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b4c1354beebe30961e9b2942daae6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925e871a2bad55b86bc0a8d4827ed5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb99ee7101e35aa5662ecb8629073a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe03f0565e65051680f156a26f4abab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa768eee9368d843c41e20ba7f748e0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ac568b885fdab1bebd5cb2ae611f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839eb29e4960b3eedc1c720d9c911ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bff0b933414e4801524fd586a2b5f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42be14b96a496a09e0431c11612a2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977091263f719f6d66f00ba46ba09074431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131be7226c2b37063c327673abc59fa3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded155674d62005b1f3dab58be6f9424433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced3bf285b7da49f26601a31a20ca8e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200d668104103138e26aca59f781361435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc0ebb7ca6c0b2d1a173bffe8311d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8c27996c2fd13484dc031a6836260437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d596dd7c65a1cbf64f5c0ff89e6ef5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603815448abb7cb3c5bcbb553319799439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30a8d919c978ae1b9aa7f6b4041e03440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e384c0cea49e5fb4acf24a56c40a05b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f2bfc2698ab262d529ee8d38e8759442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789eb549cf0013f5b88dccfdce2dbd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2287e9d358b53f38b595cf64296830444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b3b93045c81701eb5b3581294d822445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff81711d6f8e35599f58e5affeea3c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd609fc4ab0b726532fbaaee7d49bf17447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55c195654a7cba974d934d55432f4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b761ee1f6c42d706fc88aed9d203c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e21541901d1b12620588ac2b75bda0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033321879bedfa785f6a7eeb4af65b49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7fb3d0bfd41744b201cce3c334c10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb19568e21bee82f4c8c228bbe07ad453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6941ee58c4fbd18239d88ac8ef889c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd75d1c7a27d59930f75ebdeb79eb1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c064cf0958dd4a7c00fb43d0250b74b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2f933513117dfdde2f2ab0136c155457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d2816e7696614549fddb2cda2b921458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a50d8e2222e08eb99d1dc746b792f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f250c59683b9a1ea07538f68048f1ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b655fe87ec4fdb67ea879ec4e0db4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e616f344db1bb60544bf76d6a5f19a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f905bd1c660170185527d789e294644463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447c04d44a788257b1525d3c7e7306d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17c90013c2ad6450b34916db55a767465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ba24bd634f59244e7817d1051a5c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d36a2f312fee89f9d14b4f0000ee8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8afcefc6de2d272358501ae78cf064468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903c824482f03b9dc71590d31e6e1f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99fdeef66c6b7698bd1678ea263058470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9664455a15305897ea8448ac0ef7a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63604e4402efecc1dd7d25dbefb810b8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f84855981b4d6928665353a64e9a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a24781ce11d776d55a0eae0724dc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3b9a5434d443e67537e8a7fb591ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706cc716983f6f7ab875e0f70d8b376476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0440a886c28eda91ac2e0d689782d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c18453d1d85baeb46e282b981edd0f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac393e1d3ebf0f7b7fe821fceabc4644479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea78e5ba1a8b7472ba33ae13bae5268480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806d0d37104ac72014b079121957498481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3981d18d68413a31b08ad5fa572f323482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3fe48fa8d4cb18aa232409c6c4fb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2958fa0586d78867f9868c5365d0c5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf255e8cbc1cf33ab967b0a9a27f4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f419339542c4f8cb27d45c74269db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7fe43ad8c77359766f3e206c12b4f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4210d58887409077ee0a1a24b6825e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7e98f5c635fb927a7672f1b58a4e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c830daf8173e54ee838158e6a0bfd7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dc59cf23da6bc75ffcc76be72b7a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e16047298327eb37e142eab0e444cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7eb3c743f9b170ffb6423d4f5f3bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec38bca11e0652cd5786fedf218086d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1e9139bc21387a2854b9ec36a6f09495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff8af0dca46d0dd9d1fb0fcfff48a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35044d4b2b4a43c53ee72b8efc3166a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734f51f2d098a4e03943e239e74d75f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d6bce804991e1cf26325155c75558499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e103025c5b19b99d69677f7a269d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3616c8726b8bd4da23f1cf5a47f1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa70c86730acadba7e892234edc6235502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83e6e53635c4b3335dd26cd7969439503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3ee78b7f89d435652743e4f1c2de1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd174b1c10c012f30bfdd4438bca21505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56b8531a405077400b767fa5a868e0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9bfa0a9843d3043314f28819b4d36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71a7ae306e92f6689e66cf19652017508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef5b550f62b86e9c27166495cebaf2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944aa92b5d4156ee21fe7ae961f2a92510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99ba9f00585314e23334bdf835a707511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153943717f55d58030e8212dda0df46d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c38c804fe18c35fe6d28f969877be9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262e349c4967caeac078742219f9bc9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0d071298ee9830e70ae11cad89a0c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f03e762895ed1f54d906d5a1b2d38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199e92b689f04f3f2cf8823dcaef596517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f351ce511757821a7a05f88a6d5609518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20a2d26a7d4f40df45c480dc3bafda519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4da1e583bc3ebaa49087ee85bf2a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2cfe583501715a64687c8a8185728521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e1cdb32320f4c8600a4ffa5700ed1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e3ee3ee2380e5c62c90390661bac2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79057ce112ac16c0c3898fee65c2c589524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f163d958eb32ac99394e0b724d841b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bce2bad01c97dec19de58e4e68915e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f1466de0e6623b2bd58a3bcd86351527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af9223d85b467af7c34f78d34972da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda48fa193fa49c7ef90fb44bccbce86529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16183005b77909eeb144c4c73e14b7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e35660dee0026882b064e942bc43df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f468727f240c21dafc65e961d2ac1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df35ea506c233cb6ebc29b7c952d0f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b25cdfb5c7cc63b7f17809f346559534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e07e4fe6045393a52a78835829d90c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792de7ecc4e0ee192c1148f2e31cb9a9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf19ea5c86a24dd28238b29eaf9dd7b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe3cd686687385ec3ff206bf890d28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36398f52a34366f58d973c4e025d8608539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c3ef7e3a08c7b12a43d183720704540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4039e5012c4fae86f7dbe93b8f2ac4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd869214e5558f2225c6b6bce7ed34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0267a1f914199418afccc93ab834d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7b41a15e44f8357b07c7e2dbd1f25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634244e3638e2f885c868cbbdb75cdc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783b83dec0ad85fab50a7320d46a416546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026502d173d30f0aebd171d1a217d84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98427e2a0c68c84cbad2e14debc2fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850616c0c349c8ee9ce9163fce0104c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4547078c300239440eef0db075f69f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d9ed10ace70b1d5710f009a21bbde551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3cd073bbfbe6527405c6c0afe8a64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f85221c491bd68c43ed660bce81339553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15aef665fba5a7870ebd34bfdbe873554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81118d7fa5db8e7d6163312d547583555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5f1d59505d3df2d7aa3ed8cda4733556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27a64257b63e9bcc383c1718cf3406557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c39493ff3600b7540f1182df01def558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234066b095f73eb1a0f621b80e05a5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546bf34dcb6ec62d91bc9a5d99603ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fd1ca2602f8e34e672c35f92b41fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc437a606a71a6b814324ab5ec9a14b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f78d8af086335584002eef3a14027a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549d14e246b9d6a1ef0d60d17bfa415564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99866d45f7472106297a56ca6c24bad4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7f96f4abb6dedb26fd16086d39d6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41730d1f3ca277f1aa67192c99d1e714567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3d4c004d3e3cd2e6a47ebd8dd0730568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1413db95a7870c474ff0aea5e6e3fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56256dbdf72bd830ac24aa09f850599570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067a75faaa067093250dcbf4a5ad84d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d81d4a3517cbdfd2010a0e9d22f34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e55a6581a3733bfa75d7b1f9545aca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d772c7852cd4b06aced07ea6a5ddce9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78d8a8ce68086dff8b233f84a48146575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6066229ab2aa5574e91475e34816e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e0c0f9385974269cd54370421fcd1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496da0fbf29558307ded4d2b8a0ed54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce68bf4b464ef69dd6332f54cbb9a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546131beb59d0cee493e1eda80b242a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7851d4409f75b045f1658159ce6cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6988fad65367398f302e5761cfd3703582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991328f264c066bacd53bdbf6824ba5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba182f531485cc1ee5245d3020440d5f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68980c8f96e9d212314e911fc8e7b860585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe363c486f3ea2509640e570457700586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b66ac44bc3bc2c81e88f22e40fedde587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fdaa971fd874e3030019f4153cb09588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0b344117715aeee1492b7923656f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247492bd239a152b5b141f9e08aeb34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f1b7a9eb8154a2ad7ba5612102f8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db937ad780a6aaa27bb5c463ac132045592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4341cccff7d565529e4b10019bca81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc51544a429c79bfca986d30b9defb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a91b69e331dd51d1d537c4ab760b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865a08c9bfd31047812dd8bd3f9bdc3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedd36cf596d4aa4f5d76aa91c4428a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797af7825325bc60c109529d3e5a2ed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25b7bf0b61051416449ec40ffb4236599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5f32f8fedc37d80d036af222f56a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8720ba24a10a1d5f564a0d969d5849b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ec42b4615b93f59997099f7c4f007602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46debe681bfa5fa88f96cbe81e4fae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b1a4a614972efb024ef7c74a6801d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fd92ef59f1bb731b3d657022f0a09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c056b6a7fbb8dad1e7be278a38140d0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febedfaaa0de0f8bd13ebb7e0d0fa36c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee3859f840ec392d6e17adeb164114608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08094c2bfad7a2d9dd624d9d12d68b3b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eab17de993002d45d493aedc5b89ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b6928bb5175d486cf8a299dca6987611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42c2edc377c3194433bf4d8a0efb3c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b3ccf21361ebbc9de4cb08f9c39e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dfe37768eb8fdd2b40c8eb2680646614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139be88a866e81a9be1e737d0c1b7b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87141654db8eefd04687343ff61b4765616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ee672091ce20535e03f2f8e4552ae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f22af27306081bcc241742b358ab94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ba7aab67de8f14a0508061cab7703619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876b381ace432e2afa0b404d5563aca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a6006bf66eeba9f61da551cdf956d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366652a6cd50097b7049a70f76b60a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9128834e91c4f2545eee17b32746f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16facf28dfdfc10d08d15e73f4fae06c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70d44f0367de073411bd9892727533625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d618be48877905b2d0153c4963f56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763b1f77d1def754f7c49fe66cf8caf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832cbb5024cf427f0f6149e75caa78e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5611d685b53e2fb027c4442207f8be3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84222db7cd1eeec63209d1a3732e207c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1e85a9905a1c251430b4f62465f4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdba4f75752d41986e964f8ae94bac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bd3b2997143dbd8b3bf6318d6e932633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e68872a798ae9d018a251279bc3656634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec770cacf412da924736016a0218858635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480391aa4f853498edff9c90bce5edad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e5bd55c528422d3edc65fcde3060c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378435c6c0b101f8db2dccf1a98127d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132487b17d68b976beddd720d5c389d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bca518931617d275da0e6cb1973c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89f0467db8cceb2c2755a30c1131b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15725c17d84e3dbdb97d7bfc7bb87f7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1d4e3db0297ab66fd11a4230d8df5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830a12f0f7a36fd31cd0bd5749d7317644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63282becd43079c52153bf4b2abfbfa2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1376ee3fbdf65abde585d1b1ef094e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9336dd827de09c801f464a4dc847b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213da4b05804323c38da07b604c7524648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36167ddaf8a7db09014eff30353b9c17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c580dbf0b5752749d438670e20e278650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492aee533ae652c1f6e16f01a35841a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f7cf66f16ff6900cf124f40dbf2ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab4c8ff6030ff287fc0868977da400653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6e52da99e22ac0cbee5c831697679654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b734eb3803e13adf00a9e3a869e1c6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006883b806af4ad18441d32b282a587656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d001f55b0ca5b78c1c38cbc25ba118657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae925e59a6feb9e72b17b4b832f6c80f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba1cbdf471a2e495f8853a5e595566659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c2fb5737615b6d67961646e6c36f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b048c8339899d0ea1ede0c8936d837f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe310cd9e3b69be72c5e0ebc537686662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b94cca4b2b890acf30b21337a8fc5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f925ed0d840a79db68cd9a264510840664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726483964815e41a18b0fadf7f028b1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6bd2be69cc9fb75a8aeb7926c4e76666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbb534143fa9c74850300ae3cc3d07667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd259e9e68b530d25f39c4180443b51e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b8d13722ec5bf06f9af89e27cec54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db86448f846925d74035d20d5ade40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7087ae8d07911d23c69dfb40bdd80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f3b6913220e6324544570103bab97672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2c3d68a0db1ba39bc63037f276bbe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ac47a752c6987446597dea154720e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cfc8041c86f89f3679f5cfb8c0894675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941351791fe65efaa9e684869673017676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648091efb4b806f8ff2d3e973db873a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c140fc03298b26cbd1ca8504a68706a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d41e90bfa3d89210a0ed19108f6198679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899f74cfdc6690b7085502e613a2314680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>