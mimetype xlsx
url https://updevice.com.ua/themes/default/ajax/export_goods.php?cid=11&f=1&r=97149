--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34601c9ddcc9bc001302dc5bc3503141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061dfae5b48e0afa7443ac1ae5336592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da221e2954ecf10194825ba66611643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54357c20ea6f62952e63fc142938694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82552d587be3fa687589fbd15acfd6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956d4fbc2661e2f41612fc98be350516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99f51c3a18a1a662b770421e4118f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0bf745f2059514988e9729234937a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103d4d8586faf06142be132e2de51909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71c2ba34dd537a25acde35e3fc3afc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920a565ac14f7735d0d3085e096f40811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe2f8b05099bcc7604105f916ca66212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a0dca2e65b300d2bec349e534d95113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574b8be0d97b4a9e1d41db4e714831514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea2dadc5d4790c7992589b923fe53c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939d1ac940c44b1a4e3e657eea550ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64967570633a5547a0e8e6f1ada25d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310b05bb3257e8447d27f53dc2fa84718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72b2369f96d40368c0ecffa50d304819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b90cad912f67cfee4407e1ccf5cb7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cc6e9c447486e5be59c9a833aa77a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c85c375adc0108a5723832f9eb98c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7887a9352299ae752fd7b40e8108c4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c964410add02b9b1b43ca3c14775224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4730657532287be91a7ed045fbf2c8925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e2669d92faa006212079daf4e750b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a92301d39d2f56d0a7e33c8c12ba0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26595ddb54738cf8bb0634c4b751e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724177a0248da141ab25c2d80f0b05829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8167f0bea8478ca37108efdb2c9b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1693d96455363dcb05eb8595d0ca61131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aed20cd34b4a8791584b8dadd2ed932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17314acb9095eae6174ce4ad4b1f541233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd51ca46e04c424d900241cf1a9659f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc639983bfd7e408f30e68c6ac448ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f792460fbaed1c1b21b821a50c9ab936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99986a4e3391a62d3f4c0aaeb5bf9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd206fc1c803cffd6be524e86da3b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b3ac6bb0f8812a779cf09b4897e8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11c2138f3aece99e4a46be3428151340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65ba52809584d57a095e845790dac441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af99bfffb64bb77381602a29aac16b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befc1e21331ec233b0e327a1826f8a143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4d3fdd4ca026e5150d59efaa1f49b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4749f4bdc74220d62354fc6790732245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5881b6bb6c60347f159dc71a32e33646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413f54886408b5f79f2f28e0365c2e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfa0d72afa40857219b0b600ed03db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02908b1358f223965cb8317a6fbf96ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e171328d56bdbbe4dae4a7c3b18cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c822a93b1531571b5fe4ecbf7be49a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e98e23952de57d6cc1aa04566838a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ccf79d62398f6d445c9573bce73d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23195fc093d5d2915623599b544901f554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefffc6f97e6ffb029f40d053e6b82bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94bce9e6e3167aace37683ca721e3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc91034aeb52b184cf01dfd368ad0d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7f138be8c75238667df2e9b64003758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083a6cea6fd7043cf70764f3d29240259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e2352dceaf467aa7647e2f63089b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39666bf0b9c14d9bc903718fe0fd9e3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af955ad7fb0754c2d135153636f6a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064c0ba5cc8001eca62d0978a76ddb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eecc441c983d0e1af01dfcca939fcd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcb156fcfeb614e5ff897e847ef65f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675489e469176fa82be2836f82dd7b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507762d3dcd3e078bfc1a001239008567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea73f3e07ac8ad362cb7f72af06dd068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627951caa0e439c45e174c3ff54a9cf569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062e5a01833e0da680cb17e6ea4d97370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf876f5a239f9a0fe26077086a55c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3e3d6b856ed8b4ec41989afc88ee872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e24dc35f1e0f7b5c3159aa2c7d04073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abef15aac053d1a40aa976ebdde80ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42677312c9fc8be620a88055b81ba09c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3970b4f6f8d2dd9239b705d7ff656076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a477c7e86c0103febac4d8b8ae7e7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a49e40397ed4aad589172dc826b9078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe59a131b24a4d45cfc913c2cab8f8679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbba341007850095dff4b148810202d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145be80ba34ee5dbdb08028077062e181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f807a7b23062cd65e9c4db2cbe11a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a53b72b8dd5392c33adeb6beab1ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893310be61b3463068a2fe7c0e00707b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25094e3f9b76d57f9a3e442ec3fdc78785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab25f6972287015fe99c14583b4e76586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7bc572e3e7a1c38c762a06b75e50587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2a1cf25c0f25ad04b6aad0cd6f13988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc36d4167afe3a0504fbf03598829c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5e0d9f11a1077063fac426ef292f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06e20d26585d8ab959d1414c08095491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6a151556247a50ff95a67d546f56c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db33abd970633cdb0653a4c8cc9d4ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d48b0145f8ea5b741da53648c647d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60e009a6e70ad667cb4ed9cebcfdaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7f47a78ebeebff1e09356e52a5d0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7141395b461091bc55bdb0016b159c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b84ef4ac6d614908394e7fa2764db798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f8d3ef3e97c65eb88b4bba31ce26a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97716b89fd428bc8c24cbcb50dcd18d3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f235b9d73ede80bfd7f6759ce048b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bf0e294c34b735de9fb8609c15727102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e19c3e612519d08d9e6e6146ab2784103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01338c649127cdd902795ef45f4490a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a5bdb2980d69f73462822162b9076105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95df7de9172ddc3f5626ccb73c69873106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ac39ae48b89f704bc2411063a3cfb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447f6e9ffd5aa0439f5a1a368afe514108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f90db0936874c697a2f99a8d58457109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd63cf2f177ea6d0576ccdc95f095d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362be9f09c9f4fe7a5ef936ae37a876c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2310905d103cf57d4d275538c897954112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b89bc2ed439698b232bfdb252b5ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b467064e6123ae3491137ff3697fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43df58524ef5776980155fca21f925115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc113603b53c8ad4e279a33e1276c693116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d431846e60b22cb0350a9bf0f23a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca01c976f2f9a28f5f2c79802c58f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2317373daaa453b49a687be6e9e90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee52cfa6269b6a59992c69aab613fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf72ada146ab0024e0ffc3ce54f7ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cffd593ee3f4eaf053280412cb54a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eda75316c67b5686de3fa35ab933fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01e0c031e2d109238adfe8c818e739124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d795f89648b7eab6a4af6c4a1345e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda3d0b07a6660f414fd21a4545c452126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38faa263e6e75bc52a16ea57da6c93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987596517af4264dcdeb3d1a7cfe647128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e44c8bb8affbe92eb75b08148dcf9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de5b04e20f87ae951e9096318cffc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289834c9b522807409d74a816e4d0202131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b41a18891e6a0a8483679a8cc081bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158aa7384675219e6df5c495ea61dd08133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e25dec04fe2f14490a11c4b767d0c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8333a057a3bf3ce190c494e86c320135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be043a50b0a15a67779bbd16fd23acf6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee0f7f8d254c270d64dea762f4cb93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109b72b9cec115d9f2c7e8a5e246a07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6a057ebac5c76bf20711bc0cbcd57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e7b60109c1321056375fca1a14e06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd633cf760f7c7ca5570e473425fd1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526f9a754ab24c53ea5c00f5d8d773e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5bccfecad2a5a1433b645e2fa087b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa82f0ba0d2e11f0f474fd4577a826144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f81dafe13418f58cc06341687aa5e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9317775a50d2525d1e6d97fa2bb1c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cecf62dbbab385883401e923327963147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e5793766fc83297a69eb7fabc1d57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb20245254ef15217f99701e1ea3f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363e8fa6aacd61811d4825c5f89a6d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4631b9c07be909beb81c8bd97b2c04af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e550249a8685c54f8cf2408f8591b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd36ad30e0ad1f8652a78b7859bae7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bfb25314e9b86c7392824f6f059ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1fb2f71c5b1531fe25ede8830171f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1fc09992b6dbc50cc6650e6634bb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e31901ed3fb03c6c77a9dba33a6509157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d968ad171e4264fa5f5e53c3a1b8ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581e4e1eb3a62732c72cb6526a4f7f2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a36eae7de2bf6b9c7157bc2257438160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038799e74bca998fac9fc7ef4fafd90161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d222a24197249ffd48b6aac2cbd52d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6c1abf4fac9c80a7aa30a6ddadd0f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd847fd8dfb0ef3a1335a35b5c4ec27f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81e594b03333834d075c821bbf583f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb53db92bcee9f1c01b31a0eea1538d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf7cd2c9ebd6532f82d936811b500d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaebe8a0df5a6e67c203a0c2e227ffc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a8c1e899d8e2f89428289da8a6aae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c747c3cf3f3d944083fd01f2cac5b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff784ba12651614100909e0faa6e24c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10abb0be3e29a4daa1a3154cd2a333172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c9e3a2bbe1cc8196cee8073a9624c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e8e6bc9f4225ad8d61b4736cc5322174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8594d55a103fee3e52a3ee4ab8206175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98e38596f5d52d53c47fddd3f1526e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72662fc67a3173eb6ebe48b59eac2465177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc28f1df762a3f29d560e3454f140b2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef05559db8b2df34b5084641ca14870179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42da519339236af228149428734a86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5dae1d3b1cdd07d65d43211988e2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3046181e4746400d1d48a9120c9e95b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca44cf35d9d1fa4ce6ba759a60c906183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39c5a0f34171b455502291ebf46364184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fbf8bc50a4569b70068fc7223ee38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866bbc09bc5b0b1993917a105780062186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1020106b435ef460e6a54491c89dc3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5364f3fe7743d433a6ead3cfe9adc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820ed84d343f743c18e33250e6696f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21361a7be671253f56fda56eaf4b322c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d11400843ce3a6702db572f18addde191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c5d1d0c6cd0b0a96f579a3538b44e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780545f9327fda457b38472fc1390a9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ac5df9a433b08ea465242501ab871194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d58a967dc5757613aeaf6f825f694f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09303d67bc28f33194a33ccb7e87d08196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4d86238a01e48a40a606901542b70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854c704de8c26e9e4718beef53c1993198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b059191730dcc673fde12dda4babd1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8076e57a357890c77658ff716a7f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951b7669664d1b8db37dce31ba2251c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94bc7e15b608f4c465c27b4046acb1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6539b38657ad76f6073e1000faf0308203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23750da9c7e8b547bbd49198df19c4e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b8597209137a1467ef32299623ea2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727acd0d29ccce988eb8b87ceeaf9188206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170f615aa4cab72ce7821bc5a523bd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba62975150b030ef4aecc3fb857c9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a232e6781f8e77929b3c00711b412209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9bc8cb8044fad1e77f06f1719c1aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7bc2a7afce8362687e2886854f4dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f79200d3494f7d4ee4364ff33bc36a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef756c5cdf3a5defe1254850f054b27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2715b21646ff5e4c69bba1516197ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38168bf95ad90d992216f1b402a68f56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351736abd48b559b2e4c28d1415ba261216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9b731e8665a4e934bbe42c08956bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47cfb021791d31156ae01941b93663218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca12b9678b5c3fc0bb97fc99409afef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c57bc65689a6d8900ea05dc48380f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23d9d19b4f7f7d5e68e92b2dee6ee9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce37670d56cb5c8b8db8f65433e203222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf1507b6402b3418ac0338ed869661223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c12f5560fcea4ed4ecc9c3c2d6fb05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec05ced6c53860f75121849531be6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852261b7e6d3d89b5f413307404c00c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce9598ce90a0485346b6e01eea71fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aacbeba6cf68f04eea2314b48d5fef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85749640815053298de9ce6c844b3e90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b728b0cd551a47af94f346013ebea91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31c4265e98756a8bbe2a205e54aaeb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7851c807abf2686a0e974c1a71acd22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554204cf0b6bb9be7bccbf18ec28fee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634641341bf1c6e6fbb24bf16c06e4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c3cf984ad183145445edaf57c888d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1b528aa4583b7dd8593e724bc5571236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad053deb414a3e75a636a8c07406e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e35b6185fb21efd81402b2732df29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7beb1dba5e6c231857139d74f9e1dcd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f561ecece40bffed64a7991eed4ef1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a7b1ebc90e77c6db652a957327625241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255d226083ad32fd8bd4d05e4ba7780242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955272da5fe11f1225ee1da9e0c12e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a4594984061550eb19943a7587e12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac9859f5d0e1218590d5da3386c6be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa20f7632e4203e770cf3b62a52ecb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b326716c839fbf6242e0774970449eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce90ff72934839f6865af2c2b00bac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0156c542541549e6ec8b272c6f952249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372920300d8bcfe54b93dd0c81c378d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15bc6aa197a550900f7e2868366b01251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da2ffb783dc4b773910dde0fc3f8ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc26c94dd81ba0267e360243587587e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2ceee5200a6ab11243604ce5e1c56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbd51f747226903ac54421469030e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7215d38ec973bb08e82fcfa83a2480256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b20dd2ca5ff6857f17ef82ec3c6a48257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa1f62561f107842fdc3fc4a013d31258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83d6df4e5bac0662bc8e9f290e8c8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4fa370b1d2d97d2e12b9e56832d86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639428a902cd3921834ec50ad11c644b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2132f6e663672b4cfa076301aa3e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518c8fcf0e89de5bc055a0edaa619b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296287149af7ee8df8a3b7a1879bdebf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b763e9b92cb69934b3910cb8696ca24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c27bb33d380711a497df06a6c6b5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502e5c56ff25001b072018a100dcfc2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04b753404be300d9d0adde0bb84ddc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d70475e5ebdd808d3fa91e2051ff6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27f7add4e09ab85bfdbd353193def3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144ee078d78376cdef3570fb90a7858271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281a5bbae3efb7bbc766c2216c11163272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65859dd3c09fcfe601ebcf180630435273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7e59758eb4bbffe1487d534c3739d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1d9576f5db0e00d1c39aef4d8f28d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a21c01b005f23193256a72a1e31d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313ff576972524fe5160e18a4196fe9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232236abdfe3457a044d654ce50e004f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94de45aec941ab17e2e43121b62cf9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fded3847967fadaee741e9bf060d7d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2046a7f733d50abc50ab9804972b5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46576fcb6cf080ebf251301f6dc507282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924173d2d378bd2af64ddc22e0e6ad0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa660775aa7449478e8f350113aa1d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a310820c70c742cf70ee72d6e3017285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf923e15704f04cb9abb053c04aaa56b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc677865bd36fd0ff0bdaaf8ec15d19b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdcd5c86a293d14bf3fcb88d6ccfe5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96ff48d580b0b552c7b68d9997e192289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bec4feb57669fed285eb247b73fabb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95909b69fa8c9ed5e1ea1086eea62acd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6944bfa46a7629769c5eddb3f92e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64f91598049eba2e16652d92d3bb65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b154b7db65dde248bbe49a21ad588a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf465cd803c6bf91c0502ff3e04329c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb334a0e564fcd9916dc334e2b5610f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fc9c7cccd1f8c9cda31fc07f5b3d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0787973beaeb88356d52e0d6eda5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676e0ca2523efd84694aa9fa56a9226299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6835926602f360f6d269efae537aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac031d4dd36e46411b23ffa1633c8628301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed8fb17261d5d36ec60b591bd1ab15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447ade7c237ae6f552460d54e3154fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e41d79e3821f2911e0f01f9c0bb52d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b782c722fcabe2ec7d4caabb748e6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e224bfb85a345adc29e62480301ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da55dbf31803e05bc416e61e0d73b08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0190c957b5959441210165b760ec8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47332daa33bc2c1a2a9ffe1f109dc859309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7805f18f317cfc7734b07f92ecd59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9f5675fc57dfca743357f1bcf3ff2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746c051eff5aafea773e2f1cc02ab9a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c7d426061dc10c89bac16bdfa6938313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1e0d320e8b0b64e6e253d02d09555314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cd171ee9ce30fd0b04afdbafb4911315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861a95ed7d759fa9a4a646440255cd8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2233ea9ddc2b0bf607347945dceec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de9a6aa2919c1f1d924a1bf6602e70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0c98dd11f1f09b02f1412b5ae082c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de326559df98163bd782ad8a87f202e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a0b3e034d7c5ef1f3dcf5c266c822321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214fa1f4302dec8fa4a51ae42e54a2b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f7198d69a1587456f15ee6ccdbe7f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf58a7fb350142e3cf4de60fbd30b0d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1212e324a51fd5dd8cd21fde7d524325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8431ed7a07460b9f6724b0457795384326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1fafe50d48aeb346ee20d41bb4d3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4e58d50a4be2d1b98d169a05eb327328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456474709fe8f3aafa9dca64f47a5c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8b1148629612f140fdc9644dd1e42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef89e60df064e4c998fc4fb45717b2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f60fcaf74839eb99c3eaf7ae618a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2584cfdbd07fcde9678a692af6863c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158fd4d73db0f1700f2f48a66f4403f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f5780ba234e3b6f333c8f0d978388335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0e7531ae603c6a4f1dd98ab48c74a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b76636e13923727d1c3816ad9c72e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4417cb3b55c7b059528479cccea3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618224bf2c39299bac5f9af852963bd4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ed05b5f7186bb5a2a07855ed46fc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086994959b055890c03e7bd5ae757ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b812dc53452ffd9083f0f2761cb19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb8cc02d632f5855eee67c413269b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da417e02e253b049b98d2316393d3e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663325212190287a2c48c031d0ab3dd3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19dd99c9e197ef304d2aff71bd84b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3995e2698c9056300a56a30e609c5a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e292e06a8124a27dcda0e68a77a46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8063ec0509e2dbe222dbbd786a2163349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc2fad4066413b66bb00aea1f49ba7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f24521946ae59e823956cfad246481351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180252d323d5ca668751a07ed8101dbe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ed9421501c0451c1d6986827fe436353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42827b54b1b83b7df4d89cc46039263354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac4012de0fa178148eb119a3b8c0c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a454e0e5ea478c1647963fbb71244dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f398d028499dc08027be24354cdf55357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bba46ca94f44d93af11a85500722aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970b9948242d7ad3a6182b1191ba475359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16dc96d6696b21d0c92bdd7cdc799e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aaffa4629d270fcfc67154df85302361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e346c8ca6f3bb0c51f1e2d0ee5f0f00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd0efab3f1522be687db729ad338b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7e19db6535fb3cf2136a34f7830fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3a5b09c59e2f1acb0caff80a41ece365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44630b1723b4669c2d83f3d91ec825a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07932acbd7e3d941fbb57edcd488af5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be23b391da17aed23888c3fd0c4ff3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f4ae0b6603fffd9f81b15063e02fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10fe071f8f396e3538a674b25717d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95e0148ed66fdaa066140f7bc75aa8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412560e94e8d87b3a4d0437e6202370a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e74831bc3595ac1d5538c29ffb62b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce88e4ec93d27fbdd7258095c2d186374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f456d5062bdf4b27cd446b0b564ad45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927c7cf920aef4431269afb41930c09376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f676d2747b6bef3087ffcfb8fd83a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc88eebc56850e7d820887437e053dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1ad5616463efefb29bf148384596f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893ae08c06b95e4f3924687bebb3bb8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ddc3c644d35ee7fd172bc5f91d589381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b80f9fea626d130dc7aad68ff03e75382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a50bd2d248e4da19f077aa0c2966b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3a11ee3f6fb7772228093032c9180384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b22637b1e155212b3fc232aa12dbb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e30510a7aa4cbc8927b638b968ca6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6448652dcb188895849876bb69dba0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015312c14d7a654bad9423dce229588e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5996e73028efef86b8beb82f7307189389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e055f165375c27bc43716f1e3b18d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1697bc01e9a4f035272f46e3355646e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2eb0d667536f225b3f54aafdac655e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272840dc3f136ce66a13039495d75e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f6c230b434dd8162968dc4d7bc3e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae91d8cec5430b6a3e5494707d19faa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d00c0459cb98b07bd197bd5aa3825396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91d22db8a54bb3c2ee278602ba7095397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed07eebed4995cc6671972b33ddb31398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524626e936667192e298d83bfe1125e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809f6379eda1923df75119ae4357ba3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3a01c91c5b171376b287bfa9dc108401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed5934e56384e3e96eb44a39eaea25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeddb4a711874a45162afc7b3d19851403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc688d032d96ec7bbe8b90a4471d6061404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea050797fa511c06c767df13f5b147f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b57f4e6f5639fac6bb460b8ecb18ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90040bc72ccb36b5974695aeea9c45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49fe8aa9190ab5fa03c6c5bb97e68d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf7d479cf1dc9ad9e2cb4157a06853409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7139554ba6a92b1e97aafc90a479ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730f98b27759353ba4a21f090e64d6c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946af18d84bc2cbe499d6b82b803f95412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e0033eae3d9ac61320e03709a695a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe865a4aae6c9db21be07869d0400b33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f17c7564151fd55c96b476ac9721c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef645a5742fb4f72e5ea11d0806e20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e188e12a353bafea4a5d2b3f5bedbea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d05272743f60d09603d2c09140657418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa997995f8e85d3dbf2e2adbb3d8785419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757cf20c1354d4cc1cb41c1f0d8f7b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db6aba2ef2a118cef217b33273a099421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49c6142dfce73ca6be2d372496a891422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826266d8727fd9355e8688e65a9bed4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57782fa83e11c9e085d0e42d42f0fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a89aee62af82eb0b72e6cafde14e63425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbb4b6fe59d5042b488f450fd53bde426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04127bd7167b4191ab83eefbb6c3405427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87371d5e44ea0a867a7c00f1c41944a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f706c13ff2ba9741b996913edd4fd7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c69bf0d99ee6cd2a78c0343a90c3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849f95155120f828299498ed1a82e24431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e762ae6d8a2562329dd499535df25a3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fba1797217d4a5b7df233631016c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d9e2e267906f8f1bc9973d9448567434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e9d317d9a32e4611e83c42e3fcc82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3488cb808fd9c785869debedf735c26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b0e5ea78a1e0a29dfe6f7518148d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e49a3511003dc8108ac42fef62f68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6a2f80f88f7e7eb4ad3f4032e1a20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88b83a3ad6d6b8be28e56dcc360c34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0632ac566bb93ca7bef76119026555d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335b46c4084fad667f1b6db5279e5d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbf8fafc0dc75a1e4bd69264790359443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6107ee658ac63ffdf41ecff33fb135444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80e8c77f8d6213273e818efbfd526c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4216b456c7e1eaa493e3fdbddd5bc1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61430222e4383089fbbf47646589ba3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15196f47a915c1c68afca18c76561ae2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cc39fc4065bd9cd97dc38fbe07cef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7cf9c6db4a5fb4393bfe98299d710450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958d0e68dc3d42c301fbcee23745d7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9e432a4185bbd2d51bc614b257d2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed19e06426546641687c629b2f5bf24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66b6f3aefe8326e58b50f3941bf147454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d92e533a7269c2e7c3962cfe085b20455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d28418d9d5487ac86833159e45a7eb0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96d9292e4bd87b00c424f039082255457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cdc9e9977f144e305f9e0c9077466458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537fe3dfde96572ed4ee7598dc4fa0f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bcedf93a2fb0d1860af9afa7c194a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0789916e438bbc8cff351fd35e5c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d08bcee1774fa9b58adc4705fceb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fadd938e9a91a4920eccf95c72f6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00721c89b7c98beb9fcfcc70a6d8c07464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50ded3a94367b9bcba032591533f42465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535aad94cae2bbe300667d679be5ada466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735b4c480ac09e094c1c34aec54b015467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e5bc939de9399e8c40202c6e15887468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ab31e4e4e8a75e146f9cfa979bd5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd89de72e67cabcc04fe12c2363ffb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc38299c004cfb29ea1b5c0c374c16b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a107ff98f7d588240fb8b46cb2cbaf0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f016d19602e1c8db43829400f3667c8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a21790bab2df66ee09600b81213eec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b650c22b516fda1f4ad5de0719615c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00797ee8edb58ee30bc6bd2d13cb90a6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7451cf93d9dd386c5e2888b959fbc4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add09a13467ab352a30b72d794b92122478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d223b54d68b8f53dd322b5fdf7ad0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee5c170ffdada2a86b250c616f1ca6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760c324b72aa8ec17fb879f2cf948f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef07600af8d0d2c846d0575e48ec604482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b70e418f2ee8c4a7fe7ce3deaf2339483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bfe4b9c7dcac303a8dcd78c9bad15484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea6a573115356131e79cea713510aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f782274f9c94a0fca39e525910cdb75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96623d2b6adf4dbe086b2104bb16a163487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087bdee52ea7c99302bfab1052dc1bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d461e1b4b889c754d7724c059e26283489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1de35dfdbd6a2a40f4add8270aa735490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871f4c79f3416a4c192ef80ad17eadd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15730fdf661bcbbe82d4aa875b83afc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd3d45fd8ae10eefd90742674c8f2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233a7800d3ed6460431bc54ee4235a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cda2fee47cf0c4ac7e66c00ead292495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10156dbaa4d7525684c0cb8d4435aa68496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a153c17baf1431aaaea0ad973f2f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f35e924944354a9d7d4dc595a3bd0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538547161ea6c0680e57b9ae6046a21499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53f4b7a7afcaff8ea6a2fefdc5fe8d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae842c2a79ae8170ec8403235fbc52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59b9a3dbb11f4d2be473799bfc2dd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa4f34394c4219d2e89c1b9940a234503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c4dde4dec39b5b0aa7df103098fc0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e203176aa36e3ecb9688639008afb75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3ece4aed31de050ba71a84c30d365506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bc3f5259d7bfc6cd88444466383e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfe30daddd6c25c8399256d50a7dbc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f14d4414967804805ad1179182453f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe570e2b52cf14f170dea834693edb3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197fa4fba60a0d499bc638c6c769b34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165bb64cb8aeb0f7ad3764fdb589fdc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb8942e71c47e246513608dbf24692513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd7327b23d3165e67c367daabc5397514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a71923a90d5c58917cad09bc05ca0a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c3edf1dc74bb231000813fdc5d8fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c622f5f3de378b707f9689a0e7b3bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf7109769faa348ed65f52749197c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71017ab33734a581569e3f52db564f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512969df4ab28c868222373a7136dc8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19159e7abf9f97938f1acf9ed8c8089521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810e452834146b66fe0711c3ad9ea46522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ec0504426bec246a1d30d8699c4f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aa286e9e193e613a755900a0f588e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068eb6747e94de085e73ebb7aaed9ee0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b631ad9e6e92972bed6dbcc89654cca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb41714add4d9114104630cc00b598527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8508569c571480e6f394bdb1a7d5d71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14df07303295d35592c4af8d982a80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373808fe5c3ac3f6e181afbd759b6e3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61845d5fdf5ab5c681e0ba8ab6e80142531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dccc9e7ac54ea94885a1c742aaf18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90455a1cc88043d81078492302579cdc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63765df8351f8bd36dd5916e2aa9ccd3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb50b952793d25f2914272b5191f47535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4556fe01eb7a7fe8dd7b2cabe1e38e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f017d358bbdea7bd736d204b86ac9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e9774f739ddf173acb4abdfab8d76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa488b4728037fd0ffecc05dffd1a64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5bdf34ade7d61dbf7530c9517c7a4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed5b594bfab3ae86bf1c2b6796787c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18402072316a53e051bbdff3033c3243542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfe1140c599e96e1970060cb79674c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61fe818c84af3230df5e3883f0c027544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d905bd0ec86a3771a03b306ff21691545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4c2737a6d219b4f1f04831a3bd085546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a811dbec16b9db591d030a6836041ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603659f5265eb2f071556f9de7c0e46e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8164c3d9dc6bba3ee29ea48c3d0b0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7debc101c9c69dcab6a369e4a6c15b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4007a25ea0018b2906add080c89900d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc48b3fd4f1b6df0de9ef7492566b9c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e119963e5d49f3430e582f2966a988553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a74c4c2174481ff434c0f61244f9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca37697c2928ebf0df8a8511621b17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7942a1e335d5fc748537e0d3b7685556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af29ca6bbf0606ee89151ae352b1938557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2dc2c518cb6ad18bd927c6a3f39687558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251beffb9056d607cf08659d428b223559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8842149ef4c7737afea3eb7f27b6ea1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44def75340661327dc805c0c43cfa887561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadea7164cd339e9b091e2d030c4409562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06507503ab2efeb0ec9be89a6f7a5d2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd995a80e67420544182db240c25c4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc465421a4ab50f4d6e6bc3213be86565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8496b19d2efeddce05ae324db651d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6490c17ff0cabaf10f93595fb77c48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d43c3ebbeff629b7f28985a048321568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd91326d6174b3b800efdcc48198162569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff06854185fc5b3ecac5f58812fa77570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3b3f91c6a29505a83372d138921a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d510defefc6a5ca1e1e0f34074f35572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836237a66ae78f0d0c55bb3f40cfec8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e755b034faa55b9250108f9e4a0c57e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e56bbe1394ee291e7b161fc5a35d85575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc7090a3d7774f5a70777f6bbd320b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ad39c01edce05d371d033b5ec7b17577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c645d920a31395ce44c01aff8929f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d77f69b0fc9f782e4f5b9a0d97d364579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a53d7510ef31d336bacc99e226eec7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262f06a18484b3b4cc08f238c3c7850581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee513c412ab96e3affb34abed78b4c9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4a6df1618708d05d5bf45d5f439e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372309ad4ad47a027ac1a04810425627584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e714e3aa1eb7e3495cfe8c1a2bc270585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b26387d4022304642d1e50de0cc01586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300027548a97a71cef5782306f6bd9de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965d7505caa383495340bf330fa68d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fefd3777dbc0b52c3b5afbacfcff6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c94231fa6f1fa4a0ef232e21742149590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626d1709bae762d13d82e6ab58f36d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68860aa27081c5eff37c716dc8a06a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9781ead0a871312bb10ed9eeec5d02a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac4d6f054e81051c9c0a56c9c0f46a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed64be622825ff3ba8d44f9c3f0585e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24544fe9b364ec1c1f196f7884167dfb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c687b42dcb48bfae1fc9bd858979dee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14401797ad4a1001eef521463a2676598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f281ea1aec7597da241ddc62ef8e44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b157f9f2aecf96209c0b252ad077b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd57d543edfdd2ec44fc87c43abdc9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25d7f9a03670180e2bacf247aee590602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea84c8f4f76575bc7589cfb23669eec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a7a1c13811044f378453e4af56f10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78391de0bc6d9e043e84199cd7e5e564605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9af071b4f4e306bbc501d6a91da26606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156327af2a6ea90a1ab9baefbcf8c7e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bab2afafa97e25fae886ffb042098d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956580c191d682cc89b9278ca2be0487609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84959996cd469b6557365d25d33a0606610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d647fe41ec238b895ae44b640f0a7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105fa6346db7823b7442549eccdc151612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd323f87a2de101cc3253204c87640f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc0ea13f09fd22bebf705a8eec5997614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b09e7743874042a91d7eb514546b15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf57424ed22134f5ed7a3e49f9a2c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e8541db01834369e0d5668eb777e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb89be8d8270a3e104d0675209616aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51711a40c7da68f37571f0358a31a970619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37a2e26a115a442590fa8dfa2a00cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb18373dc16751d222b7e3cacb48c39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed466a1a51d042c5359fb5acec632d8e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78008daad04f1565d465c53db722bfd1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcaf370d96fe57ce3792fe39735100624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768be422066fd208ae886d4fd66e291625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff284b122da5e1b85a8f83467e8d6e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db0ec77248741d727a397e514cf3a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabcd08c1766bdee4dd2284be45bb45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2578faf3c7c26c698957c8a848ba64f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00d7f88a1b390d96a4549fbde32f2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191919b086b5066e5bafe02e7c966682631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fca059e6b0d0d913c78df0abc438b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60255c9dce7d3e4021a03755658b41633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609405fdbf471b9a3d3a5f5fc730e6c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a22dc06ea4ac6d4b2f494b0bfaa7b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f83c0f60e10d93e6830ef33796fa04636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04e5f4dc0b249778a1f232d560a108637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f596c24d2008b2a1fbd5817706b049638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055979b9d92966ab2eb1ee6af51edbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc23cae1d163d132452b1b488d1dab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb7e97fc0ccfb072cc2237f914c4a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41557e5cf7860de6ced39cca719f4c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431de17a221a5a6860c2a3c537f28478643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b4956899ee8471ce3e7939494cbdb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90b60eec9107e41b3cf93b1973f91a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5498c3c30b3d7ca38f1f649fb5e2ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfec1c359b16bacdbb9f823134e554647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd755cfe9d6458f81f9d9a55b652889648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143460cebda3dd655c20d98bd6f7840e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a7dae6713035237de6ceab0057bae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634e01d379fea43593aa6825bbd8b4f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132914dc0dfa5457587aea4be091daf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70e0ca0ff4c325afc51552a70693b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d139b5a2f941485be47610782ecf073654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbccf1c8f7b7d610830aeb32508764c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312e1c32b8a897814b16455900cc4dd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73d7060ee3db7047dee4af2ebefce6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3b3a8893e9c05b6181abd7ae3ea07658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1433596f5ef4761329875245c4d503c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcca6cf40f49bf5bdf093fe6c76cfc4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847060c25e7025a1410cab821ad649a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772b03831683a06470082339a42dd44662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe12003c308c9f15f1940dc84b5e55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26295f0512b747e8f4efdbf27afc9dc6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac954ac53e789a14fe60f29181b7471665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c6015f017d614678edb151b5db057666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc38d92cbba46d6a128ab3c963dbc55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d714a6b849e9ab96f1b1cd546646cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ed2f490cb25131fe051f107dcb706669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247286f7c7782e96f85eda064a5027ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07564142adbba3a33363da5615fde5ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5ec0dd3d3078f4e7b99d8af3742816672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7e5e2b8335cd708da97f885a5dfd3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971b66a99bddb1aaa3757d137bbca7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836cd3f2ac22125c25288a006f227c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0845f0baca59d3341dddee2dfb379d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0de65f80be5a27b7dfe1031d9685da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d2b8602191172ee31abcc7425adec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d82466281e159afc33a640346c38d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc251069d755ba29f6c635d656bdb9f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50771e9590e65dd75ad017c0424b4d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53660812009aacae3ec5f25007eb4237682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339482db2e0894c31f21dfb9ec1de89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbd59a7c924f9e924e6acec867643c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8af668147dcecf59fead44ef54fae5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dea408031f30f44a4f01b51fb9af8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567bb19c90848fa5970ea2c488d3fe5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5b085361ee17ddcfeeb58a161478b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48304212d951587b3eb0a51a47193ca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e92c22c850db0419a118ff969f3bc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f9d95860af9c99920b1b6ab5033c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a4968a716e3dcb2df3216edc2fef2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd5b7dabc092361b9f2a788a620125693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1ff69190852c8dbaf649610f0a263694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27004cfcf928f449953fe65bc83cdefb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c933176b094131db426142b9d93d7da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea18192ef97e24b35e26c21133c334697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec851900e3bdaa7d802776f6acbc219698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8281f5c9ace86d76aad910593caa404699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf3413651ac7f3c64c2d825466b93f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd189a9bc25cb2ff4387393c1acd27701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46813533d1cd6412379f6003e7ed701702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90b2d7d523859eb0e858b46b0f77a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebc3b16e2b927374d9f457d3e8f97f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c71e99af1d0c3a0daf8ca7441bb715705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c82a843fb0d6c954359a545631b905706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31448cef7b2ea84fd09f937a2a3a71f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8466fbf6410ddb29bd836cf545b74f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935ea9bfd774a2aa41669a75afd4224709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f200dec8b15bad9c968f1c6f74c18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf90d8d2968276eafc535d754921f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba6c4cdc8fe2cd15c713ff28b82fe5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414549140c80281d50787e8ae7c53b08713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c3cdec0338398421fffcd62bbdd92714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97771917842120f5509d0f564e09bd72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6233202dd022dc9f1154382cf029e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfd81cc66e5e6ef30e80208c427109717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8fda6c1e729d09096b4e97d925782718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46814fa24fe04e8c6746ac994caf35719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b67519460f692c76bcfcaaaf3ba899720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9c300949c6e9781535620f793770a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a402ae8822419167c1aa4ce1f7f6d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f612d3bf894108cecafa5870ca168723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eada0059a7717b7bf1d0dd51d25fde724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7a59aa786a6ca7e82cc248b41a304725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a5233678db9582315274a78ce7f4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f397ef2f21f6d356fd726e739f339727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c496d9f2a07c2f6a30d93926ab7207728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14d7d758fd8675704d3ac414efab59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c823566c51514c4e601ca3febda8689730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95d810333da36c98ecb0617f0e612c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f38873d9d25ab69cd5865af916b122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fcd0ccc3af0c02f68bb6bb33f8f9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f58b4ad3d8be3306bbeeaace6431414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bedc6dd477daed36aff87194f1da75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc718cfb9b5bc97cd6775e7d3dd4ead6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb09d30451b3e594a1cd5505448a157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc4a920b1ea4e6f5d8e5006da83e958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43303626e0a5581c7fdc1ecae8c61c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c3e22a61cff055c585c2e4012e94310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05e719fbc79cf2d1d468c475bc674211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76663a0c04f2670fbb6ad9ee93d0fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4919fe2b7fc57c17aa9a787f2d1cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ca5e6bba730d85a42f0dc8846192914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9da017d84dfa6359fe30aac4f9e98a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b765bdf765657b3939a7827be66907d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44fa546bc2da7fca1ab86150c32a4317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbea07a162874862c81ba672f40522518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed461f317a8173a94fed1ffb49492daf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d0c7d2f2f0c3dde0ee002cd2ee3f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cc440fccbe73dc6b09e547b9bcf6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9ae72691e81ad6c10b05f0691a8da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ad68683d893dcb9cfd316b6c7931723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1066945b0ae0af9949474f614f22924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208b1173a1d9ac1f3b0b07e851ccfc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b25d5234fcad98a1f9ca6944164d1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32428e72d14fb39fb6d0bef6f8b6bb6027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccdc4f218c24864ceb8c446f91a03c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45498bf53facf21ed4ea84e5a11d8bb029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7daaa3aa63ffafb02374de8ea85d01830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505547f1b010db20f8154c161958492b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401d00f5d21a7844ec24c7a1d6d53be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49d8ef8c7e1382e0ad1c114630fd4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddfb50ef7efd7c37bf6f162c3ea29f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763b06d233caf7e8c8c4dce89c3eba335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81c0bc665edb733e88d3869c1dc4ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75fadf4273f1134def95028835f6bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbc0df8e0fa5f4311b831051ef56ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849420fe3c2b44cff5ac05dfd1c9e8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9be611f108023605b046369afa1a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d7eb513cb1553b6ef38d4b9d59fc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca2adb03c98bc8d50f0e80a573532042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d308b53113cdd6707c8e02c7ee3827543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de4117c565a1295e870801700ee92844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f51bc383cd42a65b17cba07aea8b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e15bf3939f96c9cba8ca9f4fb0ab9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610e262db705215ef7aebd4062348be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc86e2c5bdf536341c3c9a06654c3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e81496aee617405a38705f9b3a54c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0b2c1bc6d698dc377ed9101ad032050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c837f4c6bfca7db959b6c7964bc6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089e6821dad64aa357e8ff9834aeedb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4404f2e9ce6a898f7f2e0bd9ad30a1953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1b587d438d38e9c4914a5a79ff28654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875060d63d576d5bb3ce7b813c17fb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34187be7fd2665ae223eba987a902dde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d75ba1f0ace228cbfd33014e7e8cce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371212977e2fcd9417f28c96cd85329058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251720891aeec9e9bd78f3d0797b9ac759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e639fceeb777af634ec192d199b5e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf02d0570ee847b9d7abb22f3eaebdb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55579e94c0f53f0e9d4e4dbb3f10b02462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c52ca647c6fdd303799438276c970863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae02f67248dacb74ea0bcd0104161b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a16223318cf6a6414cc535754bcc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9121434d497e6824a2a70b8cce9a70666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d314923327d4011feff237f7a9a31967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bac88947e7a068973dae9350be7ee068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233265d00f0e2d59361eb79d5f9716369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b0a313c6d2545c452aaced84ffb5570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9339ebe2e70b08819fa0e0ae9cba2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b92cf88f827e63cca3c7ac8947194d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26202d0c6a451ffc7872f110392957bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd02464df0006ab09fed599617dae4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe55b8c0116f068ae99572eefb792a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cebca87d46d3aae8e5cddb900536f976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a027e01b3d6b4ed4552c1c2dede99a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf95f08fc9b8afe7c0c5711ba60200978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298e84a5ba1c74fb4d1b7f2e7b3c3c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf50e90cfa2a7d262c3047e9b67afd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339290e5b7281c2bfaaed372e4ba96f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777bcf96a4d86ab90964d84295694c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb958d1414e5140f1571058a6e7fe2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657a770db0cae44102a061969e8e18384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7b0c5731b6c92bccbc1fb9a5af8c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9d1741f6130ed014ada1c687b97ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a6d9a6e0c884990c2ff9bd2964f9a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530c98633ceda6da886fe3bd4d99cc488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6584a28a885442bae61aa7efc40d7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18066562d93a9c5c19043cb8800f72d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf2d80ddd8201321049025d79d41c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85797ae97493c530fc248deba2d25092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd389de9c18a9ed26ed18789117605bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498cbcad151b9b03f1b563a8d057b8294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9f7937580b48084e8740c58fe8ffa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5022852a93b25f479cbd7c5fd7053e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1d48ff2966be08a33efc2f8532a4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278e2dcac7055250ca5bf26caa7d14198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b03a7a2cb5af23dd86fc2f8beb352799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb474c0c980f5cdcd53bc80cde3d72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83ae6806db645133c651485bc08ad3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bde81def9abd574ac4894e17f98396102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca931b31ac4c71db1e73e391e6b3ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66f7fbcc4a9f1f4eb6ebb0e607073b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d956677494bff4b6cc454ded2052ec0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c888fe7a873c4544cdb1a8e3cc22aca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a561bf50a4f99cbd652d3aee84b131107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5b117967d46b78708a900daf8faf9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b9832f23c1bc14ec39ec4bf9d2a1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7764aa20cddb2d448530503ee4aaf6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539cc1caf7c96c31a575aff87164bcc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132a47ef501d55165b76d4abbb0b43c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784187bff058177da08d909ac05f0728113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d6d60dbc652f486c28cd0bfd46b23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaff37ca37ec187fb25ae0e962f30e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c23470e254676f97b730bc961095b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651d47b6788b5c5dfaaf2e8cd5f0a09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925565ff54aee0eabfc8667570d70440118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7022320293aa1f1022f2a4c5d3637f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ca88401d02a9c1eb6872b1c7d6c2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840d18159863577681ff02554092bc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029539539bb2f3b6a8256ec170f41143122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2501a78bce21f70af613f7803931d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dd6bd32a6f4d873a9835e40d84acb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43954f5f04bea34c2fd2f2a38fc016125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f000be6ee1fb7706e71429b188b8cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae91ab821b81727777788ce3d037b23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6f65456b08628e7960c6b87eb8172128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfe2c2256f45f28de2dfeefa129df4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557bc5a358faa8f255ac4fa6f5e3f414130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7d97babc2904bb92209fd07ccf146131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13057758e8a7b66a87959e9ebf5c24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f398bcd2157b88b98549350942f3a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4aa79b9b1edf4d8bac140fd962baac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3eab0ec10936994d493eadbfcb364b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2cc63dd2ada457b9e040b745988f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb664e869d3e8bf9ce48c62457cca3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59e6418496bda1167970f03d499110138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95498b8c145bf8898bfb2f6d1be12d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba0bccbae32d638204d7db4ecf53d1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f0c16e6d0eda62a8c300ef73d9efa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766da233d608cc87b236b91cbd67a1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04dc7bebf951b68716fd063ec586d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab435c2e8237b50c065292984f5fd87a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd708575eb048583d1017596efb49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ec199bfe65a0cb4b58a0e17ef6ab9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d577e3ee03198f9b7d6fd964eb58b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcb19c9729919eebc060591a679d6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64980ea4dea5c50c5ce316190ef4b85149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f417752e79f624b65ee383be8f62d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13705fed938eed1c0c4324b9b3740625151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22935c6b4da527df4bd8f81da6019d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689369339f783ef7680f823dbcac5f87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a0f44aea94ad3202cc72ca3862628154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b31cf53439f7d9588389cd34dbd47d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e644eac466c6a96ade13d980145183a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2067b44b02aec4528713b248445f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cf4da9bd447f072c2cd6d1249f114158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d058c17277e4a32de7460b5a7763a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c552d9d8d6125aacf1cbaac5641f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc0e0d04469b6fcf16a5af1a3bd94d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec611a3f732eefe2f32fa1d82fe7c3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab7fef732cd2b3d04bb47a0c0fa666163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127f1fd976404b2431fcd370011c6e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12bb4e5434ca518afff3ce969fbc81165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f164022f26db45b7d89ecb4d4b4fe7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992fd280e4bc066a9fdb3cb71289c5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5b61a729a789bf5698d22d3d3ddb0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03c95369e42d2c4634f97bdf07962c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178822c1f07e833d8e1be781f69c68e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b522133688017efa12fe3383619455171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2d2ae6aacb4b5812081c2637118a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cfe5b5b08626f6f83aece5388abfd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72f3b77a5da4ff53591a4681d669a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025b0fd2f6702f6f6325965dd620f5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc416f2878cd112dcd2c420d32cd092176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd378f5143afeb9f169b97330241c82e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea58e74cf2c176a19f1d8fb752a6742178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cef287267cbfabdd35285fcf4cf22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10558bbf44808dc234a6c88f9ab3e223180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441e10a29b3c1fc852c00a81b882765181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660f6524ae35ea358f62e47d9d7fe3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71979a39c4d70b7de261739f89d102ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c8f22c6c4d7aef183e63c406f14a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1054a842cceb07b3abab6b97a0ecd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa7b5a4f5200cccdde32f256fc3e6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe2c5b04d194835e168eb4519ba57d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24fb6f55bc67092866822ef6e320d08188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f5911f368c03fef10a19c39d850a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a55a3ad2f6aae9a5692ebaa7f85ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367779d198b57f8362ac05155e8a1463191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a939754eb5e38067768d8fb8af55d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ddff1522b6133c665d65bb1baf726193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584aca352265d2afd581124d1a63c68c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74276f6318ea19869f62453535f556195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225cffeed4b7768d98b8dd2ca851fa1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32876dfdd6bd6ef5a3836dd7164b43a1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af71fc5881bee413b9c2feccf037311198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e8ab87c4ffd2b8cc224f9c3ba4578199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3711ab18c160b2970abe8800a5385200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1e41d36203af532740b61ba412bee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9baa8c7263ce71626ee80e3c7be44d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b249b662973e13512483575b6685b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220359b2859557e4b45c139ace1f578f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd518134404d05bf2db4608fe2bf74d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24b00667e06896c9d71bf8bcf2a309206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0fdc7190e8b80b5500ce5f4b33b91207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b745279eee37e934ff4b9f7609be336208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241999b5949d432e0d3bf5d8ce342f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078622743775417dccd7921053b774bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662462bd12ef80ce0955927d50407f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9643d89dd6b8469eac751ad65bd8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f555df5d16fb8bcb8ebc08a8fbcdbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1bab6796e3959fb51ce29055db218214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6ea9805c48526c77f286a307f6a68215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c3caeb45c945e31e2ea38f618aca9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6644f56a6318a5e6160bc3508b8861217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffe29862fa0496dbf1ef616ac997ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ecdb6577d019c12ac0fefd94606c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d08c44ff51b86e1c173863ed769f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea73790a727f38985b28817903c52df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e3a080fc7483621afdbc65ad949eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831d910e0bee314f3b51a5fbe851606223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee694e785c3ee56fb2a0bf2b714750e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced32d2707c8ac3f8bf34767bc371f77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36581e7dcdb6e3730e41d5307aff2561226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635e953be67768882edc3b7d5423ace227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6c86bc203ad3d1bbe1c1bd495f825228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef494a19b825e764d8d88b77f807250f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defc5e726f43d323b7c7ffbee295607230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0918f5fe93598b32ab2cfd5c0cbfd1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a2f6e173becfa2c3e87d9f05faba0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ed10d7e87326650376747126aed25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528403a39bd192e27904858f2d690c03234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cf66168d72ded3519b0075be56db6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d115a745084908928b4ca9feb00444c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5e789c85a058e92c3ae601a7a7f6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8779781b60f84581dd45d129a0ecc4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697905fec17bb1ff24a8559eda2c549239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873f0234d0b2101ed6ebb9d2e6a3782240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606b18f31b2d10bbc5ea6650e5bcf57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2bf8b9f9fa3ca03819036178338fc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b261e724dca8152b46d1586f3d7dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5e1e52839976108074c882d6e1a0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13782e5086f9a7417986ff763ed446b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb12e53c0086be4b9caace61710d77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c6a9556cd3f9a7b9f14516a12948b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ebcde1c98f2fe1f6ed63fdc1909d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629312ffbf2c6e947713543458bae95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cb88b51b540c358ba5f2988c73e06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1091e7f6f22f7a0f1fdf4aba70485cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef1830eadbd5ff1d86db869fb8815f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a1acb505aedc5edf9ce2bd060841f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027331ac1855f35cede428bc030e2c5b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31532d8fc5d39bb153fba1ded3438a0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5d37048537511506f3cc9c7e9372a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12b506e69bb01d1a96c76cc568a188257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf576415fe5d6a63304a4f35713c24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b951a30c0ac3269e579f01ddf4b688a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37e13bc6fa36bb29c100034b743054260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5308553ddf7ce2d4685cbd46cd1fbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f78b4da3f567f40b4ed2a9d7e93a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0266be1751c444905209373e9f41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1d933233a8f110563e070a51bbcdb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92255e01501143e8d902b8cec772e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec7c12f9d9641622dc1dc71cfd88b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f32426559c3fb1d7a7dca16a074ba4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b80072cba66185a16195c4351a0241268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771558eac1a65cefd2f4701b9cb5d418269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28cf24f0af1e2cc98bccffce208d73270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcce73a7ff8cb434d98f3a8e18b584b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ef544c8a8ca017ed5c19856c1886e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f448eedc1321327479214c04fdd96a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a78fb51861d71a99b2c06874e5c0c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a057876855299fbed78e380fbc5027275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47686ae7f5ed3e0987ed9cd184b10285276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db8a3d88af78723eaa61a579a35996277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e341312177659f8e789d89ea8edc96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6133e281389e573dd621ec5e88fa13279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6131b2536795d74a2123dc47a22ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99572cfbea71052940652adba6a022281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f9a5f6bd0ba209314a3bc5423ba96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04624e39394adbeee39e83e89437d197283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9d177893ad10a188c495c7f0160bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa12ade5d758612a1de643b3d59e252285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885072f254b184d9342194ceed9b0a1a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f261aa8c73ad9a92a1d0ea2497fe2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7229306e9faf1ac293eacef301d72d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dc0e424d0d64253538de1456c9ec1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db779b9e509a67e4dc1f0eb5efa13d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b474036fb57ac106cfbf0686183923291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509ab5d188070650bdb7d591c409fc7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8657e040cc19b75d5a143ab7efc0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac94857c78d3937704236cc4a0ee0d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63b54baf1b99f78c1338db868b3e2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f68af7deba08d6ab51c204633e4be5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d83ba53c962471aa6e73f4668deb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060038bc6d1925a8bc7b15ed87c0e413298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c06c9e67dd84f038f132fd7240be5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfd4b322c651dedc2f2a9701190888300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc24e0899a834bae64ce3e4ae8b787301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94916056a4c4971b3bada2bbe32b8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff960005ac1b6094953d9aeedf8b204303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c5684432d28ca3681b3f6e0e56d93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b56dd1ee6c934240d68f61a9c05e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dd3f6b866036f25e2ad8b6f2e8360306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232f60ef88aa25a79e35c3a7017015c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbba34b9dd0f36af69e177a81b86d1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79b67e1f793c2d69b6c942d7916580309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f59d6cb8d65b67471c8877b6aba297310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48d36dfd1b961a80e7d8619593c00f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9d9605a3e03fe492352a95a2a6a84312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ca719ce98623e96569b2fde3f4343313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b832f497ea91f583fbfa8658016fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745b1aa6cbee8594370712b16826bb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836efe9b4a0cc29e229535823ffc8133316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8bc34aeb078ba223dc0610e2038d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc0c9653e2700f7a116af3ea2f9ce3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffbd37fda94bc3719bb47e032b7fa8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889c8c04672e25db15e5eb140948488320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1229c55eb4cf6872ef98cd257b5c0d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dab8800e0ccecc70f7d301702e4dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630dc9c8c9e4eaabf3fe18565d3f430323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb022506f6cd795ce19f8fffaf215a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ed7a5a00703ecc0a91e644bc0cc65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd45e98408b6454ee8b3535597ccd1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6816578e6c52df3cbcb87c8063c19e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045f01d8ffbfbfcab8bc09e08aa853b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714092901c9b84305af9554abb61c70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b3427583c6433d46841906519089c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff3ecae0d86c609a398b21c45b001f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a323d1c8ae168aaedf3dfe761ee7dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d997deedbd27fb414de23d8e22d3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373404964ca618cc12cfe0e024283f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28f07d076b3560fb5e604d48d3fbaf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798b7ef721e684e2988c2e702718d76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffae61dcac878609da38a664fae69cb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b749fe4569f4e049d60ba462a16b018338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ec7055210e69707c6bca9998e47f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718d03d39b7bcfce0d3d0c390866fc1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0f56f936c412e744df34d323c6d86341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6092e89d6a617770c6348309d7621342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b189d58158a210323323ceb04af5a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a7eab97f014a037bfa68849ee0f9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82f56bc26bc08cc5f697d2bee47fb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b75734dc7e619f546822beea30e7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c9d24114362160f476fa928909243347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd40039e8a10a56a361461ddc4953c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453833da4b4e222f52b3351c1b85634c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fda19407c3d4682834306d3d072ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc032f830a0d51fa2968209f2c1513351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77928b0f8bd7937ad5ab8e97cba1e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39013d0fbedaef5886f62325f314ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe1e62a90a9e5768b738ce2430a7be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8281bea9d8eaafc623c5b240b47e519355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d92e65897e947080033d1965fec46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8384560415ff4e25182b8625bda711357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523f574c7161b2da24efc3f3e608e72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152ad5e4b9eca05f3e961d5be685231359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f87bf9090ab01f46a60c7cab66878360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81155690d3ad6ddfe0690bda07072c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606387f2bc15e6ee17a30f74f6f8ac3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21214a4942d5aeca20ab2a75015ddc1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7913031236d5e055c7564dc7c10d13364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c4e6dfab7dd8e58d56473a5095992365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dccf6b5363dd08a6decd77731056d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd8f00778c5cd38a5cbf7874cb89da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23718d76fdee452976a036c154fcddd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e79d6e4f8de1752faf15d63b29fc3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70afeb63d1df19da69a414c706b1c14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8ebd99f75902b547f81db4187bd95371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124403681a0b670fa6202c876269002372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535faaa5f75e64daddb478be8a91f5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8413bb90ad5798a767f4ca6f83571374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15e5d1eca93d403d578e095033652b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070ded759afeab345a0d8bd79741108376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87658f57547c6beac5d692ad8b65c4f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fd9402d57a6287fc9051e07072cb4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dbc643479510d62f133c8432263e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acce6914fc1121ff1291d7781ef31a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7b710ee775c04faf064b93c774415381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fb9cd0dcf8953c767c801adadd6a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e3f046c40c44cf83079af7c88ab00383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d4a18e72b941e4cc579fb07b4a75a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbe333f259e6bfd05e6eb5f2212172385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b74b1a265d9982abfa53fe9b74c046386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50b9a55c2c930df293bd41a16a043c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31f91d0a332e32c471f6e91f63985c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca7e4e3e7844fd7c36309c6832c7c3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94710810c451a4cead92daa6c6f6d009390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd01607fb170e12c76c458fe988582391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c32e224605a4781d78a884f8c7974392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0339d4f4594c48e71d1452f80afe328393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4d4cceaf5f7ce5398abcbdb599cf4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b261bf13ad05fb65e7b0345ea6838395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db38614c8ebb73cda43c52ada142e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b89859ea7555d40d3150d2bf835bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9824c4f453a7603158b46b1aadbd2fb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456b83720b23c9561eaaff1f19dde66399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0a9404ea024e9e8bf49f03e36ce3d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423928bfe2743a5737ce2d2c3e2c31d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc4df648bbf54a8825661c1cb1321e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2907915fbaa59959dd55b345baf74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47a8455f74d85992dc65785b70bd99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacda470cc8cedd214f58959c347820405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698d47969851757d84280657a9f5f93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691530a966ee83abc1e3d8807e91a0cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79348198a4251d55e032d09c7c320081408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993af929a934ee5373adbf981d88c3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45afeffc5bf6c20f12005d0b5382716410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2275c7dc43de1b47bdbc32f9a5321cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cec9cfffdf744a7a4a919abab9bf57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3feaaea75800d4e4148572ae638cbe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f61881a3a531250e2a531b340a226414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f5bb365d920657494070ef058de16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87f8724828e37696f8812399b02cae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c10f16582b2b8aaf5337c896ce26f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a149f0e70fe03e65ef50578b1b008418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f678c18810225f548d702efad7c44b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917af04ca958b7e92507476ecdb67cf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6087a2a6729859e9d60e92589566df3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772d9f19295865c61ed39397cd39a90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fe532a7fa8d8664b78ae3effc4f1f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ca70233c1530c3690aed3250f67fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abb2cd7671b07bb245af4e99bdaedc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc84e32e3822ae7fc209a2b1f707ae0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfabdcadfd4b699641d1151c9fe01b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbbe71c92c638c51f1c3eef9c48277428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec45b2486c1a3270b37fee86edcbfd1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0fd1d6fd6c2cb05b1cd72d017e61e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdc7dd413208e33cda693615ff512f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cbca896844040d970ecd24c3b874a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6e68db1fed0bb829e2fbffd7d183e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdc8bc04493e3bf93796276e37162b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207d3f79ae5f67ea7adfb1d6c67217b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab5ad8d0e5d7ccdcf500c9d85f6ac0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797b4dceb15f3dca3a589ed4e8c6e6e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed9bbbd49d5f977169c4107660eb2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9aa2dec362046a49c1ae042b908db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511ba38459d530637931380524dcfdb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f748373f04e8c9658ece8b317d341441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37eb1dc9fe76b2794908df27a8600c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb372a87926ce1cd0f040861dd58b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30892e88891b6433ceed960de3b85d45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd296247191dae0aca9ef53c07ba36445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5c3b163e0f86621b80e9e423eb2c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b588251d42db348a3ef587e183b428447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d62c2c5cba148e54af213ce9cb4f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0358f077b794be7ecc1cd27545f975e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23317a60941ffde524e6e525be1dda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009319d3a1a2c1c8de8d6aa5eaa7d87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4a122ab69f109e610d1f39a2a0849452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d528fcbae78232fdfe35340944e3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea756f92a3be37d438e75dd170560251454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd53adc21d0309e20b34d86f08bac6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726f0d2b0cad2089a8a29af273a5cb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a6d6379a501af15873703e74f8439457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf2a6f6fde04fe8564de4c307a5a99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dc6f68e443bc74ff30387f0899d0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7cc764128bc6c8719393d8961c157460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1ee33865e15e09ad3c5c9098dfa7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c0dc3b19a44a45520036f61e4628a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caf3b0cc00957be0443fd144b69793463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e718ccb764d210b21df5f90b98ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209051000909da7a64adcad3003211e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9acf72e74328d7e7d6e0e0019ab11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fcf8e110549de7778b0cbe270d9bb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c28749a680cb0f4b1146fb36a4b4bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e5964aeabbcee0f94ad1806f451f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52019efa43ab126c43990de336ccc1f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156483a983e4d133ed1ed90fb9096df471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc73575bc13690efe5ae5ec3e0aea1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed16ceaf84f55d0e1b2822cd84ac95473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c06f16ed8bdd774160f2b6643fb904474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ae35904100cd30a450bb56f8d9fcf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345655c19d1a44885a6023a6583d5011476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126aa95de0e254b6345ee0b285d8990a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0085c311ed22f9a2be4b310cc07a8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ef1554b590fb9ead18ed829613cbd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b59b51b152b3c1c3fd600f66d83913480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25c5ec63845fd939b8cee0638a2bb3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e302eb99153fbe00d05d7ef52d66a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6032922c75d71e2d5bdf48daf3627a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6024f1ecc5f8c69cc14bce3a5ecc78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211a87169c089fbe7e063864302a06f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c94bff68f34b7658d20007b2699dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041e93ff59ca3a2f51e2dfaeab489b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee1dc245bced79e7e1052d24b07330488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28094cc51a6d141057b00cb111d91857489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b655a9198439fd80f029c630a18965490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4915e94fb20cb83049d84b30463274491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e590d85092db2b31c1218d705a85d7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d396bb0d7b9a41ab4a92fbcd3590c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b58ffa4891fa45182b2d879196aee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10b52c104989cbfb13823483c83a89495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f8a2f2206bccdb8510f817973f726496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac5c8a7c98320e16ba5e7dfc2ada5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883548f709d4e1587f41b61e3e2a69da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2baf5a4d82a316a58d2b68fd541466499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379074a210ff9c8db20e365572b9826500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750ab2d863b00d6c73fad8ee5d03395501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806092a225d64c6266a0ae84ddf965a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a63be94efc2dc30bc6ec92efa6da2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcb2dc997103047609d06207958947504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfacd1da704141acb6b64a76f37e176505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb476412851f3e2a20e836f7606727d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e0196033bca6ac2c3b8bb6a2c84cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe4b8d956d90eadbe9a27a54d44820508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347970d9ab263756dccbc557f2d0971e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf5f2aa59a2aaa0b319b162e58ae8f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf844904641e122f60a3651509db93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a8947d682e509db6b38c3979b7553512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0948685d65b63363de5f6f25c3aecd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe0b40181eab2587015bc792e3be3a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428108f044f20dcad48fb6da8ad96d13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dc39a837073c095ec13a9afed4f6f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e90cd486b5f39d31fdee697bca48c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cc81d4841976449c3ef660736c298518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498decc788bfd3e441145a1355d158f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162337a32674c655c4fa4ebad27616b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0762cc5b97081aab1911432725d4a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d51a95a08f688eb85386a1959c81fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4df3dea728ca974da35395b2ccf89523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071ec25a2e1918a14f58349ec4abdd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89d895370fb951bd9f99db666fa917525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e2e9975086f8e652b3d28e933c28b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788f35e436ce7dc9b834daada7d6b39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeccac1f5719a57eab92d05f2ff23dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bcc0970c72bb9f945e17a93952751529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b09ba545197a53fd7557b3ee5428d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea5f52bc06a85ff50bc71f7b361dbe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7939621d62cb235d8052f890684b6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb3dd5a69ff5a2e02f31b1cea5a849533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6de80c3f78dd42ff80e061c371fc7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbe768db9c09e7273dab279cf2a4fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27997745f8adda23e2012803127340536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1be42d2d82a7c493fd6eda5e8766e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa4e7a671b03fa8ae23dad5b0643ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35623e40b2c844b5d40f17f367f883ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af869d1d1690f24993ef9789f289cc3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9908aecfdc1b7a938fe3fd2e84353541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077cf73b3aa032a3abba412e6a6d099542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4ac83202805e4ec6299bafd34e7c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fbd319eb8856a854342eed9c37b32544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e34431f68e23abf3b699b30d153be4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030c7b4b4e9f737d1cdecdea043368f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a7ccdeb680eac1c77ca92da488e36547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1da7f53828c604ef45b3e9a8959a3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a089da7aa9286d45ad5a5546f2ec9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5eec5bdaec42f820e6a1f3d80443e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bce46bb0ae111fe099602368dcb16e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aade4430b560fd479f58fba8a17da1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dde5c243528e5f07a63702c98b575553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d48198264b1461abf0cec8e123916554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050492ca60a609c6e857c26a1c913f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31026c1f581582bbffab38a8357a014556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c2d820e342a3e4a3c6f0db4fef90b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05952c15d42fa1a6c9db422f4b3f89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8b033e972e93c565f8b6e38e4a4e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb29d2c243cf14867e4edda63a986b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12fce810cbc6dc7157d0bb7f26b962561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547c0d3c915906d91b6d3168fac8a29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4422eeaf99626cbf85f3e0c6c5be069563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e062a31a8a3f2faaccc5961b1578a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde85d92bc2124e77d1c486a09542c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fada356be8d8013ad237a5c769ab25a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb39b6da293eb419ef53c93385a3985567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033ad573c4bd38207206884f47f85df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d188f81428d137ae8cd3c65d945d54569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593679cbf4eec039528bed2a8548c09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c88a79046100afcf56e1c6230d73c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ee4c77a4872888b4ceb3dd870f5a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bcd8fcb8780642b92f5afbd251346573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75f27d819bea78b531549c71b199f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631672e2ce7f1506464e2c96a55a86f8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01482938d039294c691e31006cce902f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ecb3851262d536aef9e95bc43c93e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc999043de1a3469d959aa945bc3a306578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae6d8bbf30bbce51bc03e55d7bbbf7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aae77be3d2cf7e9a5348ef6f8116c0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784215e24ea89147b4591fa4a0ae5cb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66a49a8d734404b773ff5b3c4d4be4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d011ec1c9d46269202053d5820d866e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78586629c3f09aeaa936a5788356955584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708a9ee893d269d2badfc9d0fa02153585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c45c938dc707377d696a08466c6838586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350efd4395b37cad153d05c7157345b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf98dcf96a079fc9102048364050a6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82aa378edef5e21d2032247123387e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352b8e38ca350c9f5b02c46d8f5513a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ebf7aa5a75bddacc689ccb947c36f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00c42efc001b530f0adcd17bdea1c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d5882db1ce6e26e081120c52098d4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139231966dd641801da2972e4eb83d0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5852e4e46a4b3e39976cb0e8d25971595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af938c03902c35914cee3bb1c611d7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f883fcad28ff4a71c9088a3d58696b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2be05dd9caeb3079c3a6b4cbdcb10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf6997d5b4c57e256983ac7c0b6277599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925abc5a746b02242794085a3cb21f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b802bf5159af168ebe6f51921531b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab14c83a4f54d2602883f5db0402c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a350bc1db734ebe2b94870a2d02bfeb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399f93ddfbbe04fc3876ad6feb98140604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d0a3b48a48c11e8eaa05dd5433cad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a640c088c523f1fae8aa7e9b71f1e68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c74702929c90475430d1a7a7c5341607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f9ee3a4cfde4b5044587cc0635b17608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42b28ddde32d5e74d808d7164bc21b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7118f4636d2253a0bf8fd8302add914610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ef24c49229e4102d1ed2e355595ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68338989c84a779cbf7d4574b7a549d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64ac91b26d697776d1d269efee76a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ee67306583ece3bff92475a0d949b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f08ac37e96f7391973812109863dd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd75c3ec27207933cadb3d86dad662616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97df196eba5fcf0787ea0161953bb6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895ac62c0c71521b7caceabe95997de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c553c369ebc5d18282db9339cc9fbe1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f8c3b51daf2bb04d06b44988fbf45620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31816965ddf8420ffd7f9dcbeca0e79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914ae8ff3f73f01719bcb5ed502f8f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d9d3be72b537d8246ae39e07bc343623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a054cfdbadd7f601314281822fc32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886223f4f42070585d5073058b18941e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48410b48e7a8e770b2b3868485ec7aee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35d46256ba55ef250d41044133eba4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bf8842a3f6871b0a876cc6c6388ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750afca3cb96627f71e024ac44a15730629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ae4adfdddc4124594497b3dd86668630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0b3b178a7b371ba58b2ed47fbcdf1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa437eb830052fce761836f0b873ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c4aaa2e3e0837cdf6d20b87fe6e35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71957cbdb482ec56cf6aee4a954205cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c957c2bab741f72a31f6dc3f67ac3b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acae3a371dce2f2137410b75803c3f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72e21aba0603fc113d5aa6605affb3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810e851e02cfe595cf47c94435f3633638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda294e07d628c85deefdaa0f9067e88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7154bee70eb95296f9c2dc41de2d728640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183847d776469c91868ea786e7d52b91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b05060a17a37a6afc915dcfacea682642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71471825925bec6a686bedb46eeb1b67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06edd70fc1c37717f2d5d8cf408dde644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37739d8fb485ab6e6dc1066150ccb66645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7104ad68061e862bb0f74d543e7a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4254534659b2c8a1d0dc3b9978c46647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44350b7381498d47878cd5e1d8dad126648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d08e4f8ffb85724c90dd95542a84cf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59613f1cffd4cdec40c50804285f6ae5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6192d027bc2801b0ff23e576b174ba2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589178f840d6dff5395c42718054082652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2175ed57c57b92373b67518785482ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26059d6ffdc07a1a77238d910138a03a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfa3f371ee070ce2728f26ece29abe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f106527aa48b9a73c42bb4ea59f376656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685add370f69422c06f4c0b78cdd5e58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab46e36acf1293c13bfce77fcd561ea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791cc19cf12c22c451409b69b0f4827659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee2c6412760f2bd8aa7026fc955d57660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be3d4fd742f61feb5db2ff9be633d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcb97dd04a2aeff3dd634c705e0b02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bd390999e31aa1a4ab218efd42e42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77f95815c31af1b98bf7ecb4e919ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaa742f6666b655179e066460d357f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b277b95c26f2777d121d29d61bd55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7aa70172f0bdafd589aa15f0dfbb2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a960e66a8a30deabaefdcc532478b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb4c1aaf8668852babdea990cb0752669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c1fefb53db7d94121971caa2cc3e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490a3eb6e6ffa295fcdb96ea52c08e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283ed2766807ac41b25e136d61c5980672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8acac803c8817c48fe1cc5bc3a6b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f852b34bdda4bae1e98ec06bddb6b92674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e9c2e777d74b1c2373f0b763c7f2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2bbf53dfce42eee21467c46e614c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad13e0fca4bfdcd05eae7106c9c9a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b4bb995be955df9b3917959fdab17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1673bd94f34438e5bff2aa5412c75d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7bc447f2f7da83062a948fa48d3676680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>