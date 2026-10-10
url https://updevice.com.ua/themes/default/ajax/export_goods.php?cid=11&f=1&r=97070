--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7b7449e6d1d9626f6561b886068231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cc943efe8ea957ad8c057dfdf2d182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292edbd41abd026c071a916dd677be43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5749edc5a1590fefdeef4b5387b0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4bb0e4f45f5a765d0ea03592cc3715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346083a57813127a3e55b70ab4089df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0f9f6eba4dd9c99c6604cf0c14f6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd088ffacb0a816f147551ee2043908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adc417a22aa4798d8f59480180c4bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb741c88a105791d77e79ea354997c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7280f8032f48ecb36b8bdf266d5fe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134addf718c1fae174873ee10a92f3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231aa9f3165170ab801f668f8b7c51f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48080ad7f76e408d7539abbff0b116d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b49383f621de0165a9190b4d66e8fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df71b78b4280bdeda0b42cf69739b2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d15b348d2e93210ba91cabe2bcc34817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b103cb31118fff206b0194ff412517e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5ee74ddfcb1be08fa5e36e013ea6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128293c0032da23b116dcb5fc3b9643520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004301aca0a3fb0d3977db4a2f81b67921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d5395c9f36989226dd68a68bceb3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7972b5563de45ec016cdc02ab39485723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c129e191e2d9f433f010a49c56631e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d2e6b5ae5a36cd3f9994e232d156725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaf93e642ce24e7fa4b4d1424e00e126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd168c1ffc6cca87b8373035ff997427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf97e3de7fcf78c3b70d8025f8d41928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566944ba11984cf30faf598af186dc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a9ccdcf3aa5dda2bb3248346d080d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c3aa9e9d5d4d7187e2ea8aa6b838331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24fad1b6791306500ad2035d14c45132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca2bd47313ea30211ebebc9a819d8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72017e6d1d82c1f3b83749354efd2cac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213b5359de541968e7de84ca22d537535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11b83f45437b457fe56def33347aa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc95d9892e8545ad36485b91d1216db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf46fc7b8543df680c648d751da50338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc79b22c73fe36991b0aaa93a4a558139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9691174b448086ba7efa2888aa2e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cb08a581fa1236e145b8c9608560a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801946b240d5d2b6492f4da78eaa1c2042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d5d67c513027e4d8591777d4a0d0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63d0618e0757a0e980b173b19f9e1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d3d1c5697ac0c415afd5a1579a0f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844bb14029311bdf41f435da94abd2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3c312f2cfb489fa7b53e717c0678447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38329328ab5c40993c0774a6302d3c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa4129b0c0580cb71958478be0dc6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc1767e74394722d118fac3fa7947350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab501685b8b527ae7d555b9c4c6bef7051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3953f9d4146d2d38f58b3c615f0d1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95c1d6e74469d840f22372e7d5803453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba5b168325e41d385732914a66706b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee4dd67a0ba5939739d6ed038942c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744d787319ca661cf821331f5a3f4a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34ab2d200292fb0b01d516a868b3da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041a4311b648fb8bc9f73d956e03b2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f16f0e1ad18db1165c26536df1ca059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bb91aa9464ee981a7d7504a8a094560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c22557f87644d0700023238f1f511861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6fe4f62141987d4263e229566fb3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eda3253234edeaf4396bb0f2d21f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3fa6ad2b6970455ed11096d63dbea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d5cf3ed1e4aae1a1ab050d6c9059965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf45737b4ae4729e336c5de026fd8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9bfee57dfe2214fc51b283106462367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106095c5280149ae96d49b3f764ab0aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1c0e84b43ac865d6c35a766733dfb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ea97cd38203ab7815d101fcc4910070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16299f8414db85ce609912f2167b1d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ff1ad3991a719e75220fdfab4443972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa342075bd7930e6f11817574a3900f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ba2b2d5e40e1a28857ddb4a4a707c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f20c6176abd0c0854921ea4dfd76f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a2b3e1f25ad836446eae94671865176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5789b8fce0415a0165e202851f9274877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298274b44ea62151029d76f9268a4e478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b1e62a24f63e131ada4c872d1687d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e635defe0dc4c4a952e1cab700bf91280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e10a5ea8f644d6fcbfeeb484eb0c1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5caeb8c13cefafb3fdf56df2cc56f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bb2295d06e5a05aea6e17d32c0ff683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1cffd0c05dd531b99bf971f78d0db84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e47cf5c9eb711fa88ec4db8c62abbc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c32acfc0c61635af599c384bb7be4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b42df10d8cf90b26820efa4d16136b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296773f4aac98d697342f786b88647888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea0aa6a44492e4aa9026f5e12de28689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd5eb3161337b5d2067edc7bce592f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e686c3812e7f88ef6411eb5640cf991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83717de1c915a80976a4e7a128a578fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b14a6dcc4eedefc3e5fcef55c9d02393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342639489ad4511b36240d1c08f171a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456db84a6cbce04888bac0b9ad1f03f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddc0c5428a9cef5fc9d44a10c6124a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dac4f9f184b6bbbd4df11a2d159be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eebab65575c367950e7892e6f65b6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37736105275f11154850770f7ad71c0f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f71e1d50975961e98139f078415eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907ee4a17fb0e1a72ce2b294f58cfb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9bdd9cfc84c503d55b3c9d1fa6732102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c3022e9a814781c6f21110c47bf01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8669a109038c26e5b61309b747280e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d58242e94ca40b3b3c6ea873079cca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dcb455fbef703a4e7a29c671f005f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c68d35365bbf6e5a650c7ba80224b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b270aa6eb73a0d7afb4896b730d4f11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e938a9ff91e7276dfb72aa2e9a50f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cce9d6ff071c68fe8972e6c4e1bf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e770521db300123cc330c967aad74b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567a4c2ee9d5d1cebb610a625d64446112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222b009f948170b86d5223f0daf6cb7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9638b8235bcd6f8cbc579904a30fa1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9657bcc89c0b3f1a09cc741be8d5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e5b031fe288ef600c4c6c59fbe32e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad35a50ee383a9e3bdc202f6b8384f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc029d3be65e9b42ae7f83ff9f43c2a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4ca4e019fbb38e670f2665f0ecb45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292154d491085489ee6766407bf451a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c4db15d0fce18d0c08bf3d294a9a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94425cdaf3dbaa88ea8691de067960122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271d51e58b033a16b76a15b61d062c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da17e549842f1275d27c301f1ec633124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f4b1759b418fd8c9d0c0d39ae0bf8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde4a613ba8ab091a7443f883481254126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82522784e9961763cee1724b41888e3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d188c9e85d7cfb1cd108e12061b69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ff748797827b7947b98149cea93ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292adaa8567d350ef7fa6652e65a2eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a83700472053be6b217f8a47a6a72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5718dec13c585748f9d28b5dc4a9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1339615f9b18d00b528af23fcaac1c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031f96d31cc8d5396e39fb35795ee48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4824c7efefb840328198a575fb169c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce358da8e30098c16725f55b376d957136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4eb8b5f1f11b5c51ab7c62d82f11d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe7f5076bcfb7e79e50007bc6f7f8b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68910b180a9725648b4adc30b3d44d08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e13addad8c6bc5212544eda4334efc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd92ec4e7b8c0560036bb9aee9b85b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd82c9b405a88b3199a3dab0b6c5ec6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eb0b08674e4be1095ff382fc21b54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb54793b3ca1b615f60abf2e7a2d529144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee8adec75bc6b5645bf11221e1c895145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b952dd1baca55673cb27977201c70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ceb63e46ca0d8fb4630dbd9249e4a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ad3ddb61ba55f3071ab85019ef161148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc76db53f17e30bb2b6fb1b312212d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a661f8e791249bb633bcf5442cadb3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e7de7ca9ec9b8855a34f9cda968ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23703e344955517054f79b07ac65c3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183bff4a94a9c783f84181c68413741153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb4a44acc52284ced3601b7a872538154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5451f795ba8ac5f40465b018138125155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a1ee3b2a05bf56f44eae6ed1ef279156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bf2b566f6079585c05b30fa6759df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef732774dedb960009c6b2d61bebb67e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65852a2e27de44143151e8cb150fb40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aef4fc0a6a29ed83af817d2bc28ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2dbeba63f6a9bcf95933c27d53e8cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e7523f0db0e6797b3b4b391a56e1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a872e11c838a6f4c2246e4d20624d7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a663cfc9041a563219b508d94b663a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458486fbb4261c770c1d331ea10718ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e7cd2dd5d6aeeb08be1398acc66e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c1d911f4f21c49dce13b84d61eb02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26afbf9ea9e5e7d50f2fa940be86461168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233a93803829babe2da0a286538fb27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dc0bc1145a5776b94e7a0d3424d74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da778dc843c0180e8c94d0a26769b9bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd3be0319e9f6334eaca00fbc5616d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed666e61e416f1ca3ddc88f5c65629a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec3b96643ea9d1b119dda94b2f6a19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037f9182ed2c4c7ff739b2dbbb8686d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ee432556dacf141f202ca1f9bbad4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6aa18543c26d1650a70627b2f2f694177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396f5e8a328c6c9b0f1d83b3986dacb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab507ff724110daacba1dc7a130d9241179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3333211a7ee2aa305e525385f45a8e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b014ffa12a4c874f18908c76d14799181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d51ee20e54cf33d3445e0d88208458182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e3e0f1754beab8d0f2cedd8ff32f9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6a8f30fb502f6d3fbd13f1ce6f54d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5b5171c4b9442c5162621c8393d65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf09dd6183ceb331357da1f21b29bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4e6966fd2b552ff98f8ff62e87add187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355965477e50c719ca06ea16c560f7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694365b673d1e93a593f08ccccd8a544189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f5d61544b4e80e9380a5cb3205da7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9256e8f436c38967a960907f87ead191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c2af77bd5d3d0efb9069a3164a0cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c1730d7ebbaa95ee288edccf54031193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beef5e3d3677008736d1a67d3552a0c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b58e28d72238a57ba13411afe3193195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4b296e0a722434eda8b2ddae756ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f3477c81f6c9d560514ba28af26ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fd29ed01afbcb1712c6f8b4b5d2dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f7e8bf4020715172ec2c1df2f5c48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bf32850f46b60b1ffc98e87e0c5ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288616c9019e709dba5a55cfd78506f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37287c4fc87de8f1b4be12c738442a40202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1caa81fd7c70dc60bea10877f0764203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652d50b600a0a816d88bdb04d96816e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226a0b98dfaca9f8a1d11bcd482b031205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d595d275fd23f3ee0328c707266f6f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25f491b0c439c2f69f7cc57421b534207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73705082db5a381d7b22aed1c5fdefc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6495cd10e7092ba639745583208dd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b7f1aeb05b07523b7d87e58db64e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bfedc1767974c7425b3d76d3318d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5362d3651ed209441519a90a381d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f93a9d7f0efcab0ae345235247567a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f755a495cccd5763ba54152bd7a2b5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc6393b3cbbb9542cac4c50d73a9dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224ff2663a36b33dda1759dfca47063216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd90cad2e2f55d860e885b939ecc74e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745d62e192b4db9735f04d185bf8a72218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d64edee563cbefeb08fa9c8c004c9b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2264bcfd60d5f4caf1b722303c5110f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af61bc9ff9fccb57253c649cd294aef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a4ec374003af334896dfd8abf3102222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70dcfa9e4b34252d044691d39f4a187223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecdc5227096cbe34d0649b8092330c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ea9b7a7f2872b9f1c8396e89652f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0c5579f38dfa77f4b886e9583f46a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04a1a06671cb2b39c470522cd77d07227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af3dff4f865e48709f7d0e7560130a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8985206525f9dab8dabec7d8ae2894a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a95120023c7a985f277e51643e4af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ff29999c10136b52bca1cdeb3904f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c58ebd4bcfd916b48c42628bcea8c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9b67cefca6c0aef6a08902a95ce1e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa78dd5c32e7ffc6a5db48ecc716c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56114b821a9dc73dfd17839e9749293c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d19d34c43c86aa25a1d08f8b16c3a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163db30287ee5519440d130e99eea052237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e94144c48703436a029224df9daadf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552ec4672c4a96c63b8a03cc6eb9171239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce180afbd3396db9e2bea83dbd79a5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecc27b9225db6307e6831fc280c1cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea00672b96c016d8dbfdb27681ae3fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab9c3497169d19e55a4ea0c47e4d7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179162691a779686995910dd443ce22244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63411c6dceba6ea154bd78cb35e30316245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe71e8bd8aed485c0c8791c7ca5de8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7b3a2fc91e8589794109c5f4f667c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeee92a334d399d57c5062868d59d00248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae45bc94dfe855e0e4ae4e87cf789d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9deb379fe39b3a44d3b023134fd3115250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11119cc114d10d76abbec418a77918e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d18dc9584890a6ac3abe3a2ce9b71b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a3b1fc1c559af5c47cf3d4cf28a18253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368152fa2be0d49ead0692239a47546254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea1c2aa20246111451e3aeb8906ab7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d2b59a07a7aea50495b213ce987da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06286fc00809bf258bbe138a60f7f958257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ce6254e0bf4e2e1f97ad91ecb6175258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14a4c285dcc4361aacad1bdf13fb62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b03a74aac0a208a6471635df9db38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14302be891c1041977569d40f8c94fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a56c2ebc25a04706e7e6ee31b4b14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79aa14eff6cf76ccd5114776244dd3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859ef4a1db9941442217a8b611fcf40264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7b7ae1ac866ef72b0b338db34690a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935684d22779c5749622eab0c810b10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce9d40366128c543c432066d13c2e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a133a328d894ccfc4d9fe2bb9a2a6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713fdd520a6c3374b287739feb932cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae88ffe639dbd3842f62efedde1e592270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef10c355b9cb6595f0eaf702bdb4f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401241a663b0bd951ba66b35e8e36098272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c496d9550c0ddb32b461f8283d7876e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28615bc0d984f05fe9b959c217cba3bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158a40809b8c52bc684d442fcad7733275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86db22591f575a0679796e0c648380276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67beed4739c68e16f61bece910ae0e6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e610aa6e539259448f7d4cae8088a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa8ee74e92ba2cf9aca241d685f85c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628b583ff7580d612be548345f3f499280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666aafddf7283133f9a945353224af93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cfe830ff157bd0cd426e2ad40a372282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0cb5d25847b57a6df4c029d14aec7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86512556b585927bf0aa2fb28d4cba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18474edd4876b22f6cbed0d0c635c24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd75e52a82aa2c8f3819b30262d878286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eb04ee341e7b3911258359bba1ff2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9e67e748fdc6cd3e0aee413f22b46288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d2d09365fe8c753a28d855fd37468289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ff776cefdac890497c7e967145be4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d5acf702c2436414360562ebc6d99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcefb48d2f30247103b51f962afa0dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e21af8afcf9ca120dbb549d38b48d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eaf3072d53a0c51c122239f4c25132294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6aea6036606c13957fb3dcb322b9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a054f948aef18df9c9c045f7c8f60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960edff51bcc0e0e95bf7958f68f9b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13314d3b95b82d14ccb886b1b1776c79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbd990c23c564d532924f2d5595a21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240c7b15ef6ea8555cd2ca2c65ea693300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74910ee624e932413afd7ba0b623cebd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09596d03a10be288f5452a711750f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c07918e6d57b38634e24b6852def0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6f9bbd0839b3fbbdc422375a7d202304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47261122ef081ecd011b4f60bcc42f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e63c5f829db15041a52ed0eb3e405306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310793a9e6c5e54d14fc72970647b0c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bacff215bbe3dd3e7d0d7d15244ffa6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18f32a5f8093a4fecab98b1d3b3baa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a336bd46fd6ff6fa689200b5ec383e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf83acdfe91dfcf50814a50e9b9aecd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addac40c223dc6aa4fad1ba07f9764e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b9c8d44368de954ef2843ad07d8cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777876f6eaca925accdfea2dea833ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2c154ed33ece6fd6d20abd0456ac3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778438ecd30c31ed35efe533270a1ab8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac8389f27ee4027ae4a3df512db365317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0a27376416e5a9106520dfb647a77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af223afa428d1177f0a4271b98069f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623d2421eee98364593d030140ec6ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dc7c7c4232a6bd262cfed7a2bb271321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62649c72b6885c426ab87d7cd638cb28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621456d649bc2bb94d3dd88d69db8e82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcdb6bc80346aacd4c69bfd18a8d99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425a0c75b3f704d4d728238a999c2a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e91baa24b1557e3ab6b20a5034828e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a394613d57715fa7b90a54ea800b5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f42c9df83bb7d7e7cf40fee2f7f81328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefc8c702c1b33a07de0560cbfc7c40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c1d6aa410b3c81e334dd0ebe18370330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e788f5614db86bd655ae1435af11e25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420f491182b009aef16e0970fdcc2c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695186f2f358b1d24f4e7fb347ceef7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f243b55314381cb7084c99db164ed0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bdc187d2fcc670b0ba0669b614399335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bf8af009a7187c1994570a1bca729336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42211662932360bf6e656a558ad63f26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4165e5850b77d67eb7eff2b92bcdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72be8c5b2dd17358de8077460dbdab5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eada8f752e5f755fd1ff3f87da2a60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b227f5a50d59bc599a87b89665af1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea827495c9e92cb6713dc9f49c1b3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb1ce35e6a7d00187ba8ebe1b2d99c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ec9b697e6f7bd044e993fd9e14f1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcad6363a7877c3bbf5eda0d471b0e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004b8ac919e0172912904cd63d930ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936682cc507b0b879a9334c6b7c41a30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e32da2dde0f3717a8e2c702bfa41cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138d932e27b44877c7b27a508c836fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12d0b26ee83fd2f40decb3752708e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb926913a81791b5359b19461109398351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf789d401e0efadd9dca59f73a997a0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ab3232d540e97cbb862541bf29030353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff6aab7ec973de5e31aeeb5187b76f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771f27ede9da74c590c3138be20bda1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f914326df80d4b1e889c0c911854903356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1e3060542b22b55b4c002102a9f9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab13bc17949fc5993dd4ce914ad66a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719061ab7c25f64eb2f8df3a18f20338359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def2b2c079d59a56027cb0a6b3008e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02b7c0f2ed51b246c014ba2f5464ac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6309745dc1043c6ee3d0ec999688f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae882d313ea41c5efa4138610cf521e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c6099fb7dbf01103dff376da1d41c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6489d6b02f9d1cfda27982cd9faff7d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf421466bef1e21ada3255cbdfd3259d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b26655c0a4636be0ab5f0321c337cf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9a1461975e187c994fb5c3a777005368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281f6fef428bcfdbd999e0c065122ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcad52ffc9fdccfe4997d18ac1da64c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614f0653f0c44a770a726d6de95707b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d47027c1ae416926e748015d205640372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5ca2a16b2e1da23e885ded6be31e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c2a3978373ae7c48a988e331175d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3a95705da7ac5b6de303c5625a441375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd388820c6f24a90fd03fc9e151f51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8095f1e9c4f6332c668f018ea9d9415377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f269e67a3d9e06b755762ea9b58818378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db309e8167f8b7309efc72c49bec0f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490f3dab4fe644e4f073c5ffa8fd836380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9efa27dbf38c39d04fd663b88074f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d49ab182edc0982fb888fb1ef2de0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ac5d8ae90e9f2ec77eef28f3e7c5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743caaa9872350e84289de7ec57f304384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35003fe03b28c5d4832d3dc81848bb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d606f2fbc27c67129927fbc41d9cbf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03f2431df31f960651d926116beb56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca3dcd80ff5b56414edad6f18bcc48388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544481ea77ab88af36694ab2a6ba88e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953e5e54b8fa2848cbd39e1378db49a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0f55a8595c72a9884cfec447e79a9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af80653a85cc7323bcf65de8ae8f77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aaf38c99b488f5c5d0e641a6b3b8bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e3b4a4b4074a00060ffac7562edfb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca813693a87d01cba3c185ce0f11e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b910aaddef47073a2293ab3b0605ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a707ea72c4e9f09f7782606277d1a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01b3617751c5fe88f98369587a077e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe90c5625158eb10595d0f1a582ccb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471cae5ff2762ad7c676eac3779a02b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195ca0ceff974787ed8e50ab7a33932401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f0133cb14e7df3ab190a2c132bf32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c99f5210075cc16b143bcad44bb6a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca943643545e2357ca651ba92b44eb93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdc67973c4a714a8b62acf236d2d41405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56080700301e0e35de240998b425aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ff73adb0bf18790a4f3e8c02e63af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd82c0e1ba2769f1ae63273b5c0cd0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf19bb44e7a63233d3f68868b621c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0fd60342ea055970cc762eb1cf1b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a922cc4b7aa65f0618d0b950affc6d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def222f30c30c5192f7194d6569f4cbf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c770cd8db8bfc1739e90cbf73503fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee3e4534bb499570eaa618561ba6ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daf78d416271161c3ef1a4fe1e9c8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c757f8d800edf191354cf399491224416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241a1f956aec03a7584e9319af10760417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6770b0853559279d46a68f5e24b7c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c38420a8c6e1d7030612e913741bd9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a14c815e197e913980f4f9e25721fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1591f222602aecb955f80b07d5d53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bf427cfd7780eb06eb8ba182658c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb6454f9f7a5a384d8083e75101780423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f86dc932181f9460bac5de65f61e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69385e3f740234723fa34d04f4474a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a87954e6247e63f34982f51192b59f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d35117f5cee60f7f54359ac76e54fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a2ac7eed52660039f8fc88696804c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf811cddac903c7fdeffbefdcce17a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f385241c858ff2aa98c8953a6f7e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd152eb4bf4b6705c2937f4f7ae6af45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0c99b1ab3182b0e9f5177d14993e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995aaa9115183f118cc8cdb203804469433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162ea37a1230eb81d9b3a65fc325544434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4d1edd8fde41b4971095fd651f757435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53e15886a9c7d328961a73c0aa37f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129463ac00021b816d9afde3c437930d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473e647c569e17c9e06e29765b8eec6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5778f8196f3d11c417d74c7d4c30c0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d3d6df2fdadcfca85bc15f56a09a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44f02e03ab489f4dd0a8ec18561212441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557cfcb23e204c9f7f34bfb40d42e35442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c14313787c23c33993723481971bf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6714f690f12c7443b46c9ef5e52fdbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81308af2d78052cea39f43a5d5b164445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1cfd905ae82115c846036d286316e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0961bb55d0791a2e5edaa5cd875f0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f37e9c5577a1ca8b1ddc344bf06bc5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4c8a757f43937ab1bccf7b944c8df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d421a811d38b312b508f610e468c1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a1b404ca29166b0f6eeafb10f3839451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650bf017569ef5ab12e88353f4a3c06452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5f15966c8825bf3e6db9ac1e7126f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833534e5e39be02edddf3a260502862454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e619baf8c044036bef88f573d32d2e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4c5e10e33e5c5a918f0187e938f12456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdebca689ef565730bc31f2f9e33a64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae2147e8b14a28a89846a35bf1430f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298ee0ccda82a608faac01c14db85eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed6d0ef897c5c7f466b15b9bf178d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2e00df5ea0464b3da21f1c1240743461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5e20fe2f3e4823634d1b3a7e90400462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4a7883140470613f1fa329146ce2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233f938aebfc4ded328bdb94284691b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c085f4cfc9d214cc646be020edb3e6a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60995cc275a7f2f819972f83d511885466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d9ecdf78249621d44df4f3be92ca1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcb0d8f543b5b281656a613c53e3c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82f3c9f0e8429784940dbbc5111d97469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f805890011724cb326c11c6f2b595470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2047147d1745aa4c2460ae8ab5bb71f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6a15e2c4a253a68ab2c59496001f2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e7b7f29690e3995aa81e8291c55fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b2e1031f1c2c51f49583a5ca07b84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f94d6f66672e1f99c7d31f4a379441475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cd83921f87a43a9b522fdd550f264476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a633fbc4cdd81445b9facc2674d995477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09307fa935f4781fc0d9804f03428a5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d680868798ced8bc8150995f29e8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251285b70246f1ff0599b2d839a5246a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bbe6e36c2e91271e8637561801954481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac998e71014faf206902d3aab251d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb0453ebc06f452d07d6dcf0d5f267483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74ca99fc94517eb1097974d72274fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090dc53232b5f2fe44f8591975c6995485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f253648605fff946eca5b0edf5396486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583c3d01324c1f1c6ca7a69f1e50d3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f568b204473aca34a4ac132ed991e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8ddc554926e37b0aa0ab4f51f649a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aea58fb21311c0851f7aedb0be81d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8711002e2bd48eea37d2c036880654491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af12c465571a2b963bcee49b7f35a1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6018afe62895c3599bab83eab2d63c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65572bf5aa363e0bc0acd19b324a42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e1d3fd2b39fa31ab6351c0ac15adb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643243a95771f6b25a41348ee084af98496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73a805f77f18b995f4083daa7ca76a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd722b44907cf9be77ce873a06d28d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c01b0720b6c70ee7e99b95be923702499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b082e9eb2b6c05900c004047bcf86ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7460297d12dac03771b60b91351a467501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35358f7be0a137a45d4ebbf3ff4e6137502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f3c888e033dd9eac52b414fb440e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0d19720c1934936768f79eb991b4d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfb774394021a0d3764f7fd6b9d237505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c463904177ea8e146ed1c6627ba3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d746aca1149f134417fc1f847f5304507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ae6c0599287656163af27278641ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff20b7a1c5c8118cb8d9acd3b96891509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2d62c063d419f2475707d39575ef2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e9897db5fef48c1110a771be4a317511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9b335d6e2f3669ea0d8ae8bf4ab2c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca1cc3d27aa13e83b4a5097342dc44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193b6382726a280bc5a3ffe23ee82b5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105de4ebefeb9806dd0b506234e54628515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914f36ccbdbc905f574ab8be828b98d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff223626299411bbe925b437f977e052517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551de13966d6d74116f74a516a7f06c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa13b06e93cca261e50009678dcd38519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdf6a41141899c6d7ce8cbade5142e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02250321501f29330ca7ba77dbf052e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9c9455e30f11702f9770726217f1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016733556f40918778c49be00a7c67f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea37920c9fc449b8b94607702d6193524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604ea50c63c3e0fcb505f3018699830525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116eff058fe9ceafe279f998668a650526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7d86d35cc0eb4ea578ac0e8132225527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc00ae6289ca5e7ce670c196aa4d26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ba7f9756a5f249f142f695ce08576529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca773023f693ac6f86a19f893032c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b9567b49d9775cb52604d5c4bf575531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec681fe00f5ff33450a43447ec59dbd8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddc95712777b179d7255ff62ca4dd2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39156b76b807a6171e5ad88b77e3739b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f77a8c6a50d774d85750aa5dcd0541535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79525b35dcd71fe4c299d185fcc5002536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe18a30667b39f30e2741ae4687a256537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c5f148c2d6c188fa918b3b4e89722538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c40c7d37e8479b4760ccdd74309340539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a07b77c09e47b2b53b20c770883eed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09935450f0324158b47c4bf09e42d52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c398a23dfa44f1e232e24b5ad35ec64542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4286d8658915740e9c6dd416d807b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989bcfa5a27d72b488ea072abad3415544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edfe52afbfa959e95a245d655ccc34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c07b2a158b5d3a0dc0e0e3900008546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22552dda5935581af91167b9303533ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c63f2568fedfbcdbeb2beec9e2f76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11038042b3be009261cae2fe00eaf828549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b3a16bf2cbb5bb5c056f01965074b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db105cb7058cbf96a2abe9b869489446551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17910524c7e64bd18e04f910f1dd5351552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e8a6c939b4fc91fa80236f4f42f27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4dd5c8521d7fc8ee97181f65c36850554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827df58dd721192d586176ddcc55f1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055954dfd4ba168267701a631bdf5e15556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fe21e6658ea597c40f018a524d22d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6c577388b5fe1834d36ecad5d5442558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0c9f44e7494c20f205f12883c810a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cf0325500407feccb44dd83045ace560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aceabf09091bbe5849e4aa12e71205561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbde071d97903c17a06487be4269485562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc026759a48f8981f085ee5ef61184563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978f2525ef825cb909b4a4c2d9489e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b414c022103ef702c3f63028d9a7ade565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07dc8c18e299f129cd01bc7e4c687e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e7b1c59fc2e0a6765b41796156c76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8b7d0fd5bbe5b882a75cb7321c3a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226685ce7edb3c135f3c33e7e9ae29e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468b96c09e25cb02e26cc79c061d946570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569de6ef7502706477e70a0b99ccb3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534aac5a905751b503f58dab34cde39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1b3960a4396f75b5282ad2f44d3c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a01b69d2ffda89febb436e25d84122574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dffbb280194abc1aeca5b88a5389c2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b77881e1a2ef2554f9fca1771ca240576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc9dd054780195c78ceaadce75a666577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597672fe17fab6f8e2e8139d8cb6107d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac017c6cde54d13c07d3dfb4bfc971579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e5a291b646552ec7d39d48c8e3441580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfadefee7853e7ffea1e2cfeca504e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc3fb469f2c36afe35d601d0feeac0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451800f70e016927f9fa9ae051bb0d33583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5501b5de49b6a4763f7193eb9d70064584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb40cf72be54e831951d2a886ab56d6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63d769d04010f175aa662944251d19586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d580b49243bd8d798cdcf428f4afd54587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d3302f62c5f6963fd9747a869771e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea929351598457302636ca0c5d48da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7477aefa6b6255e4e8a98b945b63179590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa73efbe117ab70d9e1d3c5a3bc3800591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f54c0d4f368859501b0af80120b41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e714fa4b3bd0c1c388cf713d48445f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efb2170363d7ece03e77dcf9461268594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0d821c61dd7c2c851950f5d7746f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca787057e25dd537ac7b9de0ff94bc56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d4df8f7296a2911c8435259caaa76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed33a527a8e5984691b74cd1c563f2f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ecd08970b255a40367c6411eca5f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff21e8dca03757d258f9825e49d734e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e220f01765b85f712580f3f1b8b34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d895f6a27657753b5ee53129985a7f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeb83f8e5336cc48aa6c041698508b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab40b06fbc013134cd4614da8b9aca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358a65998742b31f844b2c590374ae0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e560e7f16400a27608514062c522778606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a88efd3f0a4e18d90ffa1a91684dad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8398067d8f996a1f0662bd35dcd63d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976139194bf06e93dc30aeac9131c34c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4130cd634479942be0e2ac232783ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f97936c09e8014beee4fe6e311156611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332390e22996d5072430e5f7310d060a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a417c04796de001bf1734651f6d12ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd51d107eed64ba0d1f97a838f08899614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507b929d3d18cf6185af5ab871ad1e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596872bd1499c227316b371f70084496616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8858482c0277715e239b483002e4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ab26c2d8764292f652be2004f615b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06f69b24aea4355c3342241b14d606619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b75066cdf41d9771821fff89e37d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445743035739be8470f27d9bc98036e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9a508754c36e84bfaa590b13b51bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d985d9d3a6b84790a48ae19b530da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecb3852a1ae290ff1886a2ff50346e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fed28c4b2c36c6f833b4be27be129e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7218169f09d07768d4855179d16c8d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8345a0f5445e7783f40ced2a6a37504627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33380e40a0b95c999c1d8cf8e58994628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b50abc49d821b8471bac5bf3d5b9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbda9e2d754b085874cb7cd05315ca630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b24d083c3fc523cb19ed6028a16e3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089123ff6c94b2c3c13fdf818a410413632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d38785666e40e3a634d39787d3018a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536ef669d33dfdb6333e6ddd96bd8dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17136d9c190d115db8477e8930bdbc6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c19c0ba94a635eeec07f6865e84bd0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113d33ea9be8fdea51d46a7932d362c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671f9f0d630fdffc792299fd4f1795d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2687ac26f58edc8c47ae10b8eb784639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20895a8387d6efc1243e8e05fd5e9678640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727769a9fd5ec9933a61f2a9f7ae929641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7ce7878f68879d8092bcb1f628328642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be845029f8912cd09f6d6e36771d4aa3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909eb9547d38a6486f003330dab4b11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc35e0fdbf57ab86231efe164f95077645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187883c1776d50231589e1497337d17b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bfbb102b95fdd97cac40d672c3dee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bbae5d7c6658827bf646e812f71d6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f80694948da12f145984c747bcef91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1a6c4472f905db2b1931935e1367c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae23d11ad881e7237141bee42878b54651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab74b8bb889c9e4e4b77177540c27c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030029183e8ec558e1473283e00d599653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8de14c2b8d843346a147e587445e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65beed1d8afdf7c51cc2b44e92e8a6a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a7976c2bd8a340608d77024311b61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662fd7655b2efaabca0a0217e7e2783657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27c98a2ac44ab560d7c32d5a186724658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c4883b270a670f32df65e54066069659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3054f4130417901f84503b96dd4007660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a1363808a004b973ac5cb85b275b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2e503b197ea95fc7aca46238b8deb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128e6fbb3918f22b4579f1a7e3e54dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf4ef4706888450582bd994cfbd51d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bff8e40fed91874baae602bafbf952665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe62bd55d42456afc85e9c8f95188a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876c3ef8d6587d242022288f5a535e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086fc73ea73102bd362f31afbb78c51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd70545a920068ba72cb895db80edd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c3ec544647d05e862b541e001aed0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff51be793d5f2305eb02e963bd3fcf5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0db271ebc62d283f9e06ce8f93aae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5bd152053a0d9e1442e73f4d66072673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bed025e464fac62911c23e8e953a9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f07290aee732e0f9be333c4056437675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278176534113ffa12fe5e19dde8b865676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293da0f91103403b400b12c7e80f16de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1961d2ac475fe9f15fb6fb35cc9d245678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b6fcf47293ce208f8c73a223a278c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7fc4e58253d16b00629f6a4ad76a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d989122b16b031afd731bc7344d4f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2392d9253f613b26c1306a590424f6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdfb010d54a93a6e71a03e19f35acc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a20670acff049406559c3c42dc8ed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b514b75f7b4cf054db03dc16e70f3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d320a2aad0051af8b297a2a649d732686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c3db325514200727e6cec0daf8be3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff0ce7567ccf6326f6b74aef6efb25688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24481093ca47bbc9f24319b7ccc3bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adee11da0688a39045babb658b2a01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fe2aaed8c8b5298e3e40f73d66cb1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be30f818907fccf84ff1a1ca2087cb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2536fce18581b128c2bfeae73f6179693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298865cb7a411f1dcf88ce7875ed01f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdb77e0c36714cc566f7558685b272695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ee1212e02384a7ebf8f6f44367a6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d607b8d857f0efb52ef457b885ff17d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355963962eecae34f7b211fc36b4c67698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ee3d0b9c50903c4c950dff01b9143699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2bb0d968b2508aa0c8629e1abafb1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12f950073a78610de0cd788aa12a41701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb3ff59008a6fd57de3d4a10b8e447702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bb33967d4ff6c4c3ffab5051eb614703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6290c5f888b5bbecf42fd49396929704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743355c1fe885ef9346600ee0ea7350705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1f507ccfe08be55da21ae214fba86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf07222cd1553c2e85548ab654149f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34678de94a9cb404e429c2e032db43708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f10ad78122f9f661d56c017d390884709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647dea8aff4eac196d6e197243d8893710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e525c23a3b60fc26e43a45f2792d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33539ab36155fd6341169039402fb824712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e31e5c44ffe8771e5ea085992004fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934bb4a416d5d24c19f32f743737b4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dd841e0137a3329ffa6707e6ea0863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e8bc6e044d36e70c11bf9dc997ff14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c79c37f2ff7bd9eb90fe1179fc74d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215128ea3c71bf70743258896219c6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517335107ad8d50d38f4cb1782301647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccea21fe17caf0ecf321a487818f3978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a76520cd60872fe32e4a4a8f02ac819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd9752f538d8b1786d9771b5452c6010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea122bdcfef1055e2ed44f6ec0a58911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60209a993d5163d3f6110297620bae812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a331ac4a0e56d3a713666323d70c98013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c06a8a7739cee7cd3e29a59725aadf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4758160dbddaf751ceacc530874bff715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a4eae1295a64530ebae89d2b4d25216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31037f13f5bade7cffa20e4b6a3ffb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c13eee1854a33309bfa72b0365e90b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1213886fb80a25065e674deabfe7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd4c03e89b891b7b6adba9949428c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8112850b2b0f1735d1a76e55a6a37ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23c7fd6aaef0d76af21fd7fbf5818e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07042794471afce32022e24deeeb3afd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13cccaa9ddb12a3b957a418dae022724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea7c7c5bf90bf6fa346b84f105f38325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0369af53bdbdd99fba0bc2f0a522c2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b6e5a635dcd3784b51b8bc85ab55727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403b54ff86adec639cf25ffac4de85328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557c504563016343515e85d98cc748a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c110b397c1d82a0adb0f764c54bf0330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b8febd263574db880a66aeedcee5f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f30b313e96f9356ce5b82038f7e9d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e93b1bca6e9c0e9abdf86a6c27741c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8602b6b79ae00c7806359efbdd571934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00068c1d24241e48783eab2b35e9bc035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20661dea2adff97607d311de89e0af336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701578130cfd23dd1b535a6a33bcfda437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8151bb01749753e39c078229b3ef03138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed17da063cb942520ca793dd298b4a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bd5462eb5b4fcdcbf32883685591140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662084db2dd76245d9f7f83a53fed7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70911a4224cee41ef26b2fcab54a4542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a3d3a3d7e2b15be2ffe6119892de643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51e1d1d21583498620a95cd5100cf144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b57135ab4ae411c43e2e3cc92da42945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2128c8660d17fa2783938f104d10346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a960a6fe0431af617cd44057b591f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d2a86848c30896a1ca6fa617fa83648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d89089a0b11299e4ab47fba1cdfcd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0d889d22c65dfe64f4420b5bec90b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8b89a4c9fb2d4c8cc9b329fd14d4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154def242bfd94131f302a392f7b26352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624a59508a59ab935187762b0beb34f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d857dd7c1ac3ac0ce59ccd9a7ec1f2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9fb2466afa1140b8b9811609ae58955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a69e41272b1edc7bd51e1cb1561df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bfb0c784a4e6265290d0760609d7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ede045dbdb9298e8aee8872d272e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd756db41b55bb7e8902f2bbc1925ea459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234780d27412bd76b9cc2679d48c9c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ed73c5091d8a680e7ed4bf67992a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e216d257b7a91fcfb0b9725b505a7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefd436e16f247ce46c71783bbf67de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa001ac9611975931fe2dec8dcd8b9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163eb7d45f0fd21eab80e5a1a2b147065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2f1386b550355d0898ca1c2abeb8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811f5185a5adb71628898e47865d6aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565074d2c7774f67ef12d846083d082068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7043bb0fc1e633c91ec1d17a268b7fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46c8b4e5b9cc37a175c81de068cee570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a70a761cbf4afe4b9796091467ad4a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72676e35c0eef5df352b2e2744f8f5bb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a13298476244a9c6b5151e513c2fff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5413a8e2f41dc04db11d14702d2c2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d91457bc7988000c636bef055353575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106aeb3dfc10bbecbcdece6e150bf8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d24ba572c57922a42e0e9f2bc7763477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7135a42dcab11fda1d8297c46f8ae3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d62598b83db41558c02bac74323df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb4c11c73978b67abbc824028a3b1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df4aea9430576238f322b88d0d6d8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d719febfcc3a08d20e310d2a0b2acec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b3e8298354c6e12c4110d6be0721783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f683d76af28eace03f931d466171484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b888845bb411051a8d8e95193593185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76818079628ca5c7bb3e66711ec63d0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af960a9ea89cb723a9ee62686eb1b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb54448d05577ca3a940f9adbfc9ad088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad0350bbb21b3e81066a70a3a6044989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbcea65e7ac0f6faa679a0c6c8025290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d1e4d372062df9a4fd01e9319033f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeb8111f11fb645b393de75e0d984f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf98634be2a9d6029438482a34cf0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcae0278e10e8a0eead49b750732ba694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44f1b1633d8aa0b183ee772ffceab495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2defbf9572cec69cbcf7062311c5796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbb5949c2691c66a8824a65f62275097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f746524f470bfeebe190b8ae93a8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f4570692ca0e8dfd514e681a0fd1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde4ed417dfae6148ea6151545ae216100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e53c002e403dfaa18d10ed4691a0bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fb34ac79ee0bcc2ee61606f6bd6b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ed0883278ac310f4edeade2b00aac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41046d898f70a576c4fbde7e953ddfc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6539602f676cf6a454f478c1f05ae82105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ee303f36ac8f5e1bc4d8bb89ca5e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45952e36241853080aa0cb5b91638b12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc7b128fac5fb28eb0c1ec09107b64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2bf9ae1a36bcfe5384eb2efef0940109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9744b20d7a7fe9f86f99d548d58bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3684714b465a92cb75f736d6e8cec3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4c2e154fc0271225c1c9e4875f0ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7a4cb83e8109442b80dc4d121d11b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b05ea2394330dfd4257f40abb64f84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c6855df283d57acc237b669a5311c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7a43fa4dcd59148d38fa3d5bd24a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa69e46648c57090be6d453bb5e4859117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a655cee7ddc4c45e2e438ee2528b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4f6b72276e32f212aca720bbd03e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab37abe98f6abf490f82229d3bcfa2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de87240914ff4bd0c905072d4847853121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e81ebcedc9c0d79e8349227ccae65d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5058f33f19886a82d9e6f8bdf03209123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98320879bcff3a99e346a2f683fea39e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5701dafd2f565e7d4b23f60249646125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68282631b45dcd782e400b3bc6fd2e6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d57d55adef01519d03b01cced7f79127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e01aaf5b5b06258021ada9882c181a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3e790e941fb0c4e26fd2807fc3af7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ff70c7266b223c98b2eb9b55f6f21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ddb726cca91242e908a26e02c52d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb559d922126257a360b067198ab19c6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0838c5ba9282e3b87abb982874c852133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d7cf4061a52e01b1f3b9f3ad0dbc5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07789b542e1f63a5e7d3da76ac533e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a6b59d21745e87ac362b269a7f1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d922429154822eac619e71fa91ffaaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a8c78d14e3662130e0f6c623d6090138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68033dec54c228295efecd625649f925139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0837d98bd03d1d0daea4b911f6099140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d797e531ea0eb5487b7d3ab0a71cf4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3dd6c9db67cf549807017589b4774142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae46ad453913c74decd2b9401ad670143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6fa01f8c6fce57f67be7cbc144835144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996d23ce9da6223e9ff584c166672da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e34fd2aec68fdb4b468487470816f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118613bdf955de1483c3b559eba0472147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85059339497aa11309983a6916b3b7c1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102e03ca784f69365aec2b84c5c18c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ca63f244f0a6fc5652a9a1496c3fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f92291f5169d953fa08f83ab5e779e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40dedeb9d85ffdd06f8078fb44ca28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f6e548423af70b2128a34080d0927153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd32f4ffbf2b1218d4046b2b1fd4b1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e52d7734fc04b27e053b0a975cef4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b11533d0ad12a68ea71badb09e117156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d8455a036df39e8fe74bd6d2b97e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05413ffbeb318cb0cbc020e6d80c1930158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97ff80a5bdcebb35ecf182185c0070159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fd542bd45bae4a44824a025df87c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8f08e81272618a8b33cb0f920d480161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080696b4d30d7c6564c930f088a6eaf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f46bdc93bb4927f3c188027be538a3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42270f6b598a69f63cc05f12c19270d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef3cb581ea12ae54bddf2d452f670a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b134040cfe0536728b65aca4798538166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4218dbb81e1c945735500269213a22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9e83b2487ad1f8020df9a4ee1307c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35e6f3328f2df6f08ee814d33f612e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5cb6dd6d26b243ef39fc7ac0f809e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afae059d68d738789e5056a4b7544f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444208892057f02293e96500ddbc56d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0d20e128477e944effc4d8ad32a4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c55849e1befd6b240908f4a191b554174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32580679bcd38f7f58e4429a5587801175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606500a688d0666c8cd575d63fb5273d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbad50027470222f36bfd31e599938177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8c9d9c3a628b8f9d4cb7453e86bb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd59d707afc4cd7f10e77988d421722179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89334ed49a3298749483bf3ed612f5e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec16d60c012250c618f962511cd3b4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de463e8cd9557b00fd23e573035d891c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a962619ec2be084732cd59385452b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25819f91e883b1205fadba94a30800b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413295e933b423d705bba2ae98050c66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae68ab2750725a00768c3dfb4fa56c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a16fd2764537bab89eec333fd2d51c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20009beacef645d1c7073129d900a0c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8897c0c27b0c3dfd883b8578c18490189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f010cd498ca5b1401efcedcf1c2fb62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c76875d55db5cb78a5a920ccbf1ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcec0fcbd5e270c9285a6266400346192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1180a6866e5808f3b88dcfc71313262193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a75e59a7238e1944c2864b657738cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44dc767fcecaf7f70b022d0c9d20551195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a98ad426ac49a32b35107ef0f6399196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f27f80acc22b2ff71e2b472bd228f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d702490fd2b84664c00d8dbb088be5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaeaa76dd0801024a6d61b53b16f1b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb666738f4f78f3b15715ec6e91e50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47605f439f6e2beb8a0965cc4821343201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b2c090d5ffbfdc9d4a4eec52c1d6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044aa3debcbd13e5e57c4238021c9ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4a8dd0ef186f62e7740e961b83b3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee75e15a6a0826803212fe60fbde9bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a807cb5dbcf2aa5ea100b64add5d05206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe11820459021964edee43d35ae279207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a98501e0231edbb9db4e402b0a76bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9e5ae2b559e689324f9e2d38c2401209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0b327347882d4688fd114cfea9b7a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb669e5ba265cb3d399f605e34e2640a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6e041bd4af856823a5830c17ef312212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d95ff411f2bc053202d09ee3a66f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc33284ab31e7d6740f367b1fc8ee5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e96a0d498ef65a7b3c8c8038de7601215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0d78c95a823ad315cb038febfee29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9391e3a3440c7213c76ebff82bdaf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101046c6a03f51b812e24a62be99048e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066aadc1b1f1979118bfd8615005388219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884da3dc3114ec265aa8be98bde15bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0e78269c0da951039b5dcb048787c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384d3df2ce130e6f96918316688190f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5713d5347af6d341f2b79c68f41145223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddaecc538b9c120aebfde1504d2f0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64b3f1d8d38722c15e76020a36d9e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16683b627b6100d222a27f7621c1d197226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d37388f5390353d7832c365eac729d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fed7c82a88f7120830746e2f901906228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec937945360c3a99b9206a9d0be15c05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a89e6891dca17afef4125cb6cccc4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42739e5b5ca6e4082011b765ad8e422231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96a7bf7a1c1576e30faf74de4a43b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f656db914b34b91d82626c3447f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e4db66667d0bc556dd3c2d38a17ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739d3e60ea08ccfc985541541972403235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d88fb6585dd0ea71e10e72bb1c6121236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c20578488c798ba137fcd3345c1e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b71f55abd2e4dfc6fd1d75a7af000238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea75a7641bfd002b6772b9a05d08ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d7590c62e725c0fe131535dc7b288240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2721ad7b6d0449fbf312c6ecb8799241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02065694eec4f2ab80bef86b9686f446242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09036afc1cb8b93771aa32304ccb465243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab68a280e5063147ec51bf64bc3fdf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312c04ccf923d83daba5dad34f8dee2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea982ee6a76daa13d19cf5f2b21492cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c1a1f7b6def087b8baa7c218f647a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faa6089a8bbfa4a463f0678c854a90248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb160634392c047811e188514e44c655249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f3282acd2f12fd00cca4ccae005f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429aaeb0b593542d042f42c1fb70b90251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0039106281ece10b64d522d5c713a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ba89152f3e5b1aa5d28cfd1612d5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11443143313907e3f8519eb20210dbb6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324957ebb57c6d9f3ec463e073a054e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165b343cbb4c383093a8b3e40899380256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac822176a59174e62db11fc2e2b527257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8047083691e48f77973b288a0265fd8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948e86ba00478c2942eedaf2bf52be1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357bfcb511dab968b6eed3e4c6c8e0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd699d6b35e24e7b78843bde77407e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49dcdfb81eaa4ef5c007810588d122262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882767809979fb7b16b9056aa01eca31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa850d78a76fc228fc308ed8422700264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82f84cf84c4b4f8f40ad4b7cc7b0c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc67446c2454ac37a0e582422b72a41266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a33b30104101b4138ceff49a8789b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a6e0ef5380e7d5c666d026e551354268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e67652f3e9ba44c2796e343f5f263269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20b446da44898da7eca0d1fcc72d70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3b4f4da31aff340bed2759da22933271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4802548bd0abb2c9a9c3ff16fb2fda1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb49156a8e440cd9bb0115b0f87f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef1cb31743f9aef740ae2e645b1b29274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796501bef4dd4b543ffad1d1747ac0be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ef1fa5f9b4ab8658dcac473c11765276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dd4af0833643e9cbbf209e55f38ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8fa3c3d289bd880464475679cfebc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c8f9c04d44f53016e915a120b1e4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71df7a81e7625b7dd74feac40f380e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6cc1d2a396952f79c15c0cef27b52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35601fa4c3e336e27fcd0fe9483816f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5bd7818afd7433715882096708a0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bca415a3210ec7bfaa71f06eff5b52284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8bb4ee3f19ff637d220e608af5feb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e89fda456ddf1c1d894d2d7363b8c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d474c33b6c39bb908fb00e3022fdaf5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40135803d3aa856f50a6265700d4147288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8308aa79fc8675d68c058f6919e3249289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d95cf7fbbcf20c693a905a75c65d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b837c68a43f5e11a9fd7613dbd7b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb72fe629a0da7c96a152c19ae0001292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5fbc3082638f7f598d270c697c5c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692bf960d56d5fd7d71ee4a337d85d0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108c870ef83e4acc1ca24f29af7c4dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f35b867c5990e3fc2af4e7f8ce84f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578266f559ac2d133ac5d2ccf897c52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378eb3d7b841b123dfc8d6b60858042298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646adcdc6cd9b7c9bffa8f8d0fd8b7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561e01f9f7af07e12589050d880e702300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83802533995c36440e9a2dd1ce72fcd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af5906d27721781e19926baacfbfde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d448bfc8e5f8da47bdb412b037c0c4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eaaa9161dac9a481d374e3c61cf21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bcf735bce80ca502303cfc86a6213305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd7595e0bd89fbc79f2c5c52b3464a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589218375a81b5b8fb621abf36cb8696307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272711e4e034a8e612bc550e6b385c5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad747fc18210e525029d210b197afb47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5bb83d71a56d92d1d8b02c1575042310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a463703a36aa5262179a24800d960311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a918064ce3e172d7ffcc22a98d286312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413dff8a5b97baac27a1ec8696e4e46313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb40ee8396d7267e9c3f5539967082314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57df8cf44b1213e611d1a27f1f9fa45315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8dee50a4de2361301de730d792eba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27213939b8c27420e01e02c2bfe3c9ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1102ab833e43b6c3d599c6835d0eaad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b1a5dc735a33927be550734e240bc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf6e8a5801a28a35a79c6ed2c45902320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa203a23be7172302b8126336b4fbb7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e529a92167bef78bec93f9fa6cc3cce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145909b03c1003d1b4889a98e535cbf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd850098594f96e0a72f273895213d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b30f5ecdc95ce4cdc0cf1b60f17e6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d8ccba3a0e1cf25b1997bebd44dd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b685581e49c10c7b33d53ad26bbab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167a6d4c31c14e9878c545d4780e79e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce5ff76b9f4a63434c1543e6c8cf99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56d90bffbfc28de4c1a0150e3d3862330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692b456d3922999021bce39416f9106331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe480b6f9ca49640ee76f27251924ab3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1f0e92b39d7d6fcf2ddc4dc64393a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64883ac8ec5d5b96cd0e462525670c56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa93606bacd1a00fbef1f84d16c068335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04c39315a7f91675828af59aa1a1b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdd950f977ae048c4e250a71e7a434337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d149405bd802eed39cb8447b3d050338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5706f21a1c5d9491b4fae2961b921dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439762a7eee53b952f56c4ab85df5e47340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f157be478892d152c794f125c8f07f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fcac64f27000a1540c9cfc99478ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042eb379562a3cb459a90525f2bcafd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057bee367720c7289a7d3008f1bc97c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0cab47228c2d5646d6da069a0c6df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474578b622ca325198b6d51cd1e3825346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658afd0a662ec637579b863b961ce8ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca080eb8638f930cc4f2598f6ef5aa6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb4ad51165edcecba391ae3b0e0a30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907da7d2def129df7ae164137973ca2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e853a2a4d1a2b926427e5d19de70a4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7c2bafbc28fd6dbcdd21048dcb51d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e927086a63efac52cb0263d2b2a2d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadac592e02b4a2b0ca03252bb1fbdb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccf2ed5ff5f076f8486e0898d3dbd9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90a7c356c0f77cc9fee89f06c56ee1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed51de0765abfe5c265c4fcff6b46db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f752d512296287e097b03ae1c113bf7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac700880b8401dab81ce484085a8b90359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948776bea8a5b51c6b0e8e961c64a73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f26a4afe77708e90ca7224fbdfb5d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2ceb2a22d0e9d44bd366e75070829362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e3c20b4f15d5130f4119dda7afb1e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550f95afe23b5f037b3abeb129277af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285df5bede8918be054c2f1bb1cb0dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4d2318f63ace9e33758b005f9cf5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bec97ca1298e47c02162008bd4b99f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063f375e3189ecd7fcff0193529f024368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00bffab64b887b7b5c3c7b2081eb179369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b938059dd154d68e7fe3fe17bec6588370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270262a696619841d947f363ecb3ccb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead05fd9fedd13d907d4574b7173907372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b93ddd5cd7f5b6ab9f3811794a7d3fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b02bd37e2867bf2f5e4535ee39e5d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5983008ddd994a207916e878ea2b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe4c53698bd26059e14fb4d87b0668376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded885357938385b279728a1ac2350c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b88d059de1bc1a96418d7043798249378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93566df732e1bf5b2b33c619d38ac343379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc2fc6d533b8ae04acc60479e21a45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c6be79987299f6a1f78337e49a241381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380eba8ac4b6f5e234b0179692c3c1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850abb611396ab10e6b96274f001c9a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb20fffe7c4444918a5a6d2589705cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca3983febd5a1b6bb9de9b2f391fd7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315194f5561dd35b6cea02c0b818d7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccfa98d68733338aea1e64f01738c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df35713eea25e4565809f4cdc850ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831e08e4fdbfd9fd25c62dddff5099e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b9d4612b17d094943120bb9988803390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a4c2c668d68c39353d6f60e50f192391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a570fc10fa3a60a328ce24f17a6a422392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3f03f0e1c86ef1b916c6d2b9ff503393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ac666401c2896daf688f48ccfdc19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d18ea89955d0126e7ec7ac302c9f15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9847f9a08e7380fe157c489bcbdfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a433ab80f9c32465485ec176fc880a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b18948e6d2cb071c62cb71a97b8c2b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc628042e275aed6a8a6c2727a4cdf7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932ad2b014a6553e6f80faa35f8b4bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951258ee7551bb4ba93c826e1622499a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789d46b5f91c5c4a61ce0dd8d9bda78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726fe6d0dc906dfe6dd917f80382a2a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017df6acfbdcc6a786c71661bf8ea44404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580182ac23d2e384d4ed3b4fb5576775405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bfb1bec133c23aaa987046209e707406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0dba7ea28bffba7e414e0b3815c13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15fd90f3d18e032d90676f246608ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036fb3cda9a336d2a8632eb1e8fe2f96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12eeaa428b12faca366bd441a15064410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37929f5266026aa6256a6951daea5491411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0a2cf97a1aea186dde287f5a50cea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f900c4ccf7172029392f1a348687d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f285a4bcf93ca540e94cf3ad5cea0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4697c05e926b36653f4e82deb01b09b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e9205033c79c89b8f87e86a8c6b1d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937116bca770a82f344f1c620cb6e29417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dc473d86377bdc28305f40e1603e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923dfcde7160ad5b4561e639f76a610419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597749f37d4bf5e0e4231c227ef800a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9bd2dbd9be7614e21e45b04088c5a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07416e7f52d9658d41dc5b975d263fb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6abf6d66f829b5be29a0256c269ab1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d402819a7f99502d14c27d0f81434fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d920d2dbb9a65b360010ff7688f7ee0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14b1f7b4c3c7ddb03f2f4874a6b4c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c0ba54991c42da69c17d005c7cc93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabdff8e3d542c9c7dd4bb8c1ef2c35428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12800adb41ec7cb47d267bba968b23bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3346d95ca4a95176999932d9a68f7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4c906590b0080aea6eb0359e01eca431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25654a5a7d75d5e854cb0a459251e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72e3268da6f08d9e98ddacbbfaf72c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f5ae02cc899777c5b2323e2f08ec4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3374f9a89c4c0e7503777215d7fcbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8070a5510ecdeb52dedccf671f20e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406e2b3ee9b314f0a6bb611f1b907a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678fd653c42a005d3622349890ea2fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e925ac52f232202c118835deba7051439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb60e1e8506bc66bd57b872f407ad29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a70e9f5b0f9f7f19eac7bf65becc16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62f436372bfa0bab076ca8eb036321442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234be729c9f506a116884a602aa44af443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec6ffec4acec8223d3a83f10cdd121444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e663bd572b30f3213fdad1e157c15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce58b84e1d2cce999ddf1d8b4fe3c15446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb942655778d21593e85f7716b97c92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9a316d421ab04fffa0e9653006989448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816296b977681113f6d121792168c8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b6933d92836b70386cf070d337df7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da666297a18f7217a620d9fc131c4ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0f42d803463decda6db291b9aff16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221da5e1c6d1d5d64eddae5059cd7a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af488db61611ead2100356d4f070dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931bcac490371df85e223f88c08c822455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c637e89cfac7ecc90d7c5381c41a31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5deb86ec1c9761c525fdde81649603457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6770f788b433cbac8d0a988736b370458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed99a223bb488188a63f8d471d71dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a933246881b35763a55c433cfdb38c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7cc2980b58420bdcc760d04f0b7da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a40a4c70df0b76c1b2a72f06691858462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26458ca2ec572671c83e19cfa5a3987b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0df8779a2b6f294e4fab81a6547e14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4a03cb53b8e044dcf4a3301aa238f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbf8555d3485bbd7433e5f412f0384466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90a8db9f77f81104afa11bb22569f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f2b91026d2dc0983cb5329fe89f04468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d487a2b6cc91e50d2c14448a9ac27b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e0d0d7e8b5e7b6dc736e9ff7073d4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6d292949be5d444ed736473f3eb22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4192d4bc103564babd9e4de437d0e96472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8e94685ab5f68a0fb8e62da4e7b52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5b6f23b8ce4dfaee267fe2211b8e0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720112666fef6637b2f37b77162a1fab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb622b9cbfb5ca64931ca5d2c71c51b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eb17faf4ce1dde8e2709c348d5064477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bedec788b46b3f5191e5764d4b5b7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d449709f1b6d2df52f23eca7139d014479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afddf830b1669dd650a49a69e5262d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085192b59e9f66c679a837dc7962e394481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02599497729a4f114b8c142787eae7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ce5cc7ba421790fffa9a1862559e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc9f207b58d5bc262d5406deb8a87d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d970119f1f09ef310ade782b6f9d28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25175060b85bf11df8e993963a635024486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052af85392a394c57faa2486b28aad04487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c25051b172ecdae928f69377c0ece488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9233f2acccf4bc0c4f17244008bf236489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2d990e6d3c9d74589c7ecfcfd9288490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e066e78344eec44303b7a4bed1fd2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033300e401b2eb7db4ee7ea49ce28f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c0e9f2d97b4da3e34ed532e5f7d6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d6f4f816ae545e2bfcf515e4decfd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a96c37f712518f65e5380d16ffda04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48b1164652adf74b84a65a910ef5bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c49bb79e24c9a74e4c5d5a18641dfb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27144409bcfe59d5b90d8f5d72729f91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c092dd24ddb76231655e7c0f659ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba276337640b64269445550d9459aae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f7e33bc4210b6dee440e2e569f77d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b134c871a8b2c7caadb475e83ead9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0a00bed2041d4a8693517a31ede9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14486b5f0b3932e30eb7342fe4067264504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e4aaf0b1c86ab6fe1de05b6ffd310505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4b9298bd0634a8d6e7d93ad06621a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c7ee556d3d556ff0a41f16968f928507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091a2a6450806a188a39895b1f00584508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8ebf142359f05eaa103a1b6400633509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b05b4c1ef523f5947b9805bbd5e61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3278bc4c82db4f6036b34311a971b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cada763a08175e00782feb41ec9cc9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ea6e16294ce0975d697c29a9a27a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ede85e4e884347291f356b03b08694514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd2468d3a681a1cc87feed0701fb96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab08b7f35c0b8dca0b1632b55b7301516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa0bce0005aa169beb8b21da9c4af4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3ef48525fbd0d01e4610322379a74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafaabe362572dc753346729338fb2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173ae4e6a0dc13dc3b6cc1e3e5d8970520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bad4a8ec7f71a348588eb85ac87c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a585986620d55f0f0a0dfa7f4e1d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818f6a5a2e69115e1311bc233e37132523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c7edf4de5ba1142fedc12b49da4fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3924bd312860081c6da610a64b14d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782c1345c7b3b2499e4568fe893d69e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5dfa03fc60d81978bf9a21e48d532527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705475d3fa1aa779f1184f5f310de57a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c9d0eba89b3b3362015bd1f0b8bdf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e261b9a961847fc1638dc13183da0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36783388f38f05421c80cf6ab660fb46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fef50043ba213933651411220c6fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3c14f1681fb843f70a81e8a09e810533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59db02dc115fe09dad431953929432534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d9fb5d476711607d55d720e0ffd68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa16e1ba0c3c87e3fc696feb39760c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b204fc25df23bafc36e2db9f616be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee188517433c6f86e125aa2964e8c741538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3df3b1e089d64a8d25280687aed6b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab5414c35733fa914a6e938010ebc0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d54a024760d64d3339b68954566cb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe34728a87330bfaf91d1965099816542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdc693bf51900b65450c93d27962e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e9b9f8166029718561d86843231c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35df1aabdb48b0cfbfc3a9c0794b660545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b854d9402ab551ad9dbc4269766f094546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aed4b8e60358ae4f9e0dfedff9296e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c8b6c1705a2a7bd6b131a38587e86548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6c5a292136ef9efd7ac7fd2d4e8c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c1e8fd4c7d72ebfaba8e3889596ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84d953727ac3495277e53907fe8d3f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca0939b4399473ad2bb7e4961c2391552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d0ff4fc7587c871afb4afde3e5814553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f85f69d30f22d57fe7878d3bd628aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651d7af9dfcdc3e359573f221460371555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0c7e2a765bccdd078698dff50df96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd612e74893ae3c80ac6469912cc1066557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ec2c3dbbfabea63578f2d350f9370558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943442e3bd5cc281634700c31282411559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311602110a3645885a1cb301d347d35d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46fba9735785f8e9a51c1b494a4f81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349373f2cdf90cdf3f52f34c81eea8ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd10fc6e7a9958d04a1896df67a309f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a0206d8dff08373ab5fb271420534564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fbb6fdf0b640b5261e5fada0e1630565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b882fc014be17d5f0ef705c2b123a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc56515f030f75be9a091258d3dfa9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0e83778dc9c480964c19f508a51e4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a5c6b927a7641709eef399391e572569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d562a710656c72ec4ca909d4d912acd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159cd48cc8f9310a19ef4ce2afa7d73571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff0a5aaeee6eeeda487d1785bdbf96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac1e34d42e33ef5deb315217921fb6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89b9edc80d5ea51c865ef823afe0ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c59a70c250c340e9b44e79507fb8b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612582eef12a9a59589040912beea06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8f63e783b7e3964d894fb02a6b6ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a834c10396863e9ceec50e26d2e27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28fba82403c0eb34f3a84792089f746579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dc61ca7097490f417677e6241352c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b83885f66dd3ca51be852d74306f13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19271bd88095d1fa7c89ff569a5c2ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045ac2fda55d7e8d65cd9b6e21554a1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547b2a749462a7d4eb6d02a552d29dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c751e1c0fd7f3029faee6027b2e0e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3b8c82d02bd2cf3bbb7e3dd1b1b50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a14b06602f88e7b6bd23829c84f4d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4dae4a0380f515b1caa6027500838588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd247f8f214c1c76d850858e90cfed98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc13cfd2155138ec6a01a6d556fae4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b355c3d782a016b5e539c60ae8d9c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71cbd3aa1e307fa83e79e6637cb48c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b616c5600e73b1ae67d52b5e2920c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a211c18bcca12540c606034c2c00b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d534faf07bbf2f975a10966785a43595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dff80f9f35c76824e829e7b00597e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff3592fbb71c340971b92e1246067e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8543621f24515e221003a129d3565e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c3e07ab669b477ec002f03a5202d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339030815ea08c965c8a17b107baf26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8b5b2d7727c8230a527cc537fca9f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c99fb9562bf6636a07985e5aeb0f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a10026a8e80b4fc97afaf6c0f11ab0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631688fb7a1772239b07aea82d65b58a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d141ba59f1ff9552900fdca438ab0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9e6c6af3b21a7d0be67b28facd324606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfd5447144db535f5b714bedf18805607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfc48ebd8c698fffea032cfa1878b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be35809c098d5a934e359911b9f9e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d85f7b5c0dbb3d1f51d78bf6a9cf9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcf43f6ca46149854635ee0371f7ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c00fe9c60546cee946931cf8e4e9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3b3fd9ad2e3efdc0227ca73807a86613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48999df46be000298672a074d95c5776614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90a82008a98ab2f0980ced137497a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fa44e0abefc3c81b43b12038531c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6752b79152cc4d8f946ebe5a6f91586617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7624fdf68bd56c25c41811c8036da618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232e577192a78a8a06d9ae14935d957619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd727e5bc943c598444a451c5fc54e65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4e624b8f5ef0190c40a8dd2360f05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b814aa884f0d627bf258a6170afd9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284b20b2fb356425385be7cac09c90f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de5a95b2ac936b6ef4cea98a251f3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7d8e053974cf2c3e223f5f101d412625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff6e5c6afb512556bd1da9fe0e6df4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cfb7a3f8105eb776ba3c635ebf310627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c4ff7624f475df550bedb6b638cc8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b520453f9ec35389a101a3ea5437cb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719a60aae3d231ddcb3871673535d13630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b330d621f49c13f3ee1311207148edf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b86a5662a7b8b9f29e049864e081c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88955d8579f4624f984969cb6f40817f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6101591099a8e653cf7587925ea99634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0b6e3afd859dacb3c57b4c9583d81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca880b21d5c56b27caed15582932a2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0be68b1435be92030f804e80bd9cb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f51d2c2b7038d08bbb562796019f7c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44dac60cfb1ed77cd1bb4b80a82efd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d1bce44a9a94e9927dcdf4197d4e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5eed69c0d3b6f392a4afaede6d296641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcfc12453fe6cb388a46b16d4b0e96642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e402447a0bbebc131493289affe03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904fe39c3786e7ceb04c5c6f3e8301e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a8293d9ff110ed66bf470e9160f9f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7376d6c07dc9996f70338a3150c46a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7ecb9a45fbd0e9dafe19996796c27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530b1c66bd729d5e9276abdfa088d06648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa928ab354a812cb70996548a15713f7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc321549b4b1ecdcb4e53ad0c6309fce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebda85976eaade5f492abf2bb049ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdc22a299ca4498d4004f6b354bbd4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8d7cfd9dbba01f26ce13ada7def2e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cd1d8d824c8e01335c1ea0cab2b62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927449e92d5a211b752dbf6594bb90c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cfde54d431a84a9c8e25ffd582e80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce7a9f7a7b616f817d9cd91dbff4bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a42a7ea0ec38879a16032c5c5ed56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095b041c83d4165bf0805690fd019b6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673324ce099b2cbde19bcf64bd8d15c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5659b385b7fdaa311437346fab764e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be75ae2d74cb31d494b20250a6873b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf7e659020af2ecc92aa6f3c56a2ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c147fe92336642bb6cc01af2734c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4699038d2c94a20860fab9076ba3a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b432cf6c27f7e56a15e3c27f2748d8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78af3fb5498b0b085b380c4ad375961667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878708eae6781a130b63b75009fd21a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240a95e1720edf48ad9cfe932408884669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dbe150dfce8c6a94eed8814251162670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1de32eb6698afb6df08b37a91965d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ac9befd5f17c2e16468cc8d9819ee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81344eafc5c618d0a208ac5cccce64da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5603bf6a35afd4dae4fe85ecd05f8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017d7d48989227376140986dc05cfca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbc3144ee59d4674733b3cdfc1bee5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80410900036f3e73a29a2e8941e4f65e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59e1c45446f9f85358e4efa733371a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da029c774c223cbc4a307a43e976509e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d54e6c791a4c7fb4de864d8056ba84680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>