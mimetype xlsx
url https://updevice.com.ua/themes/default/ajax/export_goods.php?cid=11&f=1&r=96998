--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb1146ccbfb856196fc246af20f5541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb07ff8435cc254a7ffb88fa6e81b6e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351931a2185048aeff5a8612a9767963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51023ac4d628c1a9dcad16ac411cd4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cb99ef9eacbe65f31fc2dfe4304095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9704eded2286ddf6bbaa497bb4b986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764331f219392a264eb387928fa35f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dcbc1aa0219135dc9da28c2b353ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c895134b3f52d0814a1777724d08649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a200b78f63123f63268bfe61f2219b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29b0911c4425010cf4697310905cfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73367827a0603f6e9c5bdc1e4a9f19a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ff5e7167c836aef297ffd12e8072513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14917b551af18cd4f6c3334f183914b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df0ce3c45ed6cdf6ccbc3686484fc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8bf971e134e6617e1264713a2c98516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3014aa855232b4ce9a243c8f16cee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c627327f6554d893e1568694405c08718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c0293005f27e1fbc825e723caa82a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e539c3152b886f58be851a77b36840d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb523c8053bb1f4466156b99155d9b1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725e04e61950db5d5323b9a2bb35ab322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447a6654688565a0835bb848965987823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb42cc8ea86b9d984fd1618bebf0dcc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80c8ce6ae66cc9f18789bcfe7c9e2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ee287164e0c9664c82280ee402ec626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cd23d84edb1b85fbae41d21f77e2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8e0435da6e358a2ffdd38182ffb3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689814377700c5a5c7b993684942e7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcb7154d36b964ed1dd861c7c5f4a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4de33656378ed0a07b008bc46705831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762ca796d43750d41dcfd2375f66c7832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dcbaeda26bed935645127cfe47d7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d3c9fcaa2d5f306ce387b678e152d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f289c0cf8659cbded2647b4967d38735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165a03365d10529465f2308d6eb680b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f03ba93238bde99db24fcf8108cecf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8e871304a147898df078a40fb33e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a4b4f797669551cbfab68847d43e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49d69bbef5e61b7c0252d6313d449040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e074dcfae513d7d1f3a746fa98e9fe341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e37466c47461fd4cd9e04da26105e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49072c3a2181f7f7f7230a4b2830f6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab41649532e5a1efb49465610cb3fcb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abcfe7df435b65945280c64b39718445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671890c43a71d59b5cd7d122e21812946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154d931b148b7fc3aae520f8b15cbaa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2496fe782fa92b14e037b3b03f716e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75363c8c0740f750c5ceb0131e10812749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c69ee60e2ecb27d90e9674295215050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbce11c43312ca294a36ef9e79e71f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150abae1a5717a41d767a0603644fdfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1333fa7599584afcf88448fe8b8d56053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb196dfb7c3e8af3f48d27b0eeaeef054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d775a5290614dce304b9fd278e44ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acd3c9e2b424ea2e4172ffdb43cb0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17faaf4c704f6e5cd7ebe883f3f156b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae066e96042e8829e673c83e819a82558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241e7024c06552d54382d1faf0dfa1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566919d88f778ac43eedbdb06e30515560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbafe4b28c5047e3ffcae50f3ba2d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608697d0361f429b114a14a98b0ed8b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a918930600880d7ad6aebe7276d20d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8ce5c47156c70af708877601640fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86950c4ec46fc77f28afbb49b52ccdd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065ede50e347250d3a7c51729bac6af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e5ef6d300efcdc2563105065b3bad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6552464d115956ba62db493f2759868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f285df07cb8bdc782535db13df3ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11553bd0ae157028b01939d26f300d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f080a7c768a845bffdf6706079e10371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac36720475ee1364038581ad7409b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6acc5205e8da44af1b5bbb5c11729be73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de43772ec39f252cd6cb7e0036bfb8f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d962f8cdd4ecf7742419e64a518436975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda83294bb1da66d38fcfa4f904c71876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477747de42ebd0e68375de76a022040a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fddd1b72a63e85472fef97ecd789cf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a51fb85c80ec17b4b8e0f422d1424e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483ee4ed484b304b40e17c83bb5efe780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a80b87a36bfc2f886dce3265ac86dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c25b158510ce0caf6d91403ce196d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b48ef33175ee073b9cc19a6c5ee06483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d7130319f1de706794ed03e15fd8e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019dbb97b748d41ebb7306c11c91f9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3b755ff6283d47493dbced371a9f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbcc35d660cc8c21df40f019465b3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ce931709517ea004facc7ff761f0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1bb4f959c5bd53247a6f80d6cb2fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e9f7b95a5d817f4f71f0cf82ebcd990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789bc030b6792dc28a5c541907eb6cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691a60af89de48dc805a048a55aa09c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551b965b4c9d9898d1d3f346ed9ab9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abd3208f75cd6f309d17189721e6a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e018e4556f56b514c5d9761cf6d4895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7efd4005963d10e90e4718e17d11196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fad1bcfbcf27145b0f36b0d18a80c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b17c69dc98d9ef1689f00ac756ac298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b2997a35af52faa6beb847b92330d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca59254e5e03d3d249a608490cc574c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fbca299d359251a9b41ef8a57a7c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161356e53f5a2d7a49bf3b4127e4ff9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12e7ce699c74b164e73185f2239a2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98eecceb6ab668af0ace226334e791104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79124a5e4b5f3e24b9e714abdec003d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9351d0d4a6f5d94f2e0849f78b3239a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8ac49a5f1d1e356f1dce54ea9924b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc267cce932a881d7a1e0f32105d46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c66b179979f62101a240b5d9e16585109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ed3c3afc7ac3a96e64d89c6617f04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3498b412427ddd103ea3cbcf9df5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28549ca28cdf4fe87b632bfc733b53da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de76cbd625ca4c0ab8b8ef9ef822a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82a9b7b7c5e8b078529f2fc148bc84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c57c709aae4a14e6d8a51320c0f394115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a69e6eb18c3548ae68e0be7430003d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbde96cf9bbfc48651d1476a0350ff117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07eec04186721e3de35cf80839c2d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a952a847ff19e0d7acaeb50240cb06d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f9a0978021c3eaa88b925cdb29d5b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82594fb1d58016d3d7ef838018ee0851121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9f0a411a6b58430e8ceb23dc94db8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce65f48d63de40d27f432c3cdebb14b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7798b3973b23a179286ce761ff2e6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32707f8bf1f90a56c1c4697bb50b90a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a801a2a0868e920335da563bc8358f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a4c5f993a768b1ad650401571ed23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4330edd8f6f8eb8e4798111fd14d0f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbd038bb56309fe5bbcf0787e10289129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e37ead6e75856a01b4983a3657d92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afdaa13ae243361b329a5476ced6f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15747ffbdad62474607ae229fc5c1d81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba80d7fac5fa5bd2e7f8c38a6cd1b6e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c54685380690369a93796f6553be7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f707a1805b3036a4fec5572514e9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13535e16e48c0936dc395c422df95d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358c4e6f8e13a1c158f8fa7093df6ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da1bab17e3f4385ed4fdd954bc28bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611a81ff1a2236ae5e6ae3bb9a82860139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba232569a122b1845004e85ad91abc10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d6ef4dfe30622ee7d8c54010e009b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b55a11d532c6ec7649ca71b31c56a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd145a3f81f3b9173c885b025275e78143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fb9b44912f446ac807bbdfbec4a31144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8099822d4cc13cb4dd1048eb4bb749145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aad08f5345a309ff693d24b6adb0a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2672377ae365b36b23b6bd775df6d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0469ffc1330aaa8a56d4f62b2bcaa8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d454228e2411d53d0d692beff608d62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cdf5f7ae374de410e9301454ad4d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda26dff3110ad9265cc2c962a3540c4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580f2c4566dca8619d969c6eed8c85c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787ab9421ad8f4f3f7ce3c840ad6270153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b215fd24a0084c134efb2710bcb5bf3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4e2baf2d843a5bfcf434060952a05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060b3bf52ba3df2c8ee7bffe5897944156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c4a99a36fa075fa4cefb624475b30157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efcbd666bf8199bb54e4189e794c16158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda61b3ac8102362b42b6c881a22bf0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c27949dd4a04d60fc4595ebc0e3c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a54cba91d60692758b05a171781dd0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fefe73c6b7f29b8d0a882b4ec69eb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046577065202ae44a420d84c1db48cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962c4ae03aefd190aeed0c1e6e857e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2fc4cfd408b60d04ee9c177b5aaf2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a176c4bd301d7db73fc4fb6b7987c10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c69df0665995a89f3bac81c15e9938167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a96376e2371160bb6426eb5b1f6f0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506e0ae5fa86a582f6efdbd29d4ea28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217cbb08b14eade280eb9fd85562ab6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d442f5d54ddb1da2de2977cfcf200a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a233bec5cbc9532d53a156f80b6e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b40b1799a67e01ecaa1ca71292072c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049d9601190eb8f2431ef7134230f4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbd79582bedbba2500780f7c373b60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec122373ddafa8f572d0d12d50571e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec01c8d1066a35856cbc1ff313fa3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a88cf4905a15b396b9c131a03638af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131713da36dcf1a552c2dfd231138b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22583026112b54c26095c027b4143e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac77c3360be9ee8212c309717d6c91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aa0cbfda4155bfa283765583ec292182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dea53060ebe1748bb54ae5f80c6d65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f217d5b0547fb897b11092685e4ae30184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71709a2e46a89556858fc5b9ea90ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c041899d66a1dc77785f5441a9175186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df9e099fdf36a4f86dd9e75bb68fd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfb62e56f7c416b47363a58fcde986188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542cf0b7dff3a590cefe23ca51283cba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f4bf01d9f41823f1b8fbaed197fd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660ff7753227a488858950b89eea748191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc67b5985c605f3058aeaefd435da8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e072a8fc748c2c0697bfac5d12510193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b102c6cf06acba017f3fc91e26c0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f5763258efa0d80d9b76366a77d95195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0595a8c8e8016071fb54c8f7e909140196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184a893d964172baf7662d3c004eca0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aa41b4d8204649f7346f83fe05054198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50173cbeb3a1f3ce0b90a7c421920950199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17bcc7eef26f992b9c6edf9d20e596200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b5edc313a2579574fd90b95e326aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075e2b88a10213bc3b1d1cd3dc8a9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ceeccf645340c4fe8f5c5a9717b0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab732410891b6c78670dafcd58b0a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658f21317b567cdd41ccdf3396fd96f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847037f319b307418de25db78ceff5ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a77d486bc1d53e89f05dab1004ae9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b1b73b3f618310fa95ed9b47d07b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d366539df51b2cbeda5e77f559cb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8e4057086b82ecd466244e160fe87210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722da732e45a860de6013aac5eb3ad11211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079024ffd48d4a581dcb0dc70f2abaf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cc9269ada708d15fba18f573d6ee5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec20a95f9d54a41926fada64573311214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83636cddd4fb26d109ef2af9b1fe8e9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612b2c599116c8d33621c1bb5214947216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bfd728bf4f577b28458b7db49cbca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4713b83929f6b3c686cd3ee24c1de5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027af9b9a3e58b99670e9fe13ea2223a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3d930844d84bdec638635c4386746220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44196c00ab8b427ef96cc3640aadd1a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ad6d2575959914901f7fcb650dcad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68c5c976b70a11b27eed108c91d952223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7348b1a87a60f8b76a45982c877083e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc554168eac6b287cbb1fe5693efcb74225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca936efbce6acee1bc10252871d26e3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d5e6e31a20e9db8113a4b9628a542227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b77480f5eb8cfceb80e8df10ef2663228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931c0d11573681bd9a92e73271ab839229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a167a8a06206314efe6eac94527ce5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b881fc83a427e89c4c148879ee7db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87779a3f1ee69fde72820021246d1a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe0dfd6621aff606cbe53ac267fb87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d23bd5de761d35fbbdc99985ca4ea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131c5da869f2f1db1a237db22dea881235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0fc4e2853ef695460d0ffd8915c2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2aceca33cd15440d7beff72f3773db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e979a779b7643d318322e3a8f41f81238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb5f65e1d2bfb1dba545355e77d4cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605910151a123d9ef808a8a0209bbff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68c8392258a86c74a2916491d6065f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c659c198136a7f384c4d15b483347a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f4c379b5a50f0404d07103608aef6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fed17746c49a2d2d84ae3a78bf78ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4b469a24e788f9888253bb5f5739c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82167f25ecdaa494bcf3c3b0fab28bed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7a9ad37b5687ac6f76645a492a52e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73e0bed0d20617996818f08419d100248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33626432ac397517a4477e3137253d5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a6bba3915d5b5d4fbb4c72b18fc7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cd41cb45aca794e1f3dbdc464f3aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f968082998582d81e01334cad992f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a7605537445cbf4b996d57248c649253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10809475d1822a5d5b18111fd63727f0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57175ba91b161258ee4b1becccf3784e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fee894dcfa0ce61f020d9f2d60436256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be57efd41be9805ada15c9fca2ff897257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce38d9181ee7886e87707acdc617e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1f142e4fa6523b79c42a2b75eabd0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53345c7cd14ef785cd6c34a577583b21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cd6dd1ad3d1c5b4871dbb32809b9e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc20cd76022e7d8679cf5f94ede676a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffcbd283936bb37fff61959da749af263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404aad139e5c0ad6130a8e83b0b9986264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0dccb47d121567eaad56c13aa12cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455441ef2abc84b281a31833ad8978b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91176ccf4b2c0e7e96306cd78bd4bc86267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104059173427cbec167e4369442f252268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc415cda9ca792e1e29da9c91ac85d16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b475dd1f310e14b151d74f25a7d6cf3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb355ffee7dc76025577ba953f6e090271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faedac0aa3bc182f993e1f9ef3cf1de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b10456fcbf45f0da87d44fc0e34d62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4c8f9d20b604b58a3cde999f0ee27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2c0cddb3c6c29cb8d9a53e7453406275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7a0a95ecf51ec135bd05540642fa5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befd18c2d35cffb3ca8d8eb09f2302e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423092e00d2c9eacc6dc031a84e33d67278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409474d544c910b0ef20de006054eae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedf27abd02b50235fa533679a8e669280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93468960a39404dad810d79338b3050d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab32b35a9e1a50e8072acc12503e12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa0ef9ee1624c59f5e800a115755db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be41b47b5aef813eb0960d3ee7104d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9039f9b47f5183e1d9e0b6754bc433d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d740de078249324e0d056ed1721d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c95243c2f223e5b408ee9e90516f1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d453ed7a63427c5d7da39a5d4545dd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252c4a23ec25d30bce043567f5b7730289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6e74e3ee7d5e31747e72239f7953d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86f2d85b40ad74fc9f4b964dcae4fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf1d3696b67b8cb90e819f8ca7da9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022de619ebe224c39a391ddc7d19017293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0068f8a712e14a6d39c67660f0259294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9baf7316fbdd6a22b99f9db371438295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59a44d13bde39282ab98125c0f383d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaa99975aae43a9e70f155689ba39b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f8726da51b718aa25a003c3cb0f4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525120a2f203580a4ed94dc95c249f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dba7aaaab263bbef07dcf45e952abf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd16d03871b5b4fb01762ab775e111f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49054ba9701cd2b88dbfd27db0514118302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01d265df19dba2f8539ce201e06613303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0b916e4de2b702bddfb2daba77cd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c34aefe9caa348f3c607ee535c8d8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51b9ad9b7b0949ad9c5b5987e066ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ca8790181232764107f4de5bd086f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dcef022e818b25a06b840544cb799308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10711354d6b3513e85160aca32e6b70309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e56cfceb2d8a619f59868714f21b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a6a9166d96bad82c46a9eca61773c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4824ddcab32efd7b4077597c53c3f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9857d4a497eb0efb07ab3a87001de313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26dee0ba70fb032612bb4058a90639314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b20795aa749df93e75b690e5f700b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e959d2aafae8f7120893450fff7e67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4957c942ea606db61fa51287382cb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb185035710652e3e0f152a562b28530318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329336f6cbb0a13df050f75c16455cc3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbc1b1f556f2d1d1b32e173c051b7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0416b5b453abcb5411537b972dc4d5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d833585a97da0c85f631d50787a40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a63dadc35933444377eb85af48586323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a03a8e40867b82d0a303e55cc31927324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b68f6e9e16d99aa3823ce21dbf1183325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cd518524bcf7a74972a74dfb1a3c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b8dc9c7dfe66cf4d9aa2d76675df3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3ab144603c8667263880165ef3dcc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd80c9928d84d568aabc4ad2a76a37f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237efd4267479f77133ca1178d837089330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2c1879ff382f10418d6c606fad280331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d556288632a14f5b1ff0cb95cfbd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743a2e2d031bfdb99ac9fbe49029e61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a5b74aed46795252b318503a7186c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f4073296a568b3d4073b301217ee7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac17b66927c3ab983e6b8503b2d5a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44647558ca8bba45234f16c33213747f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7015a12cc061f3d95ad9654c0727d12338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafcad5c003e954899075ea48de24ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f25975de06b4f97ca1a7c96e828fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947d0928d941dd1cd2300db3d9429bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cef6c93e01100485aae2793eaef4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c53b699f00a81051127c094751e48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffc17b1040182fda662c0b8303d357344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331187ccc84467178388de5bd1b33a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6473c9e16e425a8be2c27f74e0c88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42ebf3b35ac6c025898a8f3fa5d7a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56acd615236bd826e297f937eb8471348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8d711ec01b47dcd05b061a33bc023349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39173c4b5646daefe29387640a9a9d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395125ca3b62e2df969ec81b204bf09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28009832ed99230695f1e00122aa061352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306f95ecc189ea8ebf0c42914f31e4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db360739ba9450e22c5b1cdec49149354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd3c66125f1ccbc10f113095c9dc39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4522e77dfe99e0a41bc005d7a1729aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce311a26731833a97df9bcdee72f6406357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdadb22d539d48b600f53a7cb3ae57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b99054b9e961a5e1ebdd2718eb2d98359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d6cb9543e6dfeb0c64a6e99d1114b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eda678688bab97d3d8e9239eaf97ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a846dbe10979a9310bf8de47bc722362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a95b5df623ef6859b4e98ad11ab0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c136919df4b68d72da098b95758658364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a6add138f57ae6a3b10e6f6d856ad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4ceecc5807e9065a22e15520688d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78ff53bb1fa73d289f0c7b469294f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68158ce0103ce7068505b039900eade368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513707d4e526a68dffdc331a26ef2100369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8e5a0d07ec2284bd1637197fe3807370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51628c78f3dc2ed27381db198532c799371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca8a446e1ed5aaafd5a51f35ddb200372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0d3eec7388d583de50b3489d02f83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd968516dca32da73861be3f6a5cfdc6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d9c479eb0454a38bbec3becafd0cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d979d6367a1f92f25127fb291ea803e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b411fd6bf359ff2538c7856b632124377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff662d5ce4df996470825cfd4a8585378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bab70cb79b43cdce98b4b0db9c4453379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35f59860ae61a68676e224c2bb4c39380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19e9bf00dabcbaa4ee133d2e5d5706381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5b64e742c77cfd373d6a60bb86351382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8d432f643bc92266d0f8733d45cbf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63179c0e69f957352d23697ef4a7899c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8075ffa14226572ec2a580f285eaa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceacc81ca75a9c73b8c2c761bd8abfc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cafc6e9934ad26dc0a9549c63f6693387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979179da46f50f265e16b361b130ad61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85a85abc2033170a3473f666d1a51e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d9f1729d9efe7e59f8181cd5254d7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf187fa10aa1ffd89ab08f0f7f19a49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03dea1bb6b74af2d509057ca82e19a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda47d7bcd5eee8d2bfc0a861973918393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be526b59668d9d8bba8d01049e40bc08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4f3a392a835e4b8c5f5d1d07bf7a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451bed54740e03658a10d3c221a5243396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f076292bba222a9f5c014ff668081c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd63c7ebac5c56b4686f4e12c8d41c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739b0e1efb7c0603f060b9433e09de7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d694eb6a7bc2940cb67e4035f78ba1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42574dc1d5796c586d104d716d9239a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03a49b1b23e6e5d5f7a8e19a5b0bb9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca34731146fb1960d32145e4d8dcdb9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316be2892672d778fee7a776f71038d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4139b9d8014ac7057b5310905ffc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695897a95d920e9e28f49c1fa2fff72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce64aeed053c54b570446f012f3ff8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1e46a291e7ac020f1f1f0bef7c629408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ff626fa88af68d19969aa4819d203409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8fb00f214e1a251e0dbbf6628d454410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22e870f5568550fda36882a6cc05aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d23ba13430e215ca3cf5f2b5f0c8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50576b9533abc26fffc1cdab6f6c36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c018e49b7e6bf0155dd8fac3cba73a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4825a4d8d2866c203a2e8a0487071d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb1e9bc839380d34d3e0bfeb1044a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ef683284ab62488ce81bbd1093855417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921f83721277fddb05c3059b3f26ed6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fd2bd60a0b9eaeb569f70fe11896b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f111aa165f742aa88afa0b8257c61e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832afbd703aa16251a45eb1a7e40788421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b6e89dce07f5d7a2ff08b0d3beeed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6edcfd5fb015403dda15f5543f355d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e51b5f6aac139635a59629d229d7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee2ca777287ea3ded9540735c48321425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4d6d7a5f56b4f6d924724b11aa5fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c506c1e752da83f1b784e2cec482386427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1df988b5141195c2d7c758c038fee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ab80ce610557298260c2a4050b502429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3db1fd596885f0a756e0babc5a44d5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d542282bcc04d85404646a50086948b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6285b5f12e3af12ee7622c272ba798a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549964646031de0b11e5c969d5eea4da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2077dd6c3626553d27713e4c44ff7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e85d34d57b3e6b248c32959c1d420435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1e1434cda6dce68c5e96319c60042436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7055000863fb40d6789d24e7d17a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bee34e1519c338d8429eb36a87e4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5198c939f237573eb8b81150d9211a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b602cb26a7adf6555ec12e91cc00c68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185df575f2c9ba0f86a41c3eb16541c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e54e5d7f326ff20c637e4883b7dcc7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef16484306daf907c570fcabd5980f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694a1b2d89492d0d1e0215a31fd2398444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a502d072c5cc0dfe45324f734f20f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c102e7ea0918b95fda8c2a3d2feb80446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea915d482871c6dbc8374fca8fb08a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921226a75be4122bf77463a42037757448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4fd38c17a657e109ba9c48fa681ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e7bfe1fa63a6e0eb407eac58cf89c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80747ef6e6fc69d820ea04968ce823451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c2d8cca9daf8e3d30d28c2a03c674452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff77830c52147490a84ea755443ba6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193ff079092f77dbf12b2a8e7dfef02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e128bc361d7081353dbef7733a9bc1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02a8f7bb9fec517b3d353d068d880b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84621d5bfd4db3e255b55d2a6fa5f5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25a8619f448b9bf87811df19444c21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ba465645b1fb7f1f137b57cc0d84c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd745f36bebe68b3d8b3bd4a9e7cc7f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d5e153420488e91b02175c8e0a5b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4081b0e983585c914f48ad9a7b07e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89763818ad4d075674bcc322de0d8309463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4564ca6301e81bfc8b056d7c568e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8947c8129a05c04ff884ceee5cddf7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcfc58cb7d1086064d4362db46ac7a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab20e60621d1696b745c3339f99fae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a954f63f7784324c20b5fd79d0285468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241238e0797dd83ea94d1660098bf511469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fedf096835dd2cbf590dea009311b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73635a9d92f85cc610228fa9d796509a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87558b4ad70d45ff81bf280f56d3a25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7de9eb34950489d3d8e02b1f178fa7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e70ff3c13ae936937476b75b9eb812474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121e64ce69b502cb8638f1aea80ac93475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272489c14df64b0204b14359219909af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eab4f4ac071839d29aebff439524fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1f39f50d6251e9ab49dafc721cf2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c784dc847e6ac6612941981fe1f16fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db2cd2363470636f1c1b3cce0debfa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8db7d928a46503f271c8d2ceeb1612481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b002e3c5f83f7c8bb419a052d333b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf6293a4455e4fe1978976c1d10979483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c841e27123f2cd2875d273bf1f13ff0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d50acfade16522889d3ede81d90c7b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f9b39506943db84f93f8fe0cc9de5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094de4d6758bdef87a88ff122850a480487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2727716d834683ad825c06c5190eace488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b47de420a94e2a37a62058e518c4f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fede5e1d84ed0b4e29da92d7480609490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc1cdf84e7a3646457c73a41a9b2e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b7bbc1422769f24a241a74cccf0d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0ab66b8935dbf20f01176a0676be7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2482799b6135d29063588eae05fc62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21568b6ee09bc3c2a017d260a000b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b0f3cd385ac684682f3c0a4670dc4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683ec59b49e70dcc52c3d935ab67e53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706196d0909c11afc8b33ccf28e361b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1da5225055855ec6ec6387c9ee2a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e3e4a85545523c0788e1e43d382cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c16295445974a0640fc2db82c89212501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca564d30ba1fe1b1400513511897779502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973bc955731bf9075c1019604afe687503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0319e4cfca4ac2ff93fe1e071496368504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f29e5c272950f1ddf1f967158a23ee505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7e66f4b6b9486e3bf3165f7446054506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88386b9596ff939f86a6e7a769c34f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0911cad771eeb6d73f1b51397bfbf0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba198aeceec2ec2aed2d39571bf5f4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b032d69d773cc472818f2f8e636165510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f91e0d8cf0de3d36844a23e7ac349511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2bff71ffa85bf6292fdfff04acf95512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c8e89c22f70058bd4e0bf6f60dc66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e902dbac50d33c468660abb9a43de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed3c1f2e90b8dc8e849cf2b7b4006b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c8af261c6f2afa44f4c93809ade71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271469b0c5f6024b3247f40736b4183517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607f666f4718873e9f3fe98196f485f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0079895eab019c9270f8c352d017a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bd8346971eb09b7e098a7b95a8a04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea782a1f2b00732ad12751188da1cb0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974580b93b693071745b612063d119e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f00782a655256ec5d99ea74ce8eabb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816b5eee0ffadd88065aad50a0327a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19418c3133c7734ff4f27b4434ec7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fecf8df3365fdd7b9f0f09f2ccb86526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf73ca6c9088410ac4bc0d5ce9ea94527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c0551e8777f3a447919b24f232796528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0a2ca0ea38288805152e7172858cd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7dfe0d35f0690ce8dff3f7c71cbd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d699be6c3637d7d41fa142f76809a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f857dc625eb6395c6f41b9203850ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199bbd5c6fe043b146903ccbf8cfdb2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395b1dfe57bfbcc790cfd93326260ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8659d222500db4d53c54bb17dbffbd6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ecdb177f6b974e38af5080c717029536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dde142414e61b5e1186f82b45a2a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8976b310ad99cdc0e3c4cc520fc4b4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ad5f8691920e0054bbc857479a80a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1da8bd5650843f700b2e57b571d77a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310dbb9c140eaa57cd3827864625684541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cb925695fcfd703de8d4a3549792e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a6d1a14fdf91a57e88af860054998543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663d29943d34f7b7fb376c4ed5b92d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15981be4993e1e5f98e082ff6bd0469545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e06786f9a3489d932c236db394381546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e281cc37e0fdc92b6a71abbc516ffe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbe422b06fe35c8f7c1ff0e23b4ae8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66cf3bfa24530339e50738361a1d82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1593294bc6634b144d14c4a56329560550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a5281021ea05d301024e11183a87a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e177b70e40ad9f3b24efef3b68b4d4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374d538bc48e0b6277e989dbfd765ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47308cbe47f784db2589be68ec125a41554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d637e261370db5eafe702e984c46b56555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7f0801585653a0779ac01bc67ed8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a1b705bc260ad52c575ff6ac42c1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a838d7a57504ddada3a325ccf70b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07de2ae72878359b1dbb3a0296014ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1815507f3d77b34a1810a02ba63de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671bf490f2d92a3f4bbf623a9c9f5b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef2a039136bcfec8aaf94e775a47e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8019d38b536f45b1137b49a906d6f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf2ebae7829b847f9428870c740a36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648591d55197e6b51dc63510579f2262565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbed2ea5c86fd4791d6b082f6a484d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf216e70baa1c655d665860d280a996567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04a1ea61a2553feafd3de1fa49ae39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64337e76240df5688a49a57055fbbad9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e2cbd544ef69c45df5ea187468858570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e219d9aafe4c23dd44ebdf5a7a361a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623d6bfc3384e7889e86171d907a121572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9c06b7c457fc45d4030406349859b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e3205f47e719d07bfbe21892fe683574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb18bc907cebf1eac96ebc86544fc52575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f25cfc6707d84fb08dadb4de086845576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d5181fc9a98813a6ee631cb197d1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c433d857f5df38463f94cceafdcf1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905370744759ccaf80c397cb33390323579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97129c8cfbf74f6d521c1df9df9fcfbd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ec3fe98837bc99767e72c92a5fe1d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54cfb22138968dc0c486f883b663be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25de964c504b264e16c016a0d5ec60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1b63b0253a5b3162e8666cc44cbef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15c00c9f063bed4a29dcb64e61a65b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a02d09e20bcce8f113bfd23704173c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ecafe14995a27022ba638f4171efa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660b5f3432c80a11b17d9a7ebfaf212588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d07d507ae369a0034bef94b761699589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6361c1ec10f5a5c65cdca743df63e02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a064375febda25df938df3fbfa2c834591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c23b0c829c3f1632aa427b4876167592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10e251ca3c9027d6078221a2eba478593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dade120e4f3588817db855acaea93594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba35c97cf5eb50bdc0343e6daa9be5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade832d778c40225f78f8aab89dcd584596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2077ff14c0f2f861891dd19fbd43e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b7de453dda4d4d2402047b10c431d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4fcee2d7b21c1451b763e6eeb76ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8ec22eea76f51453cdcad74b252e0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df37236f6be7170b329062cdb2600c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423251258d90fc0ae0e709ec4b28058c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc12f23131754d83a2b9d19b00aebb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c4a1a8509e92ac4b922762ae87a06604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42178bdc3a8b52f64c3340323a73c0b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343bffad2677bb62f80ca5123b945b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b96649de856617d757c306220f4b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195949695c88e811b0c3b87c6c897f6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bccc42b9528ea3d61d6692d84d0aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fc89d5551b246fc2c857584a6b007610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d48d8f62cb7a5ea669cae8951bfe0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0dad1ef8a058e1af1203afba0213e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715845f158e0200cbb48794197ec0ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00038f7579e423d70481171026d411f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c706a4f566725672322fba4a3b281615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf984e3064509402ba9d954723985c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029450eb3ab0c849f85dcf2165d4c5a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c5d96af2be5f926621b514c30ec24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7799ec19548272c65acd19498bf9f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5f8df4e7948c2e607c1643dfe367f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c37f08d9340fd15ad2eccd5dc6ec2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7437ab043bae52999120b47779871622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a11da6704a5ff535d05b6e18ad9aa5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab8a95e87e7d0c823bf608c542b3ee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f76031c01d9c59032f6f7c7567679b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c3afecbcdcc2a80dd8dee95f28215626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce2541520f540f4bc87fa71eb896dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c60bb8f5a76077a224b511b8129e83628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47afbb3ae8c79d6664393b53b83f62629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338acb8777c015582285b6e1e5a74cdd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af35bcc1207865040d6c512e4992cab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82978e9a738026779b6dc3dd59451a9e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae97f4c5e773ef1697baa92a8ccd69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7561d9211537aa90c50187ec50c70cf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454b7db3a2cff001a79a9fe8b3a5f6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f645c59478de41ea4214a8f90570b1b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be164d3c5bea1c596f2c81c6302a077637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d9327c19395bb372ace265f8d2319638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631afa69373d097549e674404a57a80a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b008ef2527f0c90b1122e526b0737a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf123841b422f13241b15b2ab65146641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbfc95f02d86e024256d07d6c3b85d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293ce2fd8e4d796c416eabc09062fbd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec637b8865a576cf48d78a02d3121d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbcb7ded177a10d45227f1518139db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2c8ee8d8cf4772d3c6e435caaea29646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4febecffebbd6a7bcfbe7c9e6326757647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d609108250f8d3582c09606b9a7ace648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd367e5b0fab97398516a2e1facb5ca2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25e9cd70981e006a74d877204ad08c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6feed2057360236da8d59b01ef184a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6a33dda2c220d36113a8e7314c79d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dc1f336aafc8b5a8481a2906863bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9edd21e774809628d2a46d1d4eb95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385588131c67ee9ae80a4287a26f07e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e39659d48f28a0a56f6dd85dfaaa66656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b487659df951a9eb46fb3a56d4132657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1202f1a2732d152e09d06169bdd68658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879a131841cb05cef53caf15dbba2f0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6a3845808795883036c58b52498bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e5fd881e3955643b563ae2eb0fda7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05783b92d407a2eb27417fb36c04e336662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fb9e6f4c18668a409adabaf5bfbb4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156136a0f23ee0c3babc27525185e383664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dae6a34e1be9c83ad2bcd3ec2f7bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670fde9ee3627dab064eb26343cd558666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c434f861f3dfdef05fd4c39b2f24c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb561b306f708238738e48eff19a0e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d849e28952bbe5fef030d1433351e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae1e199e4074b0b7e0442a35498433670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69757b796ac745b87b46718c8b54b6c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6ca686ebee44b8fb8b65521b4d43c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdc1f4d7e4a1be262962b28586fa7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a71abd12d431dd6fbdf2f6bd28c96d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ce02b9494ee259839d95e56e61ab2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b16a9fc89534d92c06460abba95af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523430fd3c3e4b1e78067719c8f2cc96677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73182a89d098545761d25a56910438678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ea2789dc2934e050539bfc0b0ae80679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c222ab9b15641bd7114778490627680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701344195f14616acf88fd03a4d16a55681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd844c5890eb13722c5242b4a7c33d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c038bf9364a74c2a0649e5c73f03126683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d7151e024e64dc024843b8da9a7c2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c803a4caedc4b573c7201c0c2a7410685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b179af43c853fdebe3ec212df05c98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d5bc7521a1c1c9504d5fca9ee9fd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa20abf6e8537e46aa62402ab81ea1f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f307275ac4bf0f35881ebf68f70b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026886e79179c27edce9cb8777d5c37690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef96a9f9ab3e856834b2958e9db4e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c197104fdd05a4b972d032ace00694692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f003b66c5ee904d8c83ab858feef0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90002dad49a539c71419304e7c9de9f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7d63f3b7bcb8bac1aa382507e1ff6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75650601e23132682d1a15c2796968d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bdc87dba42d7000954a7612694955697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6eeaf10d0ad5ed63c1195b383e2a39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a73330ae5cfff56b4974f8d926c582699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f5829d5ec49ebdee4c41378bfdfe9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f692bf6c530272c5b47076bf8f8b312701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bef2f775651d6c157c6c9d5fd998d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d5199ac32be0d7c73428778e305ca703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714cbbd9604a66f210e2b1ad54833a4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91093bccae2e24cd2aaf4404097e08d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475268e002d2875e43f7a2e9e64d055706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405416ceefcbe8a05187998b25be9739707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ae6cc5c23f0d7c6fbc05d02caa651708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcae05c43c433ee8b09ffdc5fa3d05709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fb5f069372d16580abfd69154b0d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c91b506853b7d08caa27c772c7d4e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5d78efa5f9114d3a046c33197bce1712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a766d3e79a9acc6c26584f6a49a64651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e8f22ce9dfed2c84bb530ea96fdd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63fa801092e0ef37fb0e92109d0b073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb20268d6316de829b5ab8770694cd14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d9499b28cc42bbf2f7da8014f2e035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d6fd7843f9490ac1a04be8a930d586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056d72c576afe68c11af7065341eafd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdf18aa374073eb76826f5692fa8fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bc653d59c224b55575ad3824394f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db9be2c26d41f2f4c2541b9fad671f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cb1c783b927f9f7fceae53eae6c2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2a66d63987533adb32146caad073912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac6bfe0aad7bc79e52b7c6803408f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5faa5da21af8d5eae4c6d480dc31c1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5709e45bf3a05fc18ea8c906a4de615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95459a416af251ad7c060ed4d18144916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d9e55ef96915999c01db8ec550c5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf268c6d312cd1b16150dacbcf90d4918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d4839ec900ab0db561b1b11d29a0b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bee296bda46c276984eb539a4cd0a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22817680fe17a0d37d7bb02d749be321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd861a656bd4a875d5f6ec72d2188922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834ccf88a30c9dc81e1fec1345ea67c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ad721c65e4fd732800272d716e2bd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ca61bffc1a71e39a9be94466a3b3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c368a71bd8bbe31778e26397bce9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7a5e2d33d488a91e50ea1b4a2113d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66429a9dbbbf5d191caf862515c80328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054ff54eae1fc6156018a60d5b850f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a4cf9de388757eb8794f3a5e1a4d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128a21a55c818b526d77761f7fd908531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e628b1b8321990b3a0793748f092f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246127f2534459e21e7bdd01df076fdf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01283cf2190ce0eff6ea853ce518ab1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ba940f93247163d3172e8d8cbd0b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192f513517c08567c777a664e2a697236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a678671605828b648383034ecb6ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae5f23bb2c8f50d0016e207e0b905f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a5e38dd9f967cb3607bbe5aac1aa139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac9fe9929fb2f92eb202220d283a3f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36286ece27e7347166f2a117aad48d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c50f971b8f1500ca6389f05613d1142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fb220950bf0cef888a19a3711e6fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c815153a20cc2db20e017fe644e0f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065b1e81eed571b01670cd5043a657545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb633e630d11d85e3808350e0bdb22246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f659dbbfc937545347ea510cae8c48a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b2405edc0436592c7fdeeac20b7a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58d1e584029d58a8f0bd10394feeb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd4dff43faab0bbe2bbd3a02caf55e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2ced6d2d4c164c7c676634783015f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5dec4d0a3022be89cec44a46c50eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0be89d0afad46e6f32573745ca52d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b345e5a2beab611239df652b7f6e58854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0884ce9c4ac1a3ba72d12b395f685155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290332f687400e9effd86d20f1c662056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7e68ea4e7f35c6f5f8a205f51a35057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d091cdfb69d2c34c07e54c06caab158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37599040503c03497012248137f3646859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfbeec4f011f2dc34052df0007d78360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17a92798b56d59d9e6ca1e21a403ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eff356f70d9e9511fc34cd96a36cc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b39214bad675fa137e9171a2e082c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40a971edc43fce4b591611d6fbb9c564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178445f6cc6f41925a6ff007728cf1b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a9452420c19179c51b4e4c8508c5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb61721da463b22b3e69ff53d9203767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89047e37a0503c8ed0e23d1565dfe36d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0e0529e2b2bb6d61ceae7bf84971269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b9290250683f0e9c7ef880832072470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856c5235a22d4be0dd71b142564a48971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84c118289c519fc6a5c4868eff88c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1c9abd9e8809aaad4453f73b7ca3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7877898a93375e59cdb6a4566e470d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa4f47c2537194aab09f4fe5e46f1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa20adc9da91a0c4d7790b57110e40276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badad2c195f0de778c078b0882e7f61477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563400d62f3be78c0d1b6a810b8660178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495de9443257bb2a5c5acd7c39322f4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9a5d748123b3cc1e022cf2d8f766e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c292cd79e0a39cbd35c5c1e9612bef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e70a9761c0f8eeffc240a3c0e66f2582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732caa8f0e2e125fd16b67c32bfc50e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e168ca062af8590a3a7668a4f3dfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4cce126edd1fe18a511af53f2841485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2de927ceebc40631fa28f28e4f3bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eece6b6dd411878507567e7964c98287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550026a0efc3166d4b46c04857ad04f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44460e1af9da74449f2f4cf4d2004d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e7c728c44abb316b068a2b09dba2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5c42e64a200c54b20014360cccc3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24fab2e547dd50881712a372b1577492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc78f8fcefd21ad58bbce476decb3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a6217d9bc87a5ba9a735f3490813694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f273962bf76853cb9e2509ed6afcba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ee989ad2e6be31900a185e2f4ae4096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d77ef2ae5da57767a5440ad3719c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8dc4c2c454095fbc52e9d39efa16498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0c3577fa4359bb1af01e78b71736599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6486f98c89ed421435210bc1a85268100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d9608eba7d4e964713528454b6ecd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a34db797556036cce129362d055ed2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab6ee0aa2d9d0af3f5f768b40c9b88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7675a4aa63fdafdebed9b6371c7d753104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e931e1cd0cfd9efa2bc7e1cc875056a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f578b0a25c5a2202ad197ed940ea91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb6b7bd243c0f7736fe1a5766d087f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efea21c8d2b2ecd6d4f09ed99f5ebe0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4f5b7a2fd06bb54030a93b2111e33109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd0234ca133bfed4813465587f6572110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853a1a04e5dddda3e74249440eb46ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28507cb3d5eee7005fcfde9ca8ad7f59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cbdb9a5984e30d94a91d61ab38302113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c89b79938797d1a68ddad1c0221b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6b3f049c3f39d360d1a73f9583eb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7d84f015fb6cb9a553733fde2dfbd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb649a190b390cfb833cc792bcf87740117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d56dcc8bd4c5431cbef963b35471e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a378c1c501bfc1a0fc1fecdb47cdfd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb14f257d0b3198f427b2bfab652a0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca5cd5b386c9f1726e46337fbdae87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266b3ef2eb7fbb42e03cf6a377199a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd743fe2ae167861a3cc0e03bbbb549123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f18df798ebf689f170ae46d9989a6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612e417d7bf11a68b308caa3cce004a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854caacf74288c9f7e26fd02815ebbd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a27b8dc1ab129f2cc43e4184811fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a52acf4d23d86ac97047fb513a8b65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd9e28419b1d76ee5639dcce7e55ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6eafef7a6b1111303862a524d1286130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5c1b78b61a1f3c6c3a452a4186853131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947916827c618c1473cb8ecbf495884132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3386c6d9c4d12e294dac3cf91f268e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f7ef5b172e59155b3506b8d2f2e3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd201179f5ce10f25d51c46da65ee9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4273af4e1d2b6935f6fd861604045136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149a338b271de5e778b674958fcd7d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfd7191f7ca736dfcca78a3d4b6c25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd7bb26796d9bd03b794efcfc1920e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95d1b2241bd657f0fed05e74e53358140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca59d051c3be3ab059d1b412797ed8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3be85a8bb56339125d0c7895d1d7ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020e8057ba8aff810780834533ed72a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f8cc5fce75ac2ca46b88f9b773159144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2d2796d57aa4b6a939bb068083976145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42901736360950137f36182640e99ec0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14cd08538f029229a71a8bdfbb18ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ea3810c2663fc94b9714c4095cbfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e1f5b1273d7d521ea142ce8cbc64c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7dc5e4a5a0893c24185262bb359aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194752b461f9909f79955706e4ad730b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5b584f8e32c9ff92f22b5b0913439152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1b06543a5e8c8b8bc8b557c94f2ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf960154178dc4646596844a87f45e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfcd98d09e51e967154d1e279051ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e47b05d4df31f85fa086a011346fc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ddbe179817d1baef76e209d2e9f510157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c506be4c41fc4adb881aafebe0d38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149938fc3a854163f734254fb5e1f80c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234eb3cdf7ca57134ee4ddc82ea6e71160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8341c595c6027e14f7d291d107b2cc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315009a82bb93728f5ffc1d81dce023b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee3d761a5c5dc2f728208ed6a15965163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea7a7b76039268f767b3a5fd6a4995164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00d9e090ef503729d91eb2a8781f40165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6944d6ef8be9f2b557dba5889ba36166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad43e92f043fe8e2305a1139ba62b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607f69bd5fd3b21c8267f40e7933b97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549b958fc97f2dc1e317dac053d663a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0768ac7f82aaf3bb211b18f9574e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977f5c4fcf0d51871af0c4607488e0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b10f297fe0d9dc330f979f178ac1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63c4eb3725108bfcf08b6071779fb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104a9d2e9d7e38984294f24797a0e38174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc2c80a4df643525796d88af4cffe7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93f879c94b119e5dddecd1a42dc26f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c6c1aa7ea9d4b7ad363898d94cbcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b126390e0226882e0d4a288a4741287178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578879d7c769964200dc158a453327d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55dca36c82b62306628326b5d710c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c0efadaaa891eddc0345e2aecff3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9060be54b2541c91ad3670a36ed0208182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a58e2c116410dc27fc0de7f110f4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c365f94c4c98d42143b36b987c8056184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd95c77705b3896ef2634d80186b30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e46564d08dc07d43ed25bea762488d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5cf2605faf81ec42d49efa5a4482f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644e41aca68442676aed67dc3444cd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99337f0ca39b97f59fcbf9cda1770f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8da0d5706e065a885494a4a991a7d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0a9149bb6be0f2471e779d3c88dff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae2fde2bf8a6f715fb474a6c70f8ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18c40c727da3ee54210a8376676db3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8c634aece58aa4339161227afbc0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91573b1496163f540635a62498f3afae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2aba1d93f0911c9461bc5456a75106196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7a0e12c2eb94a6395f0fa80001423197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a03c50c08d8e5266bd1fd2b0956e96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db77b456268603ef0baa8d580b871f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b75bb9ed9010ab854c90a03e8d0e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb512f56a768f0ec8696a8e1c0da955201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895d71e741ed9a67f4fa5ae812e58c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046a27272d03916cf09edf66957eeee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec03e70c2e82447f852bcedb267013204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb16cb23974cabed34a48f5ad973ba6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac05644f8ec0f0dd0dfe7ef174104b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246286a40d86e1cfc6dd21da04f1d97207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c7294a24abf3b8391ddf049c64cd6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db7d2d721ac23ec140a477f83e38ab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec78109143922f48a27b2831ffd5ebc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e491a32942c11bf6b5781f7fae1e62c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a61940b249bba21b45b636196e72d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915c8846e7a11ae2d8a655dd5b3f6d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a318f159bc4b416900582c4686259214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b4356029abaaf7178b714be4019f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc217f267a33a76b7f4fd10e1b1c211216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46a41c2bee1c13c2b04b6f02f7af0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb029a167786cc9e9523aee91f010842218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5a7738f4c4ed358f720c2ca3f148b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d175147bc34b86d9ce2d553d45a89ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969a57e4f3256e312a416afd2dde10c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a9c363ecb8f6e0df07135546102d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc979a8ab3fe5eb4213c4b4dfc6bd30e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85baa1f2dc5c983c6b0ccbfc0ed2766224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58905ae9c5f137ed81044c951102554225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db2ddfff0c126ce8dd1684140c2e1a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0371d4ddb5eef3a33c8984ee0332cd0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d929fff5d8dd4a53a402c88af32bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae614c805accd8afb93141fdedadf92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2701f73ebc1ed97a0697aea016fcef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c366a019303a1250973629334f161999231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe94d06a159cabbf7109b8de0f5eb93232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0219a390b8f225e380d88b56a7d33a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ac8a8a8c081de98e3cb560f3934ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21353b6230ee63d6235d48ef5b9ea68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea7250134b8c89db54ca9addef1beb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53539626d4750ccc3d2378a6dc6746237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbdcdf25d2c8e8a792d6eb7e0a4e59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3df732ca5c97482935c41e8a414e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912ba768da66aa78c7c7bfd9161926f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4e3a9f982b73bf5b5e00042df1677241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a7d837a689e7aad24d21b7d99baba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b60fc4e754a771112f916fef1b7ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a677dbf887bc0e4147e5e53d4cc48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b98ff9e7af4942cb6ec4d879d9e48b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61cd00084af249970de70baa3ad3e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44542a173e100ad794d54216b8f30ab5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e5ead87a39188d2d768abe026bf6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477c5c1c9426412838ad726c20301f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08423503c2b53d0c8afcb61e395604250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6f499dd572028c01319181823b7b4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c1946cb88a7d891c10bb92000c90252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b7f961d03169442048a19097a9dcf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff7dbd49841e82e703881f69f1e38b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252cd3252c7ccc495f0f6ccf9ed0f49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95486407d114c8f2a91b128127c67b2b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fb579ea26d399ce0f229fbe0efc41257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb9dbbc6e7ae6b20f270bf96bcdd55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7833e583827f184cb4d22b9274719259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f769fc7664235d8823d7d9c396ecd2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95549e3d4aeceb9b725ce69b4bda3b9a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8337349193c1a58086a5c2b9621db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b66f89eb7208794761093d81265dcc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fa61d9db65dcfe90241873ff9ba4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b071fc9fa808053484a02f131a634265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2e35320fb6a0513bf83cfc62f788e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d299f8059d7ddc63f8f0c4aa8cae76f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa48afa454d1abdc8db010fb00a1b6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735ef8d8b20c38d1e7d0f351bc6120f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51cdadf93df30573e2496303ac7565f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd66df3c75c70b272b637ee06fc790271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24341e1a839f4f954a4675966c10fd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034cc92e5fe6ba8aa1530efb4b1c5db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b28aca781b7b553691ab81d48220ef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e301a3cb4c66b714efba426d6243d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443795fd15a6691088f17526ef842c1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7dda170f5615eb6ab93d7a2224aa7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1997c258ba38c3aea9c48c7c17a507278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d4f92ea0d536ecd729e6d612d0cf2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a88a33a20befe0098acf7ff9f067d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba066b26f91dadf06347c2e64955af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab48725f4348c8a44ff34e57839dbbf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d7dff378aa56e0f29b4fe4c2bff19283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49ac75da5a96649d8f7d5946c994dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cd6fd0856e964e860738d40e0c5e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406188d3ad7f4003b52cc6189621bb9f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d58f1651687e5d76c40a22dfb6f304287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdb59dc3c238f78ae66c21336915cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b8193740e5dbf39957d40bf8b1292289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224cf807b1fd72309e279c8bb1239d5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ad05e3482d1320ba1eeffdef44499291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b0da1854e8f5813821516cdc22181292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ae5b702c688d3a2218a34a8e7ab44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11fec8f33fabb2c14a0bf9799119a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf97e9b5679a8ebea317d9277a5c5ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb2727218205834398662263239da2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e68c97f2baa380c48418ed2d592744297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8754a2798ec935a757a8e645a0349298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903d1da71f745ac4fac0e063bc022dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b36cbf38eff0bdca52c08f43d90a00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196952926061d2436fdc5083d1905af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81485d4ac9d8df6417fb01d44d3d7cb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194a7a4b71dd9c1f61f1fd5d1f77272303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4dddb41613dfe0032ff15029be1f9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d3ae1fea762e96ff3c2ac885f38ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada315e460e7fc3f7592b94409800c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2083dfe9191df8a6262c965001d3b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37356bda8cb0d2f9913dc690b1f7fcec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259f84888bd969fbea58c2db7073d24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b680c6fd997a5bd66fe2e5413aa7fa6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2fbfbcdc472a415ff9acb3fd54317311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba43ffd47fcacbd46c5832d2dba6c9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bc93446c6d9442bf4fb687de298af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c55d7620d32df9fd96c240c039513e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396c39a4f41524f9ebebbd38c6712ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88f443883e96e1db5b6150130bece9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ff9cc63f95c21dd12959277ddd3b8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b91ff48f4d45165253b428272e9af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572454e66b02f0b0d372b3c96ff1f0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194abed975e2fdd9675e7629d82a672320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682ea0b1fda7041fc4fc286e9a668d3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7cc280465e0fb89d348776e9a4498322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e78ab2390393e266f80f2293fe00a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c173f36f8a0435165ff734744ced7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e626b26f22e744e6f0f4d2374feafcb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3416e0c65ddee7dc71ac0c046cf0e95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e135a08382436260300cc1d0baec6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61018cd23f6b8a0eb9f6df751f20ca7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9699a415bc7018f88e6abb373b030eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0516dbe06c45a70f564f1ab94ada0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4f5b31f465cc92a11019f6ef839d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d39e43a978e0c60ac0ac48a1b4d11c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8391f73ce80934a0838a6ca0146e604333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c97fe81c9345d988b7171a3562598334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751994e929ec8980ca2866e9f5863a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb971ad6db0c629be8a8985ae1d67db336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c152170d54a82c574421f01d9015d10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b508934a34bb5679e67e7d75b7eb08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6ac2cd21626b1b4d9de19c79c90c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdf964c71ddbc6be04e8488795ee85340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bd6eeec657eb0eb918465b05a8f6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e757e2a485d7a1d0c7414c25f24376c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224accdea96b09343c36e7670f1a9b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5429750d805e49abeb0ba9a56fd37e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc822960e921881d1d7a84209aee22f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877891ecab432484f9c74324cc87a573346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5cac56dfc8874a7d30cbfb686a547347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90860718f9312ea46ca2fb8aec53b5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac51109f1ac4beb439c6552a0741bf8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd29339ca6509ff7b321248d5524ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93f421197655f7666f4ec29e428321351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063ff60c489c30fc45dfdbdce564cab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39b44f938426e64717a51e20873244353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f12bd394bb64e64869fdab620ac8dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064284bc196248f1fc6305eaa883cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532510a5234ce862f9b0ac7f59ea67d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5410672a218faeee1396e503e764b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29415c2cd54adc1d0fb9fec6d866fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829457d2a5971ff9c4a4975f8204dfe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61e5ba30850e5aeafe03624f484302360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2d8d240b8baf7667fa62e234e6301361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616453faded15dfa9786e48d235411f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9f737a3fe8959c3f504e0707de32b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73cfb5672f8d0b579684a31a54bcb5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96e7451287c3520112330d8955998a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752d337a1c43928017e4689df551c9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b6079abf38a801829c783b24fe5e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b98390ddbcaa7c546c1530cbb2dbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c245518bfb528f6bed5d63e87694f50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16444d1d763a4607e3bec018076de0d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee838354c251f17eb78ece8615e3fa3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d9b1c4d2539c989cae4d53fb2ce9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4503daa989dc365411df36c7e8e79a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3b37208d236d409fa7fd4c86c2690374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef91a83d535e935e191c2b148a81e7f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ac54b8e85578956b9c667d694734f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b8e62f0ba047ba0ba3153771740a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921584f7c1322184797a18957d1dc54b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8b8523f81e7b6c7a004449d9eeaae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e40676231dc04c4433abd5abdf4bac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92a7d2864dcc5f1e3d2f37bb841ec5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140b7b5b6689d240c3daf7ffb3d45f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59854332e83ea043bfb59861488356e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81831730d4c15f246fc58ef0474c9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd570d58cf0a038f104ba6f51c8ef6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc1ffa76d335c3841770e9f567982c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83942f18874bf701e6b89d2fa6b21fa8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1625cc6bc7a04ce65d60268f33600388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f018a375ee5914d8f42f839de6a86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d173c33644a7b7e5c9548fd5b7a58390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2d2f2a5d3c7b32e72b0b8e7c46619391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563015a8aa54f19d77a16588af02361f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e095ff250fc377c687d2dc693d571be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f3513eb815857bd0c4f0340bcf631394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5446c348845c52877033bd4d3d8d453395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d6e9161936162b1e40ebc646a5fca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf237775518c1dc1a293667cf23ef6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ed75ec070eeb81516c9bf94c8c5e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ee425269fec1113ca62a5cc35887c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3215656c87c15964b85d78ce85405400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3645496b110957c9bc315868b534f45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae480552faf295a953ca4a9c2438b9a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc683806df7cef5eef96a3d1dbe1649c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8c0976f806ee9ab769781b4f588a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdf0cabdd48a291aaf0105d0d2d103405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cf2ca6696e335ca65a2308b772500406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c8eb95a406cdce8e80e188aaeba2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4b82a05a68e78d6761bba600138e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e55143a88430461c464fc755bbc997409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a980740d6dead01f0d6f75bffe8d2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fc54d3289cba1f0c9a3139d23cebe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3890fb99adf523f61736143f31ed4a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6610476c00099e333cedd1ae7e20f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00faf86e03843d0bd937f8599bc3ba92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a4faa9e2ac215f3859b536ec2c011415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fff3d727ab6be9dc66298419e8aa57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df79ad56701b4ed06b69116f1be9f0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b0652fa8ad0fb358c7d19923b55ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4984cc49ed1a6568ca99ea0e93284f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fe6270031f56267cd9a0a04addfe7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c46da456d3b8d314a7f08fb5a2440421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70c2b5bc0301abbf5ab779decd8c39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a0fb420561ef4bb26b76c96e0d0c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ad312d56b69e4ad7d54680800b33c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e976e9b55418b088aebc24b9319e61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad7bbdb8e1d3298b68c146fe237317426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b627e6161de8337ef9bfffa735b2c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0877370db05a6e6574437f1ed77a8d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804d15da0186d48523000f0dde8aafa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f495c87f3ab418c9d8aab1d8043e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966847890c5689a5454d3980424e9120431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f96a20d34359279597b3ab3ce15c9a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab170c47092bd4252fab8ce8ecf9d65a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc0553b3854d57fc06b976706833e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fcbd4d24b5f50e9bb4304a3eece92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae7f96c5c6df4426b5fa5b4fa9dff3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fae38ee0506f979539d90fd4b684a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ab291b9d31be76f8f0e3ce53c3c66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab301e1f42bb358a356ed705853e584439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58df3405f49f6f710032bc00e62ef8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d58da95a618929031ab2c608887cf5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0301ef16d27601c47c59bc599a12da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536769bf0562199a6d63d6a6b192c499443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fc2f38de8f9935a332c03757263b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0cc4fbaed90e8410d896b8d25ba13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0973956718078d48946a46543cd7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3cc4ec4405d83047b8f22d7c7f0a41447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ed1d5215b653f91041eab2d44a786448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483b0279c611aff5960f6d14884e052449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a3e08c7dc25d0e3392896e486e68b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f08160f9134cfb5009922170a617b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357e0b9be91ad5ea4eef57e60372dd0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271376fd373faf252f842755bb6fd8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98812805b291a86a616feea80a32e023454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4224e79210f894ed8c3a4991f66ec26455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a99a68cdd6bce8f12d9ec7130ca76456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf90a05e5c1ce98484991b3ce2fce3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0e32e21f274d5bd8097c8ee5d2a55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd067d88dbb0e3ed8093458f087b3a05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0783a0ca37af7e7055475b3085f2c39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571acb82789ef1ae3dfe61428b8199a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef0068ebc15180a4712b52a6f28361462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be926e3614dcf73d23a049397994ea58463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ec1cc6ab5244caa44670ab71964ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b632f05571bf0b6228159fd8ac9f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36553f3e117d6965ed3074afa18453466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f4ed045e01f989a43181f292dc292467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c82166c992300cb1b8408d9f28c9ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b556725ee37146319be6fea478d97a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa085a11e53785c8d8e5de4a73af2dd5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f6e5a27e29445890212fcc72e8eee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57958d985ed320f34c93bf391406eb74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7c3a31b712d45223652176d09b8fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ed07cb05b73b379cd34c69f095360474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c60d93e846142c9cd2da313a4acc8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32927b31101cc149b2fb49dba626b2b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04bb51305d10ef9c051b39eeb4dbe2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759f8530f311f4b71b0fda0cc8f1900478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdc5955843947ff62fc131dff74e05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095305bb51bdc7e7657f459e9c0ae47480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97552fe9b751bde0a0e5073615d09f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901313e310936a069a4c33bcb22c966482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fc41fec38ed18d85ad9bb88c38337483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406c1a2212e877a7aba361457c15a72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec5ed641ce574177cacc00e7cc678f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc997f41e022071729c4a5a7052687a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ada0a1d12f02819d4a476d29633ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6d0c9832a01e3a0512d90ec857f9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57616a34cc6016854fac2a394aeb3172489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1460a051984a8adf70ba3d9c29cfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c0a74b14757e03bd5c95000d2f1bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb7729f650ce29ed14832d0df56dd8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf14d8f1c80cd61f04dbc46cbfd7b22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543e934d5b3a9fd623da308496d5ac1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b57864a7a57eb48e6d57c0bfcef54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eab047da3bd87878397ad31beb52db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e86094935e2dc7bf035bdf676e15e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fce3f1b6a44321d5f69a9323ff9a97498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e552aabb0e9b2913f9407f46b86e38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965b10b88435b77db5add0bbf3129e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebc89d5fb596e0f0388a534f1cda33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c7a29db9f20cce9fc6100ab622c7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc8a92fc7ebfd700977e29ec1082da503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985e601c5ec8da8070dffe1409dbfec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789eed1c990176c605a3c124d70ceb32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb557d45eb6a44245d9ef40c7a9bae8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd73f1e421c6cc9d15c2e99c8fb588f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efa63efa0002400c398bef2a68f58c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a205a3e1c937372bb3dd39c088451a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fb6315fc9489c2fc3a8841530caa8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b275a8e728ef727dc59720be38bb3c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5eb1fc691b815eb37c98bc5d216e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cc856f264ac8a86e9129505e3dc31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc551101360a3e7c8b848cde81e3ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30605ba441ae6c335fe4de6d8ee32bf3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde5207cecef69919ebe45e9da1d876516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ce090ef5853acef826aaed5cca203517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992f3dc37ce6c10dd5486b3513b5972518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b581f56ea6b9f9dcb5f9e76dfda3862519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5a4ad934785a619d26bf3c41bda86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3649e04e460e9e1e82e4a9a8f2ceb5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1fbf02ccb1464a113b0e948a50d4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc58220d55f91da6703259323333857523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fec3d6d8aa016880bfd9542df1f6e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ca21eff3ce2a00e2ea3285b1be659525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc48ff8510fe3102438f9f6f72bde4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fec5d2fd3c8d0955c6b9c02098746527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916af380580d6a1b06a3672ab20c6228528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3a4f33686cfdcc6cbb3a9fa36ad10529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dfeb7e71b2ebe92c42a8befff6751530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554310f9767ba78aa88ef0c90db03a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c632194253c5440085d55dda6cc607c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b72b299bdc1b3fc9b73a9da0caff1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd033e73086e83d3762e67afcac00204534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616fd8e6b9d4a650657e6226177b846535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1669545a0c66909d3730c036515945a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab48a1126e14061ca6bd5d618d6e4c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3bd0a0367d686b3d2ea1acf3d0a94538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b5a3a39f4bff5c191a46fcf7bff28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e818cc1fbdf42e52e01b5e763003bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ae9aeb7b0504678be0b6ec1cd0f33541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03affc0afdfe5b8fd49ccba7a243912542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054bc96c2e2d86f4f4bcdad0440edf9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce6dccb58a9c75cb90d31c0ced7eb0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388b5e7abecdb45654fc8faa8936052545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8562909161ab721bf1036a5ed23bc6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bf908481fd163bbb87d3dff71513d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd6368ea1dfca49b9d5faa237faeb5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d42378349ec2e9e719f6429b794810549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeed9bbf6f64d7a2ec7f89c1f24300f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f16f97060d902166cc0743f3f0fe5e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe29351fb1b8cd78baa78198b8fade2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aeae081ce9786c47a28c821596624553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fe5c6878f7289ca34d75a7fa15905554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1550ecfad438239f21ea901b74c67b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fc3428b493b9efbdce2effedd349e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0747661aa952bc7ffe43beb427e99e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea23fee5509d106604582b61e784319558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651f8c3dbce0e4dbe431ce284d6ce8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12576cab36d367a9a285d9fd37d1bcf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be19ac49af5356319a05662bb9595a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4d0376b208936f6258800ac4b753f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9be659d4a8fb501b6afcf38571c62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1abafd6160d1040cd9cc45c37a5e00f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3040d5dda68969f72656f5698a761d7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c2fe70a202d9b65444824359bd171566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8448d03515db8ca7ed5e8c1247cf8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04658aa80eb42a8cdd559b96701c1bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64ed23cba50a04426cfe59e4631ae1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905140ecd5a61cfc97691ce512e0635c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc3062f97e054bad79da713433005b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a180573e71db199ae29044211f2be9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8104264ae459134d0e5b46aed7b02d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a322f37c43c6bf97a9961fbc6264ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116048fcc04260c7729e5e305c0b8f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcebaa24a99fc89a5b581176d19e75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075afc86088c85c35bb048e2443b0a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9787328d6a917f673a34471ed7a6e8a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbc15b5bb798c2853880881877a5f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63113c777d6cd29ac2a4d6d83671bda4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27febae514eaabcc7b1bc5fc29f0d25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2a4526c172cbd280b4ea9bfd355bb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315249076949c5f34ab12a3cbcde332583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b3231e1ceb5cde84240eb81d18478584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8c22179977cdabe181e9ceb159cce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382dccba85aa15ea068df5f2d93db94586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982cbb72740f7bd448df3145a5c1d3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412401854b231987eec8873d40f41ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912364fe4c47043d77c0d92e4ace0c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41405c908b378ae513dbe33d6860e416590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d962d4013804d1fcb75199bceb3dbb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c839bb530e4111ac7c78fe47e9db4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8756560a38d182f8dc0176b49c810cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252d91ebaf305f3307f1ed4ae9318f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ad7a22df5274ddc75217a8a6dd946595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802af31cddd4061edfda79e384ae06d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a784d884b7a707abb3115a248919c73597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5cac4d0a99c2ab194bae92b6e6c8b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba504c428b5869e8b7e50500d0b1526599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fcd32034f9db86932ce9ca078cb4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1183a43ac969b4e6be803bf9bfab57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62e85857a7129542fa996e50b239ef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588e173af2a6d180f85b78e8faa64d8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcb36ba92e87e506808d4c171e5922604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e2d54be06841d258eea3591811892605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf74cbc6fbd2527b95456666d33dda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fccde361c4cc785268a79784d718d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e61db60053695367d547d7d96cc55608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad6e37c54cac506231e09fa4e6f242609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d933c81dfb8da3d7b74821874174880610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b9cd01b97d6b4b15334e263f2b8cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232666fd66b572015b1eb34f831e7008612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62935c91dfc5e03048ea899b9d3863613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d29b8c5982657477844423e6878933614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6de71c4a773b4daeb93117a15ef29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de33f27d28d3c4ca91b4db36c4b48b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028939c548b80dc38cdd70646cd4f5e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5aee309464e0f5bcf7ddb1d7895f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655f6dce27f33da0a6b495a2f8153d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fce5cd6bd17110a69bc1a90606f96620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a358b99d1301d5d2cd814fda946f872621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48de466613218a8c4a3aa487cd75ce622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c5f4e1402cc0e88246ddce28c7ceb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefc3661d16360a460677fcc7dc685a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5ea1c87f0254e0483d202aedbef5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81f5b99ed9252490cdafd214a2ba92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9407470d42568326a8a83292e7057f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f674c848d8d846e77a3bf44f8f445a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02825f0a6f2013774b0219d72bd529d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846b33a99131a583edbe866f342bafa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e52b34e3fa22fd17f25b35b25070e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2dfadcd98fffcee77fc901ddd337e6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e197e911f86de825e58ad36a3af8439633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6a1cde71890d4d89cc33d6233bcec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228db2095addd50e5b8ed674ab586c8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1afd55102ce4d7bea640070999f8a1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477c3c9ba7c48dfd1ff18517f24b31f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afefb90d2632f798d8720866a42b0e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae37f93e28505cee195574f3e78ae01639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dac515ec1764b63f76bee039917a3a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f54434c9e1f5d81bac238becca23f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f23cd637b26fa074400e5fa56d301642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e8ec77b6ac45670d6f8b8b11bacde643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2da57a35204086848ad10dfbf72a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d603868517dace475c36cd913505f6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0cccdc84ed51d20b91a58f0607e0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdcd49a9ffdb7a3fd16153355855bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a31d2aae6b2cee32f16941395fe8db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30b5d673eea57f675f259347c22aad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f09b48b3e7541c07e0abb1daa9e0bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050a9558f1147c999e73a73f2328b02651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4c96c3c33ec685c89df9c6a766847652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812f7b2924f881617f0b2309eef1490653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1668a7a12249b089d409860c0c7e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87383c8354640174961e4410f09ffcc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394609f0cab385d0d1f62b157af0e44f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee48abda41c01fd603e1851eac5b67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe493470516ee9b5cfbc558515f162658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4a90a181dae0c6dd306c565df3922659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c534ede7258afcb68e340f4acd09a55660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505443c1487075e86d1e666dc4366772661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5e360d1210fdc0534caf9d30077ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c62e1c8d5d8b6cf5a293b2573eec5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89465cf310b828045f66500a3ce7dadc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e921da0101cce91057f9b141e6d28665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434eff09a833974b6ec5a046dec7017666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6869462cb109519a6742f0afd0b45e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b45b53fdc8b1d2fee03dd6f56a7c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085e712a810ed8be86de04a90dabe15669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266a436bb09e71531c605206cf6953e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19089a9e80ed72e30cd09dbab5bf3e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b6c54944083a3d0da307f2fef0a18672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d2941fdfbf21f7046f9c41453522f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf8928408feb8552efa2cc062be39b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f24de1757b467f2606048608845917675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad5292e8e0d855471a5be58ad0f8ed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd958fe16c898b70fff940dafa935b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78525ad6102d50c94355e625c98e6318678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>