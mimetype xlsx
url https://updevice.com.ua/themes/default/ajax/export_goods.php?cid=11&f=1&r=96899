--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -3256,51 +3256,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374a1290954c6055573cb90e2288f191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e84feb111a601a393df5aa447fd2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0606d92965757b83a01465abc39b9213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cf7b875bd53234aedb9acb0f25b7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2369e0da91c4fd8979be13f13e40e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ac8658a15f13761cf029cf942ab926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9f0332328d809e7684fa5c9cc25597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03de20f8fb01c2ea7065136cdcb8538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f0cbc75c8bdd745afa88c0a0b87d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e55fe04a3fdeda936c25629cc2e9e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab531a01ae11be21fbb0ebe948cb61111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e340b3fb7c839304a8b3b57dcb58eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86b38046d249b95069ea1816a287e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058020bd6c9d4859f50190962243ed1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133a5d1e66ca552f83859ff14338cbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8759496076af5c872f7190f6e788ba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c41caab46df412dcded361898e6e5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a86d2e633afe6edaba985d6501b18918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b354b789bbce4c41df07702428bd52b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1610b68467f95b63e6b2e761436fa4420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa593e87564dca3a13f8739fda182a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b106fa92e2077be5982ad4420db74f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e17908d5f1e42f5ab5bf222238eb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00680c81f99d6d6acbc604ba12bda49224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bd57cf5713450f832edffd70ce57225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7693cb54c75463e0318a70b35ad1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b20d0f4a6ec7ecfdbdcfc9a9923be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4225b0f9dce5add63d07b778533a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5bff9949d08de889ff765e777e12329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c798bf763193cf813ea7222521b960030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df68f47ea22b69e04c5312c05ad4ecc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1177824c466a1b2c812a26c2d584c7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368687e4fc006464f1f67f7661f9519833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571e91df6c200c3863822dc8afed4e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a2f798f11750371f11156c87ecd4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baf82064848af22d1f286ff332c16f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806747c2641c1e49de104775edb0e11e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efb6b85cd8a3f0a64784825eb0295238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0262430fc7af34b725139e0343ad439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aad877c73c5c698c62c40a6aad536540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdd79fb95c21b6a6efdf73068ea6bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a899cb2174169a2a9caa761c0d05142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694324c86ca298ea616507ad2e8cabaf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921102b9eabea8c9a7cd714b11eefea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02465a587293c41b72399f12fafa497145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9264aaa38948e8a11664e25831bfc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7807b763c9c9fc6fd6aa41e195cf81d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfd622b8449efb887e0ebb81f7f50d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a867db3aa893a9c94a841c6979592fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b36dfa104264b20ca3a3efd90de2550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef6b49df9d086d8659af0aa622e14a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7281d088deb804d99049036a41b1ede52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728ec8d8744e00335b711602d6485ac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593677c2979c5356946b38c99d1c4f0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b2127a2483251c476a94fa912190155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ba776687b01cf03b9dad19f17548a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990f0529e1ee40b50cc9f04ff64747257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e131c3b994d7c1a8185d4e86320a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bfeb47567b95bde5da4fd0988720459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad39dfeaec724764378f7d0ab84dbd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede2a04e464492575e4488ece854d4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6152cc38cfaf5816c017f4fa9a5726062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715eac2d287679da2553d41ad73c8fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164edf66e49bf1ddaa3b274f1286a06a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21d57e7a962416d94048294795311765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849263bc6f099062958ea3dd1ce808a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01ae3d98ccb51b49325e9de024d37f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2c619c17ac9e59194f836be39428268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257eef0c7966de0a73fb9ef143865a0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5801296f6ebf1a06c261ede600a7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0dafb8454908d837d4edc17dce783171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9aab4c519b507855e6f15f5ccc21fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351a33c6e8e85d78b41ccc653a1ef2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821c730bdc5ddd0525e35c25986138474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d0d541a7edd59dd93121ea14f50ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafb72a607d8c390663ad1bc98b242076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311aa15c5f177f5bf2442d37b9ae1e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1e7e4969bbba8a83d3ca6375a868878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecaf3a436a07d56d08b9dec118863f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83eae9e0fd35f6ee8878383f0784a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c397b548af6bea45e5d4fb5ebb347b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e614a22de6d49827fa5dc29ca345382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b45326de4b1bd3e5e9879bf5a3c6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2580fe182536cffa0161028263e1cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2211c9930ee444c6158f12c1b406b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d01ad187760e590162beb303cb5e7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40778f679b0b0c0f46a367f86c6027387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a8274c78f9850a62393fbff9f891a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff5c24717802027b80a4eabe43b9a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb8087117424ef97397cacbef555b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56c16dd6adef503a842e00d86e3a6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1c17d0d0665de1945cc87e101d8e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a0197a704705c689efacfa7b53f6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a267ad2781f0b59676c42e107d35d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3967c08dd30a3a1ce51f997ac5f7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39e16da56cd4a9fa449f3ed856651496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740e2ef7ab9842b2ea6b091a8e0f43d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61bcf06b71d178a1cce179780d250498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa441501962f25d4c7d3404909f10899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a002929887800836c9d0b5dac2bd068100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f2b6c67139c55a263b66b5037297d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440a6a231222820051906a9fec7fe8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dfd91587ed251ba133df1c34cb8d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44566f2778b912fc5e22761fd016324104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7ced37eec687cd30c619ad013962d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eca881401a780e4eed908bf9fe204106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b32145281d90605a1740a3206ddb73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f17577f4fa9ad0fa887b661e1b353108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc9a55cd118e85da9f34689742aba9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64356f48735a8c7186b75ec451b09b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385da628a62f7164134ae4813249e5f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003352cdaedee682532c1bc2e2ac085112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3d65627c02f4235764ad3b41962d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cb64effc26721db1d40dfcbf0e6fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3daab6a66b5675a5ec5df4094975c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea8ba7a78f6b41dee9bcfc86a4f596116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73c4a9a3972e74588031b088d186e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ed33097fd03e3f2ef95eacf84c7c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373de42998150098216a4fe8cdad04f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89f738fe01e5fa72f50953256ed5f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abdb1cce9ac2221da0f0b19ea6e3b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b793195ab1882678d6b16d0a270569122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce17a7e529f4823be17932fe8dc925123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb4ed87548fd5aaf408d5d3c22899d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475d89fb24b1311cc1383f8e6406722125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7816860032f92a4ee6a80ccf7ea549d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1d5b12ae3131ee2aa63eafeb0876c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559852cff135be6bdac3a5f6a152cda128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ef5a915e2c7cef496b914ec7bc2ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0bc79136b5d53f4b6b4c6adebedd3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fe65eea6b4a1ccfaaddfa683d5a80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef794100499b4be5730813f5932aa92b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a3a6f488062cc398611d0ba19a9e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0845ff455a1512de1ffd013253f1ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909e6d3d282c727a4536a24e6d8cbb8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6250e1fd53656ee355e4be30690d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6337c3c2be0bed9d542cc6d4c12d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aedd241683dbc1d48776a371987137138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83b486a7165f406582541f38b8ead7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058041b90ab53e581f77e733bd9ae96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b54ad7acd55e5011da8edc09b39a5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5d48b8e237f5bb870a8ce76e3c74f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49546b9ed8ed227daff7d71038421b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff61dac16f38ddbe2a7f8df190fdb55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76949bccf058f19f1b577434408c390145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a37cb6fe57e0ea7cf68fa7c042b802146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca48aa7f003d2c5af59202e4f906093147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537341b7a344dbb3ef102b5bd12941f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6376bef5655474ad2a4ddc4fd47541149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf9b2871b163a6c92a80fb7e6ed1c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579f4129188d12b916060253f4060d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab074df0e8fc2435ab6ca7c36e27afea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd0b75b603e5789a2a31aaeb62d2e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ed57547c65d711b572cbc90601835154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf9b1d1a647f2d1f27e7f4cfdf67b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2fc02299aacf6600a5dec904298bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93c9b3c8f16988a8e3b2b23fec3b21157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa138d0ab64b40e4eff435dd7dbacb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae04a672c415d9b07670072fa55dd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a9f0600193f7f72de23b9039b4e4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efe1f2d17a2114fdfe406ba19b6d49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116d6b10072cb6be00daf345d4b7633162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbdae9f9c4403d7ba9ffd117b2b270163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa426d2c2702d1b20a35b8521cd5227164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e51757c45c2824fad8d99a4d01f45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e501fd6403cc7b7e66dceb9adc6e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c126e394d40d0a659d488569ebad8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ac47bf2e93bb75f41c8a277cf3c41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6981e3b53e69150718111acbcfe8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad99c01dd441f076f72bd6577c907e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668827ebcf2b76b4131e91dcb92de160171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b5c0de6e96ef855e35be23a129f18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d398f6e6c2bde1c062ad3762aa038173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b567441c2a996c430550b36a16adf5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd020f17cbf254397fbf78a82b8dc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71016ab73d4fe5e05855028d1f355cf6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da80738eb3d1b8f4c1c96b94a4ad8ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a01343cbbacec8de069daab544e57f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059a694fda1d758cc80d2c7c079ca11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a598a9c5c9a017d6522abfe3d514e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f942489a912456515a94e54152701181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f722569864f57563ef25a3c7d515b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a180e0ceb3113840ff83cc98ba7d42183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c7fda090dc5fc0df5e807717bbf08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282797d97a9c3a9f664d1aee3e14852185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39bbf20719b831f53b41d4c57d7001186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef3ef55a645ce14a620ab7c7828076187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaf64f062191dd90358ccf4c49c28d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175fde8fbe86314c56ab86b5c81ffba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bba1e4394fc1017d00d0427c745679190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8f47b53dd1e3b3beff0a2371a8cdc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ac8d7e7e5b53e2ba312653fbb501f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f581add2f43b64bac01a3a341d8c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1abfb59516362d38811d7260667fa9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7cb032a9a19885726451fd9b4a323195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b17de636674b92598e2b1badc06787196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50e75a3b48719090e6ca260be5e046197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c2f097ef8e4f774c1ee527763506a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41063794784ea9d42f619d85bc4b6a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42657c578df859c443459f4ee6c590200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499d51d47e5fb74a12625871be7991c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927c382f3f88cc9181917c0c39a6ce2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae69c013e84cd6a90bee506846fc6f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85fdb7062872b1af272b7e7dc6205c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363833fe75f63e0c5c222498c2090ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2e1e9637cc74253c5ada2bd3e6210206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f914ee48c4af4daf2a2df863e9ea1c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9b4f8749fd9e4bb345f4943681410208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d127f8d2e5e73268fc335dda06d7a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15dff028ba3232ccce250ac2dbd53f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e48110d703138b8f42cd54ca89506211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683f92b29d06a8f36418e17ece10241212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806084268e378b1c166cf74ed3f3d002213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6163baee0e99f92e3928b3a48c1fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038ea7767820419ebf4f252a262ae10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a105ed99c409b434b4a38b4b6cd889216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee43e353f7f70f82d55d4e1dec8643217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3ba2a6e80757a738ffca92e1aa0ca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536ab000d64bf76ba3662992bcf4635219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cf5a724b0c49f6fc2035a92ed0458220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03db766c4ad9e48329722de1b7fbb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81b93a5273a8628edbd087a0f5c572222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2323646afff456b721b96649743bf4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d557effbfe5952f5d83eebaa356836224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820912acb47eb8a5b8e24244fc8edf76225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f91799d8815b417783eedc72f2be4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896f555235463e46ca35884ef4b6774227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205677d8e51f666a718e33ef073fa333228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522668ff021387e5e4a8b1191ef20037229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4e6e8ac86808019e7138e033c814f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88fd299d504441473ee69c3f9d6e9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ce0277bd76199bc6ab841f9c40933232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b99e0e611f66545bba71454580a5d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea676ca497e1c48effce74a2ade4b7a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69e3d67c35e3276e6d219ab675cdb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ded24035c8c9f554b2e03eb4439a7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aded213193cd9ec18cf3ee31d2c9b6e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29e5bacaa44ada4a02f908ab835661238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2a6c12f2f3abae28a8edf789dbc4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f759f9328d9219da8424ae4349aa7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560d0f6c94c69d9f1338cc6ffed72a5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ccf79e047e5411fd686dd3967c843242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7decef694926990ddcb4e621a1d61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe98e13d0dc3e1b1bf839c32982e12244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e544bdd30e9fb79749ce4f6c2e26d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e1d255a5991e21674c82b06f2ba4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcacef4c653b4ad8c2c6ac9dd60d72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d4c2908bbc017dcfb6b1183dfe72d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77358d6228b060696450db1c1763c32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74710a3fa702552d316e1990c0973d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e52e9aa15b7003f48c0e238b8e226b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5484ddb5aafdbdd469b17903b281bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c24932285a251b9a158ea6baf3b4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c36159d063288ed31246e0e95275f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31100f535524df85e68a44b4a83ef9d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355349b61c03fa79b46463f37ccd571256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1258b31aeae3eaa62ddd6bcfcb5cc2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0392771912f9c80f5ee690e5f0d2e0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e97251b776b82f275806dce6e1e01259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cd2464fbf986a4c9c2bca3217c4b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c86925775e6971aaa89f8f90ad54cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d123afd387437551438590456fe17262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bfbf75d7af0c397d0dd937bf46baa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed1c1124b47892f86fd81c75a65c25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5334043cf223c477b085d1c59865d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d3f993ed553738b582aef82bcb88e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ccbfaeec88878fa4b7934f121f9c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63484254f1a2f0d26c3edcbaf23de4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27a4ef6e3b004d5c0a1b5daf4eeb0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4ca268ad016a69f32bcd38808244a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b807483e23b2b8ee3bcd0779ffb727271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b32d33e6c50f4ff0c9b064e356bb10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95769de77f7c004db00d985ec0aff31c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdd4e656d4e258a884025b741a1625274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e27e8194e49fcdf39b3e24d11e813275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbf532ea2d5235f99187081f6d1dda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12a8d765bda9c6823e4a1892d6e253277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3e37a9982ebb00b20bb876bab251b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3313df70d9afb66ec893b8ead815bf7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae137a13144a0f0b6e45e0585cf54abd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb2ec4fce84ba46fa7404425033139281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88389fca55120fef30b94126eeb376a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d20e413a6cce0a980d00314a20a1b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7ee2ba3da09ed65533f2dee35411c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9aa9d4159af59964d06a66ff5d729285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33a0cf6a2802cbe1144a205a1330ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3b09ef8185d4f740e08d04993829c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e84ad08fb8fdd4dc8d6286b88efab5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aacf2957ca322493fa319c4dfe349c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2d641a8a14dccb5efc23ab4ea1739290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3400c14997f467182374e098fa564291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e48696be0fb98a2bc044a2846a9c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca2fb2db85af786a5d1266a083ecf3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1074186b74b9c93c380c8cd2e9b69fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138aead8d0eb2263123bee8ea1e86147295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1036af64fca6785287003ec69a46d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c04e14b8487942933ffdf3cb13890b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c1106b6e3881d264e944d03ed7f83298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2f2759ecff1bb1e759cd75867d3eb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92447c4ecfdb8533101fa99ed7a84559300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7b51d589b6331d14dc24ca2c798ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9262eda04fbfd446234f477407b1dfa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ba69c5c9f43155f33b8bb9c5258e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6856be4071246b896e183a1097d3286304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838360cb7c876d6c07c0beea17d14609305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70d2ccad54689e6b91cb5183dd46ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25144e06eb175605ff6af14dd129f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cad7abf051128a4e4a83d2f2cc63b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccac27e6dac2e9470e529420a8201f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca391040e9ef8eb01550445ccb35d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608eabd57b696d1f915f91eccf70daf7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8f78130da927b29b5b1a779983c6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d21fbef11f7969a082c573e04e8b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425cf31b21d5a73e011e69208ff6d24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a60c618ccb66da71ddc10e27d62a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0507b8739ba894bbacf6d745bfafdd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1261f7b018230d46870fa518b7ede317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d4a793f222b24d7579eaaef8b61cc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2ede28903eec99ce9f19f4468b0d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d110f38ff6c315958dd508fd1518678320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c3044328341cbb5a972514367e472321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812efcfc79d24f371a62247d4c482de7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea36d015276e4f4263b079e9959876323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb077b533f6dcdf8b71f96d966858f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014afaabaff7a496048718777ae2321d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d3f4a8d8a2ca81ac6d32f6f77084a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8467d642c9b4ead62353fb4fb9c842327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9344d67a1d6c3b382947948e704dac4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6162976711dd868ef59c942052eec72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122e012921811e5a698bcdef26cab73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e33aee657c74305879e76bfca350d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc519a3381b52f8aefaa1c743c266e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21adec67aeec8a4682bdb4975843ecc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88674d05b568328329ea53235541b11334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504197eb319746c619f7a116e4b77a0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6210544835df87326c3dd559793195c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc3067cf74b1d39c056383692f5439337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b4576c9febf261fb583739c314934338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a11dd0efa1072ecd696a114816f39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddee4b999525a7912fb1b5ef11d7eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0a0b5277fb1c1ea965119e95a73a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9301b8db4c4cf56636cf43aa64345342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e824dd8888e70f82afe81d8318092343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9705fa7404a6175b92528de154e5496344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e71962b2500cfd6c160524e8abe614345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35ad9bc41e9e8232dd8c84ce8a7c35346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fe2f3bc5925633bb666a1fd299846347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e91041c39f1d12157ac780d4e20d8c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f409c7af2cf8b5423e5e90c481699c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c737150b18fbcd8d4bc493f7b994e50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748480f8b68f5d1cf92cc8e474a7c1fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b3ecbf169324725eba5808245897e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b614476c2eedb6d2275f7530e7424aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dda5ebc011406abed54a6306957c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb548d2a8334df85f646ea10f521d1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad25c9be742e45af9a23b8e2f41b2a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ffd1576646fd755703ea724b0ea99357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade67ecd5eaf8c12f3767282b7a8e4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04171d0419234075310b92e514f89c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b9637aa0a5a26c3facfd541157d99360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3aa45567e674e0610daece3823543a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acd16dbf7962d193f0a39da3a70780362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec5f7cf713d2fad6129cae19ab09e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ac77f3fed5a40201acd239f5c3192364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f87da020c9bbf55a3f989a7815df2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80deb2f8eef22d75adb1285b7ec21335366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838edaff1dbe5427f37fefa844d1370367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7287ccc9d7b6da9fd2ceb938a2aa7a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412a15d0318dfe896d1bc695526974a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c53afccb43e6a82e751c742317df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e254b5f48ca815d13010fd5f7fe776c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3069a8450bfe7b036518dce4c1960a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a94bf950961a352c85f985e50be794373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1379f68da1c1d3c36ecd75eaac80e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c55a02014c002dbbeafb97f15566375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b447f02bdfc5f5d89bd01cad64dff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0887710d5c45e5e8fdc17d00146ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a19ce8fa386ddb3cf802d627f2e48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26577e14196ac91fb4d9bebc0aeaa6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1acb9e0218b548ada93a9203c18e78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f174ba6d393635bb332767a83ac99381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50837aeabad8d9a902d721bb7db24ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c0fecd93bedcac142cc5d7913e108383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c09db307a9033fed399965df50a10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe69e06996fb2d6e9e9278ae6e0a78c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d499d2d439f4e860e20bdd3592a9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fe1660d3c97b02aeaebc75b9bde0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5063de8f94e1682d708c53cfa2ac1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb234bffbad87bd379462ec851f75dda389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8271a026369469fe6d220408ee821e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e7b9f105af3168a0946211ec6931f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc3e56bb5cf865fc2899f1793955a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca3262452d3483c5225d5381665d52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25678db9a99abec3f22b1017e10632394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dc508895dc5b3150a213325e009a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4536b527fba5eece6801fbcdc2810396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b435871976c9b0d2c85288c167df520397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2f815760eac8772db53d7fd9ad580398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b80d67024aa72569df78359500196a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e944343e85882246c3987c5ed4499400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd949e72d4142c765fcac64ad3f23de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9068818ddc76934f1d55f8bbcc2c642402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231719b9f13c74ead7f448512f9048d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e88f131bc0325385574d9b542609bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f237d76f2285a8c9fdee44d83af173405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec830bbd75316c9aedd0a819872518406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0226f85fb2bcf5a1a0cac9207a1f1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1bbdeb80232000e500bb9a6856e33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b683d51900d80c0673ab3103aa522f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385074b0d6577bfa4f3bc0afcbcfd7a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba615935f0d0361d610b0d681d2984f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527bd514dca8e13e52ac09d844914f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4564a003e9e5871de980674e62b6b22413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30a4c37d11eea6290f59e7a9a3f3cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa465eb5b2162c9b7252d6f0ab45ddf8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af480dabf5221ebba95cbc49a0b315416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34878993514f006cabf65c5e4d54232d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76e0dcf092aa66471b0ba4393b4012418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb36612842511be23e5a30049f654dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f751400e8fb1204e90f8d6f7aa35d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662c34fbe6801a6e624a41003bf7d87421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aef06c30d5c10ef51070e139e199f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafa9f238f493dea6addfdc3abb886b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31886418cce5442c0783f276939671c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72829c0127e9c2f9b97be587763fa9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7634d666ec6071fc643711aa5ded6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7a82ac47f9e736bdd823a01a487e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d21ce290ee362d61d6075c3a668e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226dfb3bc8bc07915581b2eeedafd21429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab067e7771776eb325c209f1ef6e956430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd97e692a4c1ab6e914eab359c9d492431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10f8e7578ac3e946945790d0c5906f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213aca38dd77b1aeca57f1a447e75d1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba875b2c3dba8f1c2825efaf780a58d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3775d75b06c60fa25e396c57789207435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04605548bd95e343d878d56cd52b81f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef134ad814b06395d0861cb0c4b5399437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71309fbc9fe03fd5b8ec4439f4ac31f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd409f891ddd5cad6980998633c9e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0896cf105da35b0e5a7bee2904506c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ed7822d9f2904347225e716d8fec7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d2508e46acf0d2208a164b0b701ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1495287e3ce2ba1d61631f9b1070a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08927be00af6dff5138e49b2a829af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e074186f8cec1fd236b37ac67248282445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdade7a8a18813a626df0d15018d7b4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289867a8fb22ab6fa4c556d176e6ece447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559086ba913291b94de915aef9e6445448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874623f232353bfa950e896be70debfe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b949f630347e3f65b035260d06531450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b427af4e0384cc95029ce5e4378746451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7922d0c876ddd0ff0aaf6c12f6b9ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff233d324b60acdb4f2581424f35bd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5150a2819aebb4b324ac44df7eb3b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268852db339251b9edcc7a2a6b54c2c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d01b80aa2af8e07fa3db0b16d890b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4734a182647c3c7e99b3dd81b2b3799457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0721cfc69cc85edf353e6860424d416458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236670a22ffefc2304833db62084679459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdae7d49a4cb2a5d00bb0e3feecd7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97942933e54e1c281dccd72390a8d8d5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c2fae3f4ea173492ca1b9c9c7563d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705610bdc7845d468874d1fc4d1b21e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5f702bd28b4d8ca4fff4f391e7a5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7a9717636af25bff2e66fd4903c90465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f205837b77f7c322e2d9e26a5b9af2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464951b7825f1fa8885bbc3d7ba9bff3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a58ac6a16896d3b4ea68463b87ff58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6d2644bef3bfdc639e05e4f08f870469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285eb69191cd3a85da54c1d028e8562470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9b1a221d02c8a7fe7b08096bceb40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbd031e3864c9641045ebc67d488ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6872362ba2b4481593cca77d1bd3e74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff36cbf574a089e85b2eb458137b13474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bb4757efbd9b7b9fbcd6d136f3bb4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead7ee917c447e8a794cd077811547a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4396d8a022875cd8e31b99b05700517477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d142e35c77ed561f15f7bdb791950478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be86b3ab4e095c0ca66e78b15808a2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f17e3e7f549a7473c3c73a786157b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50d17fcc5cc6ef5faebb9f5b4c5f47481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0db1137363cb461481d99b0414acbc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63912e38b7e033fd1614b3f6496f0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc4b289d3d61bdb121d4f663f9239c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3605c0fb577e8f248afa89e841dad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f26ec1ba96e6d644712e326e878133486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b34221dc56491e5401da6ff6526e5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d23de530ca3f2d8a074978681cbcb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b95d2355995542da60137e56c0b0e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f850580e4f47143ac5ed0593476cf1b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d2535385b8886eb89de64b75e39d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444b1fbc3594d1b45c8e84f7eb8ec32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93429abe63fa7ddfb0629344287f899493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bc5f9cc64fb472f4c02e90af42680494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986ee8883c389c0d21d5750341916b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198e5f2959500b1bdb169aa2526a4e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5f37afaf75d6e70e4ff976166867e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab607a0b4ed609a94579429f83b8a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f745839fa064567a2c883fd6a0ff2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23026393383889a7bb416eadfb2f8f1a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85b5cdfe839e0dd9d24947b8a457aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423a5364de4a6e7e7d0e3b3164768a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62703afa7fda343130bb221cbce946d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dba72f0720e1475702d9a60a1b41b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf416e0a8ebacde7b4977c4ae5104a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05f425f4c7c7a68666c5c0d3a9f9cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af396de66316b88bccb569e614cbdf5b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a1dcaadc1db4d70574781fe26e4ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6f3b2bc41592b49846fa896151593509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0ebf3dbbd0410ae7be2dee4c75455510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76446219550c30c7f4e0932016548f9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4687cfae60fcd9e75950d35827d7b9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3fde706940a8d6ac22a33fc0b200c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fc82d0200de1269e53a51b4ba46f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b85082d318db583c5c46d337c4bc7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8a4ae6fdb2451e4d3b90f5ecde93c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4689743ffbad890ce5324aac7b5a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacb27566d3d440dba49d440202b7f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c825fe5a6616d43ce98d6c82773162519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb33a02a34095a61e509cfe43fb1d5b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82e565d1a3a4a1d48e84c56cec71eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a0c75143fa08da0bb731db3bb05cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb28a3663c6cb88d6d73906643ec63523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811689401fc172617bc6fa80349d856f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df425b7de41f37b90d010bbbcd2d6cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0dde7f7be1f15bfbfbbb04b53f958d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae14d8201c403ae610b99418a1c5294527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1c8500d35777d80f14372a63b11d8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749940a2e78a84ea92f7bc69defd09ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf21bd3f315e36e8b294d054fdde30530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0719b7502f38b024c8a598f54f78b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef1462e1381ec8872c9c906edd2109532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f439b70e1160ba709b5a23f77e4e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8789c38161ba38177a24a381f4c73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528136ac0dd04074e5a75d9fc522d49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec45921a3149a3c893d3e75df374cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354d2cc435a3ec06446ba95868e3bf4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac4457f8e57f7ef94fe0f4b839e086538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca12473c11f82e99a94abdcfd8f45c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f588487112d111033dbc6ac3942c3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b18c7d05e90187b4b5eedece121e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abf1467a65ddb79768a1c2681a78dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6ba2770695203b1e4fe7cc89b4d9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a344523f0cf2de67889f2a3c0aee61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0510766bf82f28615f1a3dbb4b9e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe0bdeed1057c7edfd4c67a32d2196546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1e54e9705982df1dfd683c0184327547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569031bfeb62c8bd91ba09c0919f65eb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b42ef49d9bf52c692039f0c9f9f9c0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d508ebefab7d9b417a9901facba888550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364b83d3b15f2b6d4410b04107459f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3608397186db3f4b1c7794f2df9feb7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30989f429c28ea84d7623cda71a647553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd34c4ba363e740cc337b87b5316ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c96ce8a3062af47fdf571e8d9d7b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c8abba7ab9776dcb9cfb9d6e162ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f009d67531db05476b2043202e8a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ce357a82049dfc3f08bb597572ac7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ba8a65c93901194070620c38a79e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638b0df5a65c5be64eae4ea877a208a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b485040d78ce173b005beea5df9d09e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528ea262c645c2238281da5d635d3fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633b8b1a6d60d7db27fa0352337888d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749b41ec9f249a676260dc9ea910916564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacafd96d5e95a8b859ebdf1f2a5c07565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98acddc9252d8c31379d5a267cd743a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcc5ed4f7cf116d422e1448d7f2903567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122e3be83451f5f15c3030c511a2c40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f82f9c371fac2bd7daaf4d48782ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190374eef41812e6a4e8c75692912b8c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c8adaf6d33e4afedb0513ffe07072571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae88ed50cf851532574e5591489be6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1c97486187958ec13154f403e6697573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d2cb51880457a5ecc381b60b27ac8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9093f44e3581d265349835fe88ba2f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cc9733faaf9e005c0947262669c6d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cca9ae373a633a919944890978be5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8827c1e636d71ee997df1d3531a95e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a85d3607e818346aaddaaca188628c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb5930ea1cb59838ed847841f38627580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4c7ebea11a3771d55aa1aebb52156581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a31ab6bfaf2824d68b738b24727a9f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd0e6b218005525ceb988dcfc8e7b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09514a66ad615b4cabb3a2b47c880a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6b19dc5a734d535c8dc0489f43464585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0599904297218494791fe8fee9acf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb5e8d1b4f4493ab6acc65824b1617587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bf9d8b42f071ad75471e486924299588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6c2d62b89373f9f66d9f46b7c39e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48161e94ef5a8a6737f6636ac8e16807590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ed66b7061e0c67005bd98b31ec2b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfec2305bc5fa289f26df4079b06c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d106bbd37602a3b8d93d3e6788d83f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac1fa73de7520ee5bc07b0bbb34406594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173e6e9e0ab7e308d27bfd05d0d9fc3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc568f714244f951a1e183e2565d3663596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c1d39547f8daea20d201683c8f994597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978be79596565e3299548a94b472beee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c70d7e79962ed0c6720a3de80ed9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a85355c54fddc7e2f3d4bda773bd3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b361ab44d980489a2645fe1c42e75601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c445966004b24dda78a881f98f8b48602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed95deec0d9441b6c2b56c2a44debe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949bf705f081cdaf3c79c2812851993604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ab636d6c680cda86e99db380d7580605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a27b931a09d338c3e1c0ab036d129a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f80a95f66322b7345de78a3599bc8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a549b38055e3217020e11a5718a10608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612941905e71ac181e2605d010c4fb2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b20c58186a3b1a85cc3b8126d1f5c6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efff87f4118eba8087a5b2b0750e62611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e01f4ede6f6f809375b52ba34683ca612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1744f398de90710d66a0f46d8d34a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324257985d1b1a1ccc3255b210e100e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f86ed60752e512a1f6a2dc3998f3e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79b7db0fd5e54177f1a97352775c66616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1559354ae72af3311a8ddac16bd68617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d1dde6332b3c352e0de0d40467e64618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35d198de5c0785d638393274d5beb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf0ba23dfd8ea52468ae51f5d47592620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d9dc604e9e34f275d55cf10ae9a9e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc4241e296b18497e7d964a271d9f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16772d4fb1e39890f9383314c6486b65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daa306271130a3663210a7b1149eb3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc112f30b12420c62d49bc8e45dd74625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41146ee40e9baf89664a0f2dece12c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9398609c2ef7a769e3401f66cfd835627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9993f2b3403ba4b1b9333cf6c9739628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f08ad90e87b8d9168b211a04babb8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb62a06eb80f9999cd4c633d4b54964630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1da02fd13cec71a79ec0d95f95218631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c188c6dc1a08f4ff4613b70610480632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4797bedc0cff3a12eb6c81365a653633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcb0271fc9fec325103730aeb4ed37634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc227bd7cf551caac37d1b863fea5fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aace4d794976e881d5b089fcd732dc5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54954247a5c1f45d228af7c11ce3fafc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ea0988bb400651dc0b8fa78896e51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdcd33a1c5e92211c108fcfbdfe790639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd79e734b7646c91aabc92ad134878c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6816e0d61593e0dc7afb600ef63e124641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ace05857030111e97a0a9fb1df554642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195ae4a08ec1465f56268bded9613d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b91e05b50000d8a5a32fba90726dd6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e15e14a999f5ff39782d948133e437645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e761df331065b2ccb16ba68f6b17534646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec704121dbde59328ff6f086bfb3966647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa734422187f172a479555086277c148648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721553f86514bcfc5871db244489a4cc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3d7606a078b8aeda84d402c5baf1e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8903c6281bce4c5935062228cc2c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3c60f38f471f0c8f447b61aed7bd2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8edc549dcb5876c7eed290251396c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22287eba381ec6771d0579b6679003654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3622b4c8de263181343c7f16eb379655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27794e56d45f8389801b418fad001647656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89e3469b6ee2c62afb373020498dbd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133eede8ac51c8243199e5a9460b4f3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f411f79789e4bb6740e8fb432af8f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659081c41cf0f5eab01dd3333feeb61a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b41ce653b8f146b6f818e967afa8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6c68585dfdda397faf4e9e7004899662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55aa1281118a7408316a29718f8625663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479207299d40d1270e648c1095b1238664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a838b09a4a31988bf38db8dfca18a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202fd2c9d7ce1e58e05a7292ca00efd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906d905d84e49d1d6e7db917d612d71667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99d96866d0e94e4a35a4181b9bd7f1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8f48ed5dab9ff3d3aadf78f6bf3a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928bf0c4fddfb0ba26ee5e5b01d3dfb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f844c5993aa865a7dd6736a35e2574671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31e1432a11a9d29f2039bf79a88b5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aded8fbbce69a11d43542b958fee62673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a15988fbfec3977ad66ebcf09175e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4831bf8f041dfbd1454f2281760e33675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478562471e73a5e42e87268ea8c1d7da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d2ace4b02bb0c768aab1505a1985e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f267a3d57fcc87e7d8b7ba67e7718a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d739858414987a3af89fd060e1179b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c789e9ebf666e9bba1eb77f03c8c4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1e9fecdd9e25c15302e53a1b32355681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2fdfcd007d894f6a4ad6819022280682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ff48b3771f55bd5314b14a8639642683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1d4f3ac6724c459e8aac92c75f51c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e5eecc922c4e527688cea0affdd8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09340bd4ee9fc234345b8234a83b9bc6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3d7c62048945c7d509df42ae02b6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc294b5a71eb103a355a875ba193be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291deda9d214d8f13c87bb09694512be689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00954fe37eabf95e1bcc9e9a94cc0f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d328625849869ed8ae057e2f65a71c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8986cd9db044e6b2765a010030284692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec020ffccdf6d95305998436886d2feb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252e7c41a8a88df73815feea8ed2b11694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646cc0286a0901af5ff4f10e4ed9f468695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55c7942b4a3664a2457779c4effa89696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162d598df2ccb9c7415287639b9c2ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e339a8aeed8c475651279548d890d20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd00da93fbf73bb8b27a020323dd49699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99df3d0154c39fdd5d40d6ca17493c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab7bdedf89e0eafc26c93dc44ee1fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eda26a76f6457ddda86642dd183f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0aa725245bdea5b63a47c320bdb157703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf47175f1dd4d8bd4169677d900de9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4a43c06b6c55e31b07603d352f9e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882532bf7f4696a22977450fcc699521706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee287a1ccd1f762d67cdc4f38e883f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddd036f1e7215a473ed67de9b3f863708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e854c47c264030ae16b184f90195273709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3f1a05f9cc1bb6063b3a0fdc3678f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644a7ac27385bd91c221b811806fa7e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12569f9c0f7850a222f78b1e5ab4c88712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9da97d142dfd7fd683970ad3b3c80f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7faac91d2ca22bb1c4291a6cfe47c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052c12fd13e88983c44767dd32f7a88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b82c899e37f26526bff5e2c6658b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486f3cd772479b27d10b283ebebeee4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bf348c6a70ac8f32e8250742824a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79715ea511b81bf104c1debf29c1e189719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92444b1dfb35eb3cd93f36152de5b9b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be34ad868502666bcc86784f5581a9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68364c66c16b18a08c29771ce3004aff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d346546740eee13db6ff6fe02fad8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c16673094c772e6092deb2761a6b72724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bc5c8837db33b56e288b4f13805f0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043933a9fd00b1ff0f26e75a54c2127726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f99139bb276b2fc45198695a757c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d86714a48e07fdb086ec1d5b2c9b0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c36aff35f65b8000123395097430c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06d2a42b58c10ab1aa17524c490b45730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5bfa449ef286301cd9f6fc7a899778731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba7061d1a08b65d132b2f8507e4afc732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26c02b753ce74ab4a266323bc971a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c717315dbfbd9c058dae8a28838b6dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef709cb167378ca89be3489b5b97d1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134cb59d01ad56950e877889fa178e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db87244f182a5792949c4ac3bc5dc23a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050a599994d53cfd404a077c8d077e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233f8614f6f6f98dd7f6202f2d15a227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a3ad80d66506ff019150407dca36d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43244ceea8e43b29ac7747d10ccac059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0793e8d016657073dd89b3d15b11610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a8baba43ef7b6489f23a9ce4936b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81fa6af5301b0fa8c60f30c73e386b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a8914f3e1ee9b69618b159a56262213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e17ad77387597854c3878bda9784e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8dd5b9511e15f5e7c431c11fc239215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79df6599f59a66a0494f6a9b77863516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51f892c52acdb4688e3ecaf4735bc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440bb513057c21e4cf1c8710929130a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5729e37bb4850c5f8cb8390e3f4351319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871adc0af7060a6982b725ee0b5780e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b09a05aaa4d91d5ff05f08768e7b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c53ca3e5796015147aa0eb9196abb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322c6ef22cd93314f3b6555b44a228823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f19168a0d5161cf7f7ee468e874a8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dd26a0e23adebdcdd96e6317c3db025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679e82920ce2e16d9f3aad80e61acf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e50a3bf44639c35a0429e4d0fa1c027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325bae15f8f35756b0d50d5db2544c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfd47c081117c1f86240c4b27fcf7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3815a77e35d9b2b358e1e6ea9224a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722ab536ed24c884716429461e06e6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b850da0c7fbf62542fcdc7969bee232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0d4b7fc3bdfc1cb2d61877585521333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d05f8b23ba63ca073a49d807a988c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e5adbd5669adf87eb89f9f30ff20235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a634b6cd51f9ece6b9ff6d48ac81036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f8f605260e8cf9a8ba6cca91dccf437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739d1b65efd8778934f356d7ed7242738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ab0a713eba6a14a8406c229a6282039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac8813a9436adf3f8cb47479eb542f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a32d9d5c0dafcbfd41179c82f7544e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f27f8e7b55853658e6ccb7b40538442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcfcb97d1b3efe457974fe5b8278d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f974c9fb1b4867fb458ce397c8a434b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cf23e6c7080665c1f598972e9f94d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef7a9ecd2dec5e8da877024cda7f3646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d4a4accfbf2541a8972926067bccc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2a7d847fec0735046d703bf4c5a8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24787e10af0e34021c6b81619adebf5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7960f34dbbf463d10e87ec283c22c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ac6d805a416411cc575880b2c03c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140862b2bf26939e66899be88499da952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221671b33da2a45065f0f64c287d8eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff9ac692ba470616128faf5de90b4454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4269675d92728508ad4159298cf4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774f984d8b76754a08004fa1e8bc0c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222303ef191cee6022bd3866dbc9bef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290793260af939257920819a2689ec158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d6635383b32bcdc927e99cf2215ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362be78f9ccd95f4e3d0f4f864a98ece60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802942f34ab6bd6de5d121caf228e3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819666951089abede742acf64fa150d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ab760379f3028e0f02a50023677f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee15a7b506d5b7865535ec2a14411764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7752f9d71b1c2c35df7fffd1d8b5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa50438eb5fa768cd4bba3cadf242766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a8f96e69d6263a5557a7861b1aec167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47596ce6cbfc54a3b753217d974bef0168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0a3343c7263440bbc8003eec915a3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09918aabf6fa6bb485275b47cad9f35770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329e0fc4d9113120f22b3e50797a03671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a5e0d0063b40eb1c299d1cdda6fe572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cf983d8e469b7027ab478a932203e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da959151d07232e623f3fd7a4384ef5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f9e95eba68e61001a70590a10695475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e299105d103ea2508cfe49d95dc844c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657413ff6af34ec679ead0b478a1f3f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eab2e81ac8e77dae113aa9b85e1d2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e42e3362fd533b30d1fe6fd70644b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba812819f799e93e4289aea853a3d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e74511dc7c118acdd73708aa2048781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f8406d3d19d88b8e4711d63c26c1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37bf457bac784e3800440b309e465e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0683a710db8016e61c5cf122a078484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db62fd634839dd096bf2f819e77ddf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f850e4b9a62c13bc52bb50c39b2194086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171a442ee99c17809d0c4183a637a5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8d438d6b26300553f2302abd451f488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c54b45c36909c9a08c8439088828789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4f29cc036a4153220bc4ea37ff91390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87a055eab7f1116295f9cbaf83aa3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976699d5a29adf3f3a4b580fa6f41f8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bdb56258df71fae51d987704d480093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69346685390436845ebfbd230d182a0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2dcaacd9a2ea8d894238cd25f598695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ce050a1a5dd92e3dc7e219b455f1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887cf0d97abd9ffa75155d547c8032f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88491662fb402e00941ceeef5b9ecef398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff42d992df8a4dbe59ca097f03559999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b7266e503179e009f80daea498836100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31e335d5efd0f65f369320f683ceeb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4085cc7c3606d9208544497a48124102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eba56b87849936c2d3190e0c0f2407103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41456056cd3a4281b7e424fca685f548104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2b585607628935321195f95a7a4b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387234916ea948ef7ec09b06309d8554106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e02777bcb1be2bccc1e218aa7b402107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2bf517e2a26016d59701e80bdb7ae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb7d7989ff9f6d715b9b9cafd097e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab981d328dcd5896070dd0683de460110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd2fe9cf3bef9319edf628f3ed8cf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838df41eb5a7241107994551bb7ee1d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ea5f0e9991e0d66d7031ff8205837113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b1b5fcd8a1ee94120b54c6c3bae81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747d04e697a590349f5a320d5380ee8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891821c9ba99cdbac8d694eca6b0614b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d064a288a939bc434b91682483095117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97286d3654e2ea1337f70cef3f1a9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8f91bd15f1ad70136b81848dc5995119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87be6d87b514877cf4189201691c36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f16632de286a5312246e0949f59ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c09d79d2f2b0c5ab80a6a754b7363c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba8647324d3c02f8d9c33088558f0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19c0dd6d986fd1d9939960ec0048a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7c347348d6420ce972efa0a680a9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d947e8400616aed87a5635cac9909126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d78c185e50fbe1511ad34b9abbd439127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac055efcfb1c0ce695f3c285a7ea377128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fe94c73b26416e3d9d1dea0b9eb65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cebd8d1fa4ad110a81a4ccb04ff0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4e91e9b64267fd47dd41034418786131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e6c41cc738ec33ad417541e1612b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b30d488c1d36c4f668130754e14396133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5d33690a3e85e3d1b75804289ecb9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de571fa4aeeefefda009b4978c74d9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80bc37e1754b1cecfdb7b806483644136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a77cae21e70915c31c4aae2780f371137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d16173bdf9e992b3d7bcf2af63d6d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c35f4651ebe0bf961ac7eda3e4be4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad7849bd129a79e33a1c43227c2696140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07727d860f7194ca773eefe4ea18a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a302d85260ee5b4629091e51554971e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70512509faedcc4255e05bcbdd28a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb3624b599a14af0a3a5269560941a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8197328d54e868a4196af26e1b08e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2165cb2d9c147e29160c1902d392f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2403aa742a18bfcf57cdf1452634e1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4e5c49d78a2c69c7a0f9c53d30ee3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6376f385a13d75e7a1e738c6e4c23149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02355e66f70189b424884f103e1f5a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798802284e55d6c064772458eebb7c8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b7ca7c9365e058fbd7f37be66bdee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e51ff292cbf5ab6d4a7baf3d56e9c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05afe4f201f25eb327fc1a7c8e69a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c23cb4731ca744c6b77093bcc1505155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1852d1f80d9247e28ea5eef80b8bd9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2c92cec1a941d7a43bbdd5dbd8117157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d602eaafeb237de8bdff000952e0fd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a226445a730b645d7d390eef3a414159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac2c290795d4d7cba8f1f4b8a12682160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2cbe66fdd71e714b4dda0212b1995161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a8e5cea7145e7422cc32a66e6de27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fa419a3707b0abc26f2118e743bf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c4252c9ef9bbe6700110c35d7d0ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246a14138386ad57ab61e3fcb1bf15f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f587baff720e04fb705cf1d82b4fe0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8fdc04a6448b1675b6bae3ef51de16167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149f08dc55881aeb8701b4126674dae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9edd7a7908c9fcbe3049fd10d7ccc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda34335f70e823c9cbd1474446e6c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56696183545a4c9bc0cb7ec9b5dca4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e457f593374f880ab68f765f3144b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d739725a007e36c31fbdf3ff30cf77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affef0f248c4c8818fa01102868c1c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992d54d60781e2c68f751f57c71ffa2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a10229880997e8d67d9b4480cec2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693f88701e87b2f96d31703e79f9caa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401adcdeb89a0a77b0a7aeff8870a255178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c115804cdc6c81bd67d71c9ef73345179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601928c42e877d679df7f0c431bc6af6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bce06bd94580e6e7dacdd78eebbf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315fbff4bad1344008b36624d3e9cbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cf8d4d2080b08854776d856fbb118183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab98d604f445d98ca9abe9019822fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293d596efe117159d2f694a59b299d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f1f162a3eb03f1158eee4a6cbd4f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e44e75db5c57424e19f6fc260067d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fb4038e62295eefe4592932090886188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70bdc927c0b8e03cd024d882d0f437189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24fb27a3af51d2080fba211655a319190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b209908a110d4af27a0699c26b8cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3cb31fad302a1c934e442021d2433192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55d0df45149a23b35513317d5b3c18193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48394b304c249c65befa565d9646f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92fd0a79b662e13b24308fa1aa958d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea847bb411feeb84d4e021d17a0cd8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f797c78b9b3ba6d37b7a372efdd3b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e567467b6c11b05379749cedb903a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f445c2db3548dbb0e2132e85cf1816199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2377aed066f7a7f9bc6d64f5fa8351200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b4a730d9997604a9310128d3e82b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8412cafd3d129bd80dcc857c022fe3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bcbcdabaccad4f9bdb5366e3455eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848830f22d81bbdbe0aa4ed9dab5a10204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fbbaafe907c088ed606748c694523205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26c8cecbf49e4f813c8775d4e14f9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c113c966a3e1e93d25c98350fa772e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7f9849cf8717a630a37ff1268e8d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10055dec30865ff84f8ae9490f3e5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a56129c175ea4871712cd122cdd4f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd88df8521f0f86061ec68521f326b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a330dcb67266ce1b1f9d89d1fce5b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fbca4d94fa528acc53c0052e96d19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fdcff00d9e7dfce628eb274962999214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d4765b391a2187faa2620a4822b06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3469f600b50b3b46aabfaa7945090216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac55b0b9258f60195a985e5fcd28a3e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489ec9ae5ec90bb0347ec8a1b01d428218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50418db23cf0c262fa52b65cbcd699ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ab7e59200167986ba724ea67ea6b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96011ea814eb9746085a52b93939fe39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e85565304ae6456e416292536dec3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfbe07df79f341eaf69ee2cb5df9f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08965a04cd695c4b0d75cc343bc9ae6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7948359639548847f3058898c2dd96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce965f9d9c3880c3427e7514208b3c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b544958cd2b06772880478e4634f0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20039f743400a3f915d213ac5a00cced228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c791232aa8e8c3298072d5181b818229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa5af3c73a33a0b2feafd744ac1146230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312439e1dfea6381689c0f0702ca85c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78f1822c0619c94efc8e921417e22b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e5ffc041813cb6201ba4970a0827c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367754f138d2521bb82b02aa0b9388b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0057d63260b66660c33707bf9a38f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b0f480c6fb30745fd2e917d934ab6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99112d97bd52a58e76ee1f04a98f654237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538326f3c308a815b6af4d9a0d842c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c16b6214b3db273f2319da35e29d9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e5b1230e7557d3fc80d683e3ea323240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a9b3ea96bc5ec8b6ce3526a971be1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7839aa18b3b0abfc8f8771d283da24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85632a4bdebedd65a9b17b009c856d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39693ed4f9344239f660f5a8697e3598244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a9c9c9b37d31a363ab51a70b8a965245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42a010ba6c0e53b9184653bc717a1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7c70af1ad24451b9df78d0d280a71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff881be320f1455352346efc2375626248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f6e58633d8829c306b886d6f066d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66a8bb8aa3df796e3c0a750e113653250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8b178363d435cab3ce9c9226da5f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bd50a506965a093dfb2283933a2e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ffa47eb9f5ee67be2915a19da7857253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072f30c20b6e07bc3144cf769b38be5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3ccf16994940c741b7c5d02233ace255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd231ae542c112515ea0ae6b702df3cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26ef3fcdfb177568854939105c41fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56f18021312bfc90c705f6f5ca4ac4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742e2c4cec12c07f6ecc2398ebaf446259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ba3ecb1afcd4cd6e7073ec9bc6080260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ec1188c6804d1497b812294900630261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fd29d33c0e99498af022aa4d36843262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb76f1ed92914a70ae9dcdfe24898b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896eceb2ad835dc6f84fa7779833b8fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5b7c235935fec9796faa010a7116c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07b2cceaa9f859f251f72a679d3021266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f4dc7970a439d508b7e321f295a85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6b9863fbef8cb3f636a0715b629ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859628ec698abce9f4652477cb92e83269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a02485f137ae85d6a6610133c5b283270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9af7109cb771a8c72fc0eaa2a67c4b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18acabb97b2857cae85269b5a17d64272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85178ee48b6aff2db2306cfcc78fe378273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b7b8bcde56953886711b33d059b56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417be33a4d20a05be1aa659f9250c6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181126b05b81526c78dc05ee1efa9e00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ba21bf512a242e8e79cadfeb4dc5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fd7dc202022f0924f217f7805fe54278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452db0abfbcb33c7570b09437c2f6154279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996417cad8a2c8dc63447bfd3d12847280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee06066f915fb21f9a146e6f916e183281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e358e2aff45942343e2160e8b763e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399e495af2fa2fee276e22349df854c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9fcc5dffdd30e58c8dcb4a84e25f11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5d7e7f478850ad1bcd1fe57dc9727285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ca197b750ee66c66cc77ef71b455a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa188dbe22dc3fb496d5982b18d20e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee3192cbb31c6ff79bc80aca2754c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3366d8d4290da77968226aaae80303289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299eb47747426a71e286f34ad208300290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f557c83cd55dfca8572e5483796076f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5e96ab56ff3c67dd3a2acadc0be2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80dddab8a742bc974480f614d5387c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ef9ec1f646d3b02d1a31e4a7cdbc4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5363bcbc864294f9c15bee7ec84fbf7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0506b2a712677a3f3c62d850267c44b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841add899ea85bc287c5bda2d9913cfb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96903007a54ed38e0ec8c4c1fd587553298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb276ae131411582907ee796388260299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b329b5a91d336d4cbc7bb4c26958770300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae17d68b4133cbc3ad4fb9c8804e7ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856721fb4a16f0c304942d4298aaa8d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f251ddd859cec12de29273ec95e4c26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7c8e6069f5826138f7037eb9467a9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38eebd4ef64bff4e7356f345f009105305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61022d0a0826f45d1d12cb59fdece52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1c5acdec4e25e4e46cb0edc7bb710307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a41512ea3fc2554a878ed752c90033308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55e30181f75c127c377f24962df46d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80821a8e3a5b9631c2f2bd2d83ea8905310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086cdcfca27b709f82c2bd0e0a5acff0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875beab7d49b686401c3afd83a61a002312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156cff59e96ed99734ceb5fb539b3c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ce669f51336fc15809194f3c5b04e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fd6e7519e41902e674e4a00eec686315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0719a772ca841d7a1bc3496157d45f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a4dacef2c8b894af8edb833062e38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12fdce8cbefafd8e62130e5fde4bbf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c08588754522d5ac5177cbf81296b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad20a41c02f85b3b03ad6302f2497c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e818f8b77065b0cf17c0a837f46a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b32f9b33c57c140005a209bb08766b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653619b3e74fd3f8d78f046e963372b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065b6eca50f40be8c45c1f44ec068f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335be3a1d4008ce99ba7f1f1cd23741325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699b908b962ddce3773cc86e7570574326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93a3658c82e1f1a147484beb494114327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355cb20fba734c76ce65bf9efa12112328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc50db3f7944af98b97c280f2124185329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad156a2e227f52e0782a4f0457ce17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c173ddda74a04ebfedd50b9b5c73caf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150217eccefced2d3d939fac539ec24332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043a0803ac74aa3831f573cdf1a96db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a33a0427b7830647d7bc603c96c78a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327120bd2e630331e85bfc4eb2c31c48335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aed6a3e2bc81dc0f3757f041be783336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f143b9cd05c6eaf25d47c08f1fd18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48350fa072295453f51970fa58e32a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d66513fe4c1e8e84ccf46584fc4fe9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e79a3512516366d7a3fe9afe2d0d2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c839866685bf131ec40a8eb538baf36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575698d88074cd4ca360c1f521da7ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e839f2b682da62dc9f4b9fcdabbcbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499046452a22cb4f21cdf58c35ca17e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30028daacd0fa0567d4748a9a67c5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7afa6dc9875b1c45134d337156aae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8664fd66f7b04675da3a1d808da1c8a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aa2f0fce00637282fd068597a8650348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa887c0a6428734e97646f6fece36ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca3d3f4d2975b1f66877c2b5d07f0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9288fc1312dfa395b27184d29f428d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c114d4633d7ab2265ab4a82da306af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bddf0b0d00d20f8ba248bf36b6ca6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502fa4d8e204ec40ff6a977ccd62f74354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026597fdb6228f7233ea103b3ef4a157355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98531c44be0e6a2e6426e168d619f8a7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10172df6babc85d11b93397ea9832e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe165a8bd2be52333adff9bbdfdfe2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa6aaf8c040dc7dd6c9fb39888716d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962973e3ee45df6e994089c6f3f4ab41360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce49ec050a97d8f6b8465c17dca853d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754d7d50efbd33524274746df764e70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a320c8f46f3d6d329dcf3c58c1757363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d648cce53ef3d30dd439cc4c6fef9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b3f3028955b82a1eb4bf5ede4f00c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca905531965b4ee1d1d24727d434ad3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb667b50c3dd3ffdf9455115c8560c1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5998592f8dd17382ee77bc169e3b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c9f9783cd98d2ce07c5b7c63b9043369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b9b63f57a3eee8930564979eb0741370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a446ecef5759dfbe63974bfdb0040c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3ff8ddd09dff9b91f128950cc3603372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db8e6e897a9ff962b314e9c3ce8bf8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8363d03809b6e769e93cb792645ccc0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6ba7ab7be136c9e3188368f8a492d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cab5dd2dde5d079f6de3c35b2e549376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907c031a6c1f2aab9aa5d847303fe98377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc151255205e6c8197e41a49aad56ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efe360b6e36640bc27b3922c3e5cb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ea7de91f128ebd4bd9d7cf36f5d73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c692c9b56d7aac37d8040721d920b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf394741a0597d7ff805e72741e7f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905537e3c4674c6aa12d5f40a40b20b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1a0757248f34204320176e68574e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d20ac8c9643b23864f2bd3fe917b2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3abd4289c59a7f7c5395149cf93992386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea800af099b7ab188fee3bffbc81965387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832fb6e0b6fff7f6db85473b5a3664c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f506389e37a04e1943b8d32d7a47cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bc095c64bcb69168d861f719caeef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb46d3ab9a45e0d63761807c2bc69d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b2ac80100b13a02a79c943f7860fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff6a2ba58d3f8ece8eaba5e99d8446393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45fda7ce20d4aeeb95aeb46a6aa667394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a77e8f625112e4cdf1923c93ca4fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dcc1a07513e82e3e708f201fe1d6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86b5c296087e7c011132901d969443397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe90c27eb26bc1f84a5514bc7d485c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8521ff9c02b6691b038661acda337e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7ac78a6c2933dcc88c183d7e55752400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e1e15696c3ea400280943e648d6b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad52bcd1b0a3a5db75d18b8716a147402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7e830d3f6e5c1eb7162dd68fc81aa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2612bde6ba51df6c78e0a8a7f63815404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae19bf50cd2d9279b9431b31e215fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6136662b2bfadb016ce988ea20f5eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2bf8c1fa1c7043dfdbc3fe11ff7ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ad572eb856be0b79e572f6758fcf8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde3150b5c18f46dde131c6e60218e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee16d83428e72723db6622af6c8e3d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e98444ede9d75db24abe68389076cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3784e82688aa7570bb194d0d9306a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcec32cf5aba09952403f39da86e162413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e831023b52e0412033c2fcdd09292414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3682032cadb88a446d07de1dcf53423415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075ff8c02ec06f30eeb815dce70c922416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215cfe46b0d5cbbedb1a60a3029ac25417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4699ac2d40e93baa826220d037ba652418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f9ce21630312e79b21e5d27124f79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d4c6d488dee5d47b574ff39e9e37a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb69bbc32cbf12b1de9265f6307c71421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fbde0b5a94daa743cdbe033211ec0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1d7cc325888d02ee781439057cd5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d5324b384ce1b5cc6962ad20c04c5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba497e4d49dee14d5c95d8cb41ae6616425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e374173f95fb767a3f32a8edf03fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfe5b2d3cf444234cad8efdb9d24a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4ddf05f6ac8388ab35aa3a394eeb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676c385021fc4d1fc92f2f70134ad7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa183e85d7e26964beafa9bd55943b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe12f2cf23533e1eb433cdd0a38a07431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022442433aeaeba03da6c5dd7f86d39e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec498e82859a13d278128d5f0b396def433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97acab2043b4d38a792ba64706694a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13913246eb16aef3a3c462cd6fac630435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1fc81f06def8d9bd3d120ed16469b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3db953188f4fe4abc12e48898a1c0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bbf67b89a2f3fc8c68dfa30f99d6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30644e17ba744f4f07864f2bd65f7b32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b59a173a12cd5b7b7d14efe2e6fd72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c703951dc142067122c1cf5ac88a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13178dc37080e7264f6f078591fdd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f30253633754b7313df50078296f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022db4dd6ca9082454469d718fa2519c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf1510f92e32edff4791f23d7a0b4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0048cc2d7ba37d221e1a3d564501da9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e9b3aa3233063a98be4561aea4698447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec158e7fd356278fcf93ed9047f44e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82404b240a4cddb6ddf48724c61a97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79641095049ec7f63388abaaba56f1f5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0cfff79078e24a402d8848596c9a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf7ac5673ccd511e037e9bbf6c47e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002470f14d4a3f9e221ea2f7d7c6ec3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb95b4a71f149cd6718673faef4832454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3605542969d575d62951abb6dcf3ea7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88c9c18132cd1b8699e50197119540456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d2d63f95df5cdc61fa6b6004b0d36457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea653eec77eaddc4914f0b65d73f745458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758b38fc3f7a33837f7dc1c8332e7a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64d9798262aafe49787acc990d6d2c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89160a82ebbc24e03fa5c2f2967efe3e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312716b5195698f9a4878995fd0f9f97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be51c620dccc82560319145991d4b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f3f79e0c4c6f71199a68191295eb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e0aeee2684848b2bd52272c2844e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94d9df9ffb19f58757cad0096cc042466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96b2a44ce2b23620dfd3d06c90fc5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7219fc7ed774a22f0040474c52bad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbeef59a891669df15ff7aec0015c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f478e70562c4e314109b771e613a65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26521091bbf8a6a8365fd7356452caba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69081fc7a500202332417993b3e14c6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b181906f584170230f5f5747224d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5d61c2ee4b25112d505c930a5cf79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81663c85950bd6666f6a1cd835f183c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26a98a16fb25cd097e60f4dca0114f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a283d50010bde3b89c3db152ff00e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8c8e29837206687b5bf1d1b3ae222478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943475d7deb35511a602cf2180092eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380399bd73b0b2184d931fcab46e56c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0889992bb9f8db848e03bbc628614bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa59189d0349c9d4df704426b55d59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1598a0383989934e03bd2324e0c350b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515558680001cb726350b4fc677477ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a207f36e80e5338f6afe5ac64ce93e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0a48b22e518add988ec73479b8b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8621c78d923413837960d3cdb8710595487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69ad15597d6241aab5c54ac64ff696488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b482ab4be9645129c4758dad30f4b47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecfda45c320ac83a95bc119ead6120490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f125d97e9d679bc3431e1a190bd50e2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ade87ee49d5d79a575ad59bf2c9c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27579b1d31eed5e3301c79a4074596493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961333f163edc34b547e905e4a47f71f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88b05c3e343e4b213464285970a08b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f518e6ec09174b42dec7b8af776ba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f641283edc2a1f6087b03086ba6a168497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d80d9ec6ce4cb2713edd334438939498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b141c312d5bada1dc594dc1c5e6e5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1912154b2dcd42eef58ab7cbf1ba191500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458f8cbfedc36d0752bf24ba0265af2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c33d1d6aa9f43f0d69d46db41b91ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91546224cbba364a975c8ddfb5de5a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43833ca684e069012d17f086202e802504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d303037aa7137c9b22a8fe2ed64a5fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492c6fee75b5649388661f3cf9a6608506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff1d7d8e6c7a7c4e971a68bd8229ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5f8fc10418e43de64b97924b5b954508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e0f73290c4f2561990a09ecc805c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60102f0b1212c4b29c7b6efbf3ca47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25842acc0478f333b7c2d25f3d721bd6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e8ce1d35848b35357e6e7966d0c24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13598b32109db32e69f0111bbd9084e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff5c0fa47115058255f1f243b79dac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8460a6b091231b1151720cf19cb44d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae5af79983ce770e7b1eccd80cdd97516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd47b9749128b1c1e792df7c47db5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae0b2b22b291650d13b23cb50ef559518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba621cabda27293461cbc2923ab9fa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abe9b59c77face84f63f83b1634d65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7943f06ed9e3a95d1e929175856090e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598db55c67637ace6a0900e4e3e62ecd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00de0ea3608ff3bbffef80128892ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5121837be7bf572a7d2932eb23314524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92838b805946c3aae257e472cd7b770525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7c7c9c75d27e5ebdca12482d99302526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2d02623ae0c5a343e6e82f4b1426f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a79706d8ba2da272cd25c9deb9c62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfd0cd038c753079bc4f38cd51c4d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76aa3e5556cf14bf8011af2f35c31d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b102f149df84bf3c5f65214f59bcfd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a33bd423d35441588e82ddeaec73c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b4fc60f94b449d474a1b8a75a1db2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629040ac896551e7841c75ecebdfd54534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774890dfc14053f4a798d29457de413c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8de4de38ac8af2ab996ac7ce970ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e825ec5f697d9210acfb4eb9363b6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef76bc6ebb68b64e52fb0d68b05cd00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca8e228dafdaa5cab26a1c9d46c3aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534debda678877eeb0cb466e3e87c99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3ad4a95b5a942c15da30090223c59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdb663d34500e0554a5321d178c6c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4aabe86af9ec838eb4519e69c8367543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327fcb0fe82154d471314d3aef81fa0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a4fc5e8f89756df2940e34cb01fba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb06f4f443d3f8ae221924c7f8c3c48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5856de7d252cbb610a32686b100a8be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963437abe89bddb6e266af0d90e4e5ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d53deeb3ed98789f3a44eade284173549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78f7b69aab943bc61ac351ae114f99550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a758216ed87c1bdd02c970704d0c53551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764752e629a3a219fde9f04ffe5a6c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e064c8f35bf888ed8ed191a3952d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfcf438bde8b79623553ec886afa0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4a5777c3732fd322ac9b498d5f4ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ec2b4df36139221c03a6eaea57372556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962da90f0288362c549403df39e3dbd2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eddaba6fe5648006f615fc0e334b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1c17e37ab43b25b5e0e1525fcd77f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae53b65914344fa97eb012e484a4a12560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940af2636264f7a2b3306595deb276c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e187488dcff894356873b4d9082d3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b3bd08f3fc634e3331682b0935c56563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f788312f4b84adc27a771029904ab1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4961df09a838a93c027e72f9af40a44565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a8a0f320f49829797b36078b62a7cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f2a89ace71a1a81de5ec3896ad195567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb61f39f3f0872749d78d60f208313568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e58d16d786379454c004e962ffe77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5edcdcded2f4d3a8a1d3c291e804f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318042d170ce83de3488265e2d7e701b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f90a09e23d21a75546673e0ee1e84e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635254a42cdb79f770b3c92fefe1ca7f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eb12341f1b50f8fda0270c0e7da9e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f0d4afd64be647c4e85d26d53d178575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9a9743a997a4f37a3126404146185576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b20f5428b496c351cbf1dac15981b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e759458f80d49c752a86480b76f3f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a24a4d262b269cba9779a0012b3ee5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55944276409a6607b8aac761d336da13580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6ea95a374c9db6f48085d872b7ec8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdab2a9c02fbb2b9be076a776c80246582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9547ffa9c7258a2706b81a7c07da4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d8970d66e01627c66abd6df31c640584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b4fdc2c5f3f9a914a2926088309ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2b41eec63491588bfacd06a64c62e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5203f764119cca4e6b1900b9beed84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acaaae96f019c008d0a06ce158ea74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e71428390f66e6ea083074c4ef3a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf649ca056f5bc7c04289b914b78b747590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8f5b332cba1b7560c0f8a4e0e8be8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40afb5ec283a1be40af922cb765638592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b22b6bacc33de3f553c75ca5f7a19593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c00ff05fd4b2c2bca32affa36a33d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d249de70bc2187984305e37a8aa1d3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a399f94a95a0e95acf238e422be318596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8207a295ff322784cb81546162c4099597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a808b017e6991946acd2d5c070a28598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d621fd3f1d1396a9207c8ae778611599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caabb56cb7d768f3a00392e18c9467b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952e82b83e0190621d166191f326f5c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1325b622d5d9314ca5dcc87b845de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e04ce6ab5d1ef68b34547e87cd939b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664341b286c572cc3c8812b0b508c27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7db20e9c769d5ec76c19f30e61547605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa23b91d5e4707c5ccd6dd4fe9c505606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655e931a3b1e994d9ec23df9fb8921a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75d74539b0204198b00c1a5db2309d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22287c6c1cab7ae534be93d86dcfccbd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd850c992cf5fb6caeb468e4547a1ee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8acf38787c0adc7e7c3a4175730985611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc586ce87fc2db9847304b62aa0322612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213329cfbf9d13b223f843cc6cd9f757613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82905ec4b0c39cea17904cc8650be90614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a704d8a06b50bbf13569f1cd37fea5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d565bda164b4d32054f5554f84e5fa5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990adba8517483af427bdd445ddb1741617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4b332ca6c2d5f4980caa5dfa98340618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04da8038450bab9ae8fe95cf67b5161619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808c5c97c2f19c9032cd244f4d8f8c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79772edf2da4ccaacc4e299ccc451a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b2ba4f34475f1f0a1a84485ae4410622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598106397a2774ec299bfca2ad83a93f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998ba35524dad123b283ad0ce623aa9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380faff964613dbf06687b76ae79fc5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f88cd89d585d23d7d206192d20d55626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049a82db0fecf20ed15681c29c7126b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e3755ba305483c24a47caaaf2027c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b822ad76ddf971e03f92894ae9c6e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aff985e534c2dc7b8e895163bca029630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a9f0bf8005cb8dc2d9a9ac626b2aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22581dc10bb1c333939bf2751d2c080b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0f2e5ac7cce63e3c64cb019f18874633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e15f6ac44bf15b55fc40cca00ac561634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60495d5f44d19bc404c5d9e9a117d19b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda3e13ccdbbc5bcd240069a6e4b2a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9bb3807a146e26e4fc5562341aebd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acdb3ec79ffeb887001e3dd28ea843638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1417bc72e24968ef599ece63abc4b24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27e5a0681cfe8415f792122acf8ee3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688060b42d020ae96da81ab4ae5f249f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88cddf37e72704f6e8831dd07a7eff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f51ced86f29d525c109eb5d34f0d2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35a26eca47f908336440bdfd483bd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf156d6643a5d79b148f45d40131b04f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756249aeb4063ffc3e7281fe4eb32ac7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a27cccb5469615584fe2b9b3d4753647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0a1043c7f38e9255a1e99ccd08240648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf080fe11d8b4ca5cabd389c63f6664649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef99967cbd1996d37af0390c8417a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace31011b591d11c200d49b25adde415651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0581dec90fb575b5472aa157253462652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e7c7d9239e7a6eb95e70de96f90dc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e79bd2b9cdcb8c197de777fea56578654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451f9d59e0a1e595dbc38970bbaefec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449f6f98d5263b29b22cf068aa46afd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f66dd52706399e2b4640d437823812657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddfaad5626817b11b681877d7b619c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d0392f976398f815571a7c42036a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907423c74304c349812635575f0e10a9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19181515a77387359fc9cc4f5c239e5c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fee4c2ed9b09676c9a5847383c699662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1efbfcb7111e5b9e529784d483a6bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed37b9e5ee473db0bee5e04e0a790a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9eba6a7cb012bfef07de5205720e56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e25b1b86a22bf33a41a20ca9c3c72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c89686a022790efcb35bb2aeb9c20667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf01b0d98e2d9139b6dad913a51be6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40220ff489ceab18bba9661447947e80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283de7168ddaf08ea34915ebd156b7e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30e80568f9497fb85be8d95308551e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa32ccf0a1bcb0d054b65280f9a805672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceab9e16b24bb14b28a17eb58c8b348673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477db0b1d5f55330de8a070c5f11f69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc13ab8aa9567e89d86be0db24e15b1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057149f3d4fa014f05208f67ed9309b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632d8e92f5dc01cde52370e48f4c9cf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8109af4fc1a222b9ef2c6ee0f53ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5449f2f638a103ab53e823c1c3c03a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d7befd6b8299626a5196ecfb4f6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb515bcef98567a513f901c0ba2aa9f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a3bf8e24e4985391d4f3f03925ddc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6873163b72b4f43ca76ad19ddfcd304683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56990ed15889f178bd2e20a5b4f4d0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456820aa38faf421697f49b18ffaad8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a69b94eee2adf760075c3f27bcd8e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074017d961d0ad8e370d921133a82111687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9e065c68583244362559bfdad870c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f552699fe3a4d43de639dde58e6e990689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d1b9b18a6e9153705513593c1466e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e3164f1876074d071b2b6dc7efe4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6170a963aea96be9eb23e2a17a088692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573e6f9d35bf9e7fd3289e0d5fc57bc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f8e37b61b3d802cc95197e7fac6b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f119d5251e0ee176ac012b500fd6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e713337925c9c0001eb930d7afe67696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c330e46bbcdbf4087f0be3c0f80a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0723aba224cd1891fe8ea80718712fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228f3793a4c475d5e5a7c299267d443699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063eab084bf2e13aa9f846f26fd05884700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b2f484b51b4e82678b8d6c1d0b57b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956b49aed4f7c47fe7bef8e68dbbe5c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816f27e342e05c54ee88758f288e7be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c6f9b4cc88e976970c9d17d8bc397704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fdf587ed9fcd9833fdb344a26ccb6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0e1061e64d8ec5ec848ff2e7b25c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb8e997569088b472027411bc5d10d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43e161d061620104e770abfbcf2f19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0d8ff3b6d3132c9471339c18c12e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa26ef3df71e6ed4bab75546ba53b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bf5fe618bae7169b002e232b9c4cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f40875b06a6137266e4488af7632c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee89befc7620473ef650bd2f924a84e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2ab85537c3c63717496183cbb0b5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b516c706d51cd1759a13b862e21ea2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee2d5ef94b27f58a36bb2cbb1cfb97716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f8f87eca591939a0212888422a0af717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e51f8e8d9688490a0d283621c278ff718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5623b0df814c793b8ab3d94d94cd91719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85892e196b6c52ca317d72fe9e0ac1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204af87cbd0bd73de5d422ba9044584721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625b778ae97d7a0981ab7ca6a419003722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7df1336f6c83fa7c61326f8fe2773723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c90ec352477470a4996801c8c0aac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e9e1bdcf0799c5325d1d5c4af4280725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e91eea61567bd0330aeec21fcae81726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330403d2eb830cbd1f365c6e6d1658be727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55377854b28ad528c5a6924882782eac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b10cc8b099c2d222c45361a1bbbde729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a1f774053352dbb466f3826a58643730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898111a6e27f25cc5aa88e343ca75889731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154227a4e09db7d20234ab75a57a40a732.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>