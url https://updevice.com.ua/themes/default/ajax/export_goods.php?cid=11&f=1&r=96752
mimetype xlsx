--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848bb6702deb5e8cd1f03a354c596711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9ad0eef67a31f1f51b0db0bebfe762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18130430809db06df0e41a958a00cdb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ef33a770d13647e4a7801ea256dbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cf075d80a49729a080bc256fc6f4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270810e1f36289b093709309e345d066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876ec70c6fa8635bdfcb7e27be5bfbf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278888af34a7cd3a31a32b9b6c73edee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f9740aef0baa4c0953cec09f358819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba075ab93eac58af6499f9abe3a73aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761dd0ce3077d2e6a0d6350bcc255fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935039413cf925251a37cb0eba254d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e0f543d061a6d65adcbabdf4309d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e12dfe7e39bc6551ebf6c6addcdd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5a8593f6547eda4c0073c365e97eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdac49c6c8865c8e258d6d5a4f76f5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf0b96be38f74d270101dec960f71317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f9bf8cb016a6856049b48d94e233a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb8880df03bf8f996c88012bce1ddd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645b46feee9df29b3de78163643111220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1268212ef0c8ceca2eb01431d3d889321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7603ae26784417dfba796628a84fe4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d35d480ce38dd085b39f6d603414323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17c8702238fda2af6ac8d00b9f015e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d07331f08d86f586f77a030e3282c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44d060c1342b40e047de627886130626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90789e7a0227eb8557d3a24905f039627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d90688075fbbbeb6db2ab7eb08c9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28f9dc7de42aed4104f5f13c15001d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada618db7410457922fc98fcc89d1c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4d70c84ab60482adf6c14aeec751c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5523137f7cae21aed8b57fe4fd8ed0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ab7307aa9a7c819d7152bc70523ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3042a2e147fc761cf93ff971e596fd934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e9acd1501779c9ff091852be1dca535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020373e62bede79efd3277f7b6bdb7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9e78d455af67e73aafe131d77ceff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a0a9ce755e29b7c69f04518e8007238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7bbbb3b56287ad41cf264ea72d00f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40553117c4f883edbfdebc10dce9d2f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23fd632186b4bc53093a3ce78c770141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3392e28f96d96812f8681a938f27442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8cc3ba94db54b1532e91a82e7653a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9fbf6e10da381cdac42c699c3a1eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff0668cdf9f51d4e69d5983f4f97ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fb8fb210484939dd9d8c7c522e63746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326de684d2a1b23dcfb6cd1457bce96c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5a184466d7ce2b7be3bcfa3e4045948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296c1da4a78cf73ecdb43972f92853949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bf924422c26c22e89f8a8fe1821cf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecad1860d5b6707db0c77d37e8b7b3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e9a5dceddca91e0b95c340a9c4dd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64afbfb598b583fb5f355fae05f6388053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214e5113110a5c9e0ce3a093fe1f14054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f41002115b75714a6a63d9478947aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6365187e0382fecfb8bae5b62d80a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51834ed251dc5798c507928c84d182c357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01299fde9b9bc7a399a42333bfac99ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed8e44b71c48ae45e4eeadd5fc4a9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4abcf3deb5abc18c7b4e357ac332a0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1391d29b0e127d67dd5835321590b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247344bcaab905fd1e61019afcc9a9e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d608082725c700195c8ab1c336b2063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f33bd49a55eb282bdce279abe0e58264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8230069aaaa863c79cd1970712305265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779bc248085c00e31620e6db8f0f40a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988fec02979ba7bade6845ed7a1a29667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405252c60053b83687d343dad259413868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5a72ac8359a266f19b0626714dee769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369fcd45189c00001286051058d3fc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1f4f9edfec92e684f46e388addd6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89a20c2db8903fb24519cb77a1852b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70be4c1c75baf426e040dae81fa5cb373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f96334c6fe4328825f57fd19645ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcf3f7b285027b0e4506384a96887875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af8d179d207f660b6dd89df33dc7a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5731d697a353c0cbdb326c398dbf077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42c464da3faa87530c3d5a4744373b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a06d0c7f2c4355626be586509d4b3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffff8e3795eecb3dfddddf79f103d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e9f87d237731ff0b517f42468325881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141736a6c13fccda13381ef803a64d3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685511acec087dfd9589b534f81cade683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab802c26fe6020ffd3cda967e677d8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96abffba51854e0fafb75638c798e485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b971ac4b68242b031995d6517a71a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af332ea0fba83bcbff1e1b58fbb64c0b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d507f679cfacdd1444c96f4b1e9d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440117caa72a3fa6bda2378cb59a3e9889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd2d120f89b43e493e50273c9c54e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df892448de9cae2625fcc3fddc6519f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b096258055f18b6cef2834e2f55850492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c1a6bd40df4de6044b11fd08a46ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67853a1e7a65e3eb3b332079799c8a4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616fda9b21362f3c761b01f62ac9dfa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ab1de4b9640db7532734c82de97f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bee0e17a5ef842d282c0977d1e095897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81298ca7162f911ed3bde0bc8a7b9b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d125b154a403c5d94a1c6dcd9991b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555acda439225bdbbcd99af1d6ca174c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861941127f8cb2e2cb314b5bdd04cf3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2aaeb87cb4d7938b219e1bd2c3a13102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5dd464c865dea14f1674cf929acdd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48172006ea998e81e73eb5c39784ad8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff5051ab321fc6058f3e2b55ce4167105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f42037dbf93d9688faefdd26870d8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0d4c8b331c4b248b2c2a961516516107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0440f6cb96455d2d685f78bb7ba958108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a918d0da3489ac862cd79853c361571109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e607f0b3b98e47c1f39eaba7ef779110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012269e12fbcd55bc94ab7640e783b5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2164dded5999f618a65b51ccf4ec15112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71e21202b1c61199cc726984b104cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69766dd885c34071e72c303220bd02d0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede2e8691982caa32d753dfe4b0919c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487f71c4ccd90ad25a256fa643858ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179d9fb2f661131835be8b7774fc1dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea414fcbde059cec9edba6fdca75a58b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76c51bcdc8a19c94189db9403a4134119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14016013a0d66a90227a2ae38acf91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa90fa63bfa81f9de20d409f797e3fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ce3245bc535bf4304f0562c222d5c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e4dfd3f66cde40858f09bd3c17a64123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5c97081afc05129acb7978c0c5546124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecc52e91f4f900534f9aec8efadd41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad7383f39b46ee446ca4ed01c5a403126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbf38a365751438b305702e98c9a9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600f7894e5ced87e693357d75003d94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6497c74e2f9407fd5869614a492b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de613934084397b9a040d42c01d2587130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c05ed9cd46ffa0046449191e604f67131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c67b0dc13bffd6cf899ed7c302e7ba132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2957f8fe4cac42f3a416e7a3bca3d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d7e4f5c975715a8993f2c17618d74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265492fc582c2c8f518bc79d9e27659b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf510167dccb59f1459325784b18a54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb13036bc72f924a54d2b380b87ad3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7da7ac8ecad4774793f2c55fe6340138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196fbe044c6a3ee733e8e7797e382ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3734775cbef1549676a35b8485770f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dace548e3095ce604d223640f5e17e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923f92f2ada8c4c6cdb91f7fdfab2f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91ed7b02c25656255d86af7d6900ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80574f215aedb7e970de02b921a33a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c18e6c8c0ac78d0545a91607f36c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713717ad145cafeaeaefdbaaa475566146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c92a18fb14ee7e2b4b99b88524694147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e763f661487e099bf13372ec1264a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2628d26a619b1e1ec7ce82b29d05a7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90af266874581b60c6ba6b0e131fde0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb8e073373cbb080c62a72454a4653151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6315372d12fa8c11e0fcc78a0a5e18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dc5c283f7d8e304b476b412226454153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1736487e377e24c1a3e2f81980a23d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8557234f6e6d6faa0e148c3286249155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3695a4bd0971aa2121e59ac67ccf2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9e87efd07077cfe13723193d8d412157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823232ac859029a0e83fea7724a0549158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212f2f071a9647c6b4dec3d05438758159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aef1b2af859579b74b4f5454c215c6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f576128be0b14d4c869fd0da038c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53656399d38fbdd30ae6181c3b9ee3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823b25d4d83d6786bdc124b3b8bafb8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e722c16ab60df2f08163854879baff6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dd662208c7dea3ebeb86ff9fd1aa4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59041242d6c5655cc480c1dc63cdc1b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a843df9d329188bdda54ac9662212e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaaf761078674122a6fdba130e5240168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d4fa52c422e774f7dfe9dc329030b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa176198a5b44d125fa1cfa1c010bc65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2e87b49e9f689f19e3d711805cb6b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263dc588c00d98f329b0bf23036883f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585f185325a22fca280c0ff0896d26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f687c51d69880f33ff6359916d88f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f83bcb4c146f10c0ad47bb30df736e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aa6026ebf31b0e0eec29d003ae4f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f625e7d67b3f2dc65671ef100d253b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6becc93c1ed33df93059ffd60a2403178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d4eddfb4edfc054e3b0b048da9dac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164e258d8990e6330799f1734a5791a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d96738ca4603672889b9c6da57b7a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7da80eb223e9f3b05d1eafa47c2fbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2bac223b0370a5ea2632803d731e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59303f9a25398043d5e7a89e84395f91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911a919803c5b0e6e5a141f76648eae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31b8916aae52ee549ee0f8f18598af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6432387d53a83fac4b34bcc48fc85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8fb4bf5f0fbde3dc4b9c8272f5097188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eb528a3eef926bf2901f7142bffb3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bba3c77d5f0f552c26336843fc97b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fddb5b21a92689460f1b3db7978f9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a18db85afa8d6f6e634252e01a293a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96950282ee2472c68c098e74cdd2916193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164244a1d137ecae6688bac07e0c14d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b684d9d4b635899924177de0da3647195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673f0296846b1b3ea9f561fa2282cd5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967ea8d6fa7e9cc1b2c96ad00b947f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416aa3d23512b6a3022e328f0f71da4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d8ecf856a006d862868e01adca9f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac09f1fbea7d746f6df256a35298b8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d3014d0c51a1ce77a80a5d5a78c44201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99921713dde248c73080264e3f611175202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc1b8b1a4fcb2e8efc1d61f75f824e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14929b5ce8dbd47811820470934d14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae9e417c6899da27e269406d456637205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318124cec3afa8ad3e5c2d87c8a3a7b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45ba46621651af36f7a08f4e217145207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3b5cc49b79c25a573d2085cf653ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56808f169f10739b1944363c11489c3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f0ed15a44abc597e04e611eb91e5f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699847e58d43c23c75ac5babdf9f3731211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28128ffedb690a963be4d61f9d04cfbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a5013095505b13692fe89dd073040213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc011b890546eed8699a8c8467012ff0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff750e3aa79c42da72799694042293df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b6cdcf1a0a801029561cdb5f8a47c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41af718b58f7a55a56caf2370f89df0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1dd1617b6c0fba4dbaaad15744cb3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeeb98367ed75419357d9fcc85e595219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05111365b77cd636c1d7e1dfeaeecd36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92b84a32f708e824e6059d5f592990221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425c4894577bb6e638fc1527f54e7d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a784af9b54243a03131301d5ce56f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04883033efff5494e9eeed3141dfde68224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cba075038ad41932760b98a1b334cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c92a7db66ef7771a4f986941812508226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335a7862aac6b2683cecedcfb263be7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2627ff049d50e0992ebbc1206a4506228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a0ccb8378a454646f23fabc6ec09d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d311baf3bed609d00ecc8a699864ee5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af4d35213177dc92f958dee1f8d66e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8268be0658b838fbb4e725d993f4fcb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ca7db01caa2dfbb6ed6fe9961359b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51055c27d78928dee31db45e73fef682234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4d1d7e42e36dd0118409ba98430c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca001a0b7d3296aca98c1132eeff8a4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b03d508812865d5de560f09b603db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dfecb20df5eb8a188292ba2798377238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ed49109ca93521445743086046a52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0248dbd264dc6fa69c41b43e00785ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a874f32743cd30450b0915bd0a77ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09b655b53a13c306df35e3f7c3b88d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e626f1f8fd99a01192e8b177184ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06310a1653201654918d467d454d69f7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0907a688149d1dd43e5584241d5c1e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325525f350d695c79e6865ad49bed243246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f16eb7ea0019bf7210e1b893f8b9b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d726cc7875d1ccdf49e201f78c3737248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4096d0c261da62d070a18f0fdcf4c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b483eee5229e715d6f3bb500a445f17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fad69c5a6d40c5cc21abae03cfc449251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f77c20635d409487386cdbc9e85f9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca29efe650fd872cb6de8db14377d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa43732b5ff0d6f603a312bd987a3aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81bd532375ab94e6caed1f09e3638c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c24f69ec56233c1e47839df1ad56f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567d035d0232c9450c7235238b305b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1654a1b9f4d3287263555ebc21ce3e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11726494b2261b4d74aa0055186a24f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd390d20a1513652c3069a7fdcc7c6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba33496fdd450c201233df818be8837261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdc32ba74a3865b0af8f12ee491c2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14184addb0f42ea0dc50bfddeaf33bbb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad3c1bcf86adbe328279c128739ba8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b724f201066b9ee93390ca81fc72f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2574ffc9dd2c4ceb3eaa0cc7f9580d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80fca7e79cabbf82de5ded1b0e7723267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01ff88ee9844b853984b19a8993a73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaed013c98e8e6db5f28314726abe1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24213c25a4290ce9d724182f8e0c730270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b83903ed9012334b80cad1e4d3c1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c0dde36b3202e8c28287caae3410a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88de9ce9d3b2ff0635ad5185c8b8535273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b28f4d0c8b668589cfc2ae41fc5f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb415911164184f781a447d19193db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b194cc6b5465a3b849375bc3046c43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d683fce7a53a3b87d73fc2d4684cd6e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685464337bd2be87e7c24520e410801278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258884ee8b1ec98f552abf2ebf0ae900279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c1ecc127d2285d5f875aa83cadf34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a139db4a56461525a0b2663aa294d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6311828e08f86aaba191cd6c37af17e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3bc2789f6f0d8c4236d55c6771cfd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd9b4d6d4ae0edd381d70a96dd7956284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11a4b68802a8b8614d0a30293e27f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394db7521dbd460d98d717a1613cc158286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9620273ef994e1ca05645ea1e8b13e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84b324a9150d75fba86379ddea06fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621ad3f954a4ec3da92c8b107e3c12d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ae8a5b90986aeb42f4a8132e5ca96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeea2ba452a97b11926d9417154cb5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84686e76a1e987232bc38a7d1f07401d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa92f257e6d5928a3fa8ba17213b086293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75661fdbaf269dbb17e195c2d3125625294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c00a2b54eddf5dfb0ace020e3939a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a7493eebec22a16deaf63cdf15c21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e68fe77efdc2f82c8f5f37a790b425297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc487cd2200fd693620d0fb6aa347e10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b64b9d338713b37659118822c90484299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca9bf5b3895b3a8585bf2d07ccf45b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce0b6ddd955e962e3d5b909d931524301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676f923de05e0acf3af549202bea8f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441161fbbc0c9c9083908a3c0a14a48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86828b4e4692bc37ee22121e9a4ab463304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ae8595a1df2272d864eb58e815572305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393486011007aaf78288bc68bc48d18306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c48527eb9b5c648822510c235d6f78307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9829d6c7d8a8d3974288cca1892bec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c322ed72368413908202775c0600679309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c5cf3abfcfbcbdb733461968aadbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d520bb092b8eb76fcfeb9af569d0c6b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1b15a460e899c5f23b8381f07369d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c73e8fa94faeb731765cca6df3586313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91103452665af531d6f42c0182edf18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfb817354e3a1ddd2ac95a2450e355315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2126b8ae1f2ed664128bce0aa9006316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10add2f18a42843bc7d4cce467434911317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47eda903947ad0f571583c67e12c96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f12653218c9e213efafff9c8817c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ad3a90437abd910600850582c956e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3c5f5aeadbad6f17ffb188e81e0c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98270d919414054657fdc7f966fbe3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607472ecd755fcc118b8388209779de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d2da34f6031d82672f4b36acc4475324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1476531730d91e41b89a5f675d02da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624b19b8e5e67a5038a4b44c3e8b4fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36bba2f3972a8bf595baa8c2a5ea20327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bd7655208dceb2682103a1d0a4f45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756615787dc031a1b71b3b807107d89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da273d97aea598c94171666cfd78be7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9feafd312205ca5ba04019da2554c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596207fa4268af77767beb5d1e800eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4325307f491a0c211c85d60001c876c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efa8c9c1c1a23a7afb942cd192b47b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ac80da239d671f2f44725c103a154335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d658a32f0d0f9cf3a13cfb485c69e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22393b209c6535fcc87eed627256e860337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29632e55377a46915454966228b007338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44bf893b279883f29a2cec5790a1f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66615eaa65acbd8ea17ec31635167563340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b464c46489c66b336d04908cbd07fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabe87d591dcf13936967cea51281e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e774ded1a6ad01d7f0ce403221aa341343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ebd21dcd8cbaf12f15d635c33ec8ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ccf8548264073c603727f8c4094c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54a61ce65b4db9d0f0f057abaa54dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f254a5fbf2715db4ad05524aa7ca1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3033d9d29390540dd759636adc3cd3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c821e9ae6cd84204ab90c9b1ea3ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6217d31612af457d780f208c6f46c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb1f66928c32a8b3e98daad85b17fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe8e06d5deb3459ca3e1883a6413d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce306d308732e2354b1725d1556280c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d16f254cb6a5a10f664a76d8b47fcd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a36f24559acfd128f03fa148639778355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9629bf3066c75ae99b116a335c94ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb10e68917c00e1063dd1795827aaa1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11942cce61a66472a335ff3ec9c4e628358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2f9555c6395558d1e9bf7652582d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa7a24e99d231b62a11ba434c4a59b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71b08d752714ac82bc7d45e1743f35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f2a3d0a0e038dc0d582f9a190462d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8844ebfef0008d79e962ab41f1f0669363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495e2bcafb2d7fdcc938a9115277049364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9571b8e63e1ee5e8439b373ff7746d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16963dc37a613e334acaabb67d64ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916c3ede5fbf080d244edb1f846ac9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490d62f57212cbeb7b0aa8667cf2aa7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cbeecb4b8e1f08d51f325dfa1554d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b239da37f6ca7eaa0dd64ebbda61e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e179ee0a40c44903b51ea7ad18bdbfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28110012b6f9b30a09ca3fbc9177a86372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0fb4ab9ea516773e01db11fe13d3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98190aebd05d690cc6423d3768003a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816cf9b7bd5dd1d1424c6de7c082859375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de66e23503eb6ea817c3d8cdff7d76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde88e813ea3cd0915476ac32ee8800377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e75e25d757e008f92696563785b658378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b52a075d5eff8f30aefe9fd49fb532379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1794c18e941ae4c2ffb54ae48a371f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79769f98e9ca5051cfda71e77fcf30db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ddd776b0b5ffbd764eb7b54b7b595382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba974b3994b64cb6f083ee75f2bdf42383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3b8b69c28322d6222d4659d006530384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d73bb9a010850de7d2501aa4fd8908385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7ae42d46a41156a29dfffd8e4f599386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3cbfa2f20b22689953de0f1714392387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1728d6f48a9aeadf8b8c639bf300749388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c6d20870edaa1620894f24a57daa4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52836665e6b584bae58decc614c6c700390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765061d462479d35e032bf760c607287391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17c630bbb3f0423c4819ff324bf6cb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71079be62f36b544c6281065d3d804dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99babbd8332f33d1dfe0058956057b4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8254d8f3b7eccec916ccf087e00d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12999d9adaed1630adffd772781cd7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b7f648dd75b724b2d7164f6c8d3cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d4aa2fb2417d5c02217a3529e0485398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcaed85a9a682b48e547a239e439d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515267f5c8aa50e53638a0b62f0a497c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28e3517a603221b3b3a5cfb7f886ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc144aa82f8b2471396d5054449b071402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302441d796914a4c6dc00be0b91fd866403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48de119204d9a8c2741084d642ab6d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff25bb9bbb47ed316f99a1554bf9d88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff6488d3d1651063f91017973af8fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdeacd0e6d2803cd098807f73e9ba6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80c6f31ac10f067e4eb72d702244a6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e9e03f25c2dcfe951aa064726b518409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942c0af881348885e4bed4e5c62b4a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebf6e187c1534b78bcff621ac8de90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37839764731883c232118f066e5760412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461190222bd6a388fc8ab415348d8ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aada32961143f383707f838dfca49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70450801dfb22324bedf45a2a1afe65f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f48ce48128de5ca9ef9d4b3fb4aa10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a9e9661bc64288b47dd2b71bfa093417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fd56d4d7a80035d600bea93c834ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a034f2f4ec36c8fafef3a141f9c871f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801a2551a23a61ad4405283fe76a174420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792ba884426f9c6e0cbd42e095dcfae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75525e10f22683f7a5c171d8b6d349422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d3fb62ff4ec940c74dae0a822cc7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156799e331759f1e97f885625172563424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb2f555c6cbd1f4c8c90c0ec9d5830425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f20d5dd49d83a6da5c421e282d6f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347d5d04edd59de26fbf3e84afa398d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0548e2248542c538113f29737ba41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63086eb8769524ed62a9ea56bc4aee1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c79d755a996bf044d34a02b8672f05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818506708d22e53e34c5aeb82aeb2e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1d435b478553cec53c5d1b7776124432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7109f09653d3ffae942e13703346a85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77020f064452704941e5d82726c286434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75392724178a78d2bf719242bbc3ecc7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ceb5d434b9c17057978a0f8dc2029436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5cd3dc55960bad4917d81483966e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc7ac7fd16d6e5581e6c37c1bde73c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125318c193bd6fc4b9015a13da612a75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dbecf2f512b6bc1c5163f4268555b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336acb91af5f1cdd9636a68c4bb3e17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc483dc4f1df92b2ed3ff3cca2f8db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8175b73a00b7b2606208b04aea08518443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104c42e03220f396753c302f346915a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9546a568e12dc380d05bea6aa981ed0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db088e49ae6286cbc86649de21241e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ced588723d34ab72ad6c76d9939f2b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cd48d0181694de17b0da201d3901b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a259ae386f12bd7b76f59ca1113eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c543aa7c963c5e8e574855e313bd1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483777d9d0dee83eb50a7169375288f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172832be4481ddc125c229acbc57e0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d245dbe25d500cac4d03aa8091de37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed7bbc8006a229b752b349d15bf26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27af0dbbfb3e095684086e0c66c8474455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a0186f1bfe510cae585f6930b7eca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8eac4f72db4857edd9e4d6e7a2f60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a829e7aae030a3cd730cf5c4c5eaad1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a90dc31af4815bebae91dfa9be72e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1a0e422b3e04805a7bf856b1beedf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705b4698b9c90dec5f37840c0aec8df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a167582d1e4ab442435f1da275a0fa6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19123811ebc28eced30e49b57963358463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af246356c5182df7468d20e9aac97b40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0562fef3ff817cae17821dbb883e55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d271a2502727ebc8ad099177035769e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cc4660df49f3b87ead3158f09df4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd9795dc6bba1685bf9519deff3361468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bf63e15a93bb77dee87fe8fcd212b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdadbf755aaf3a37a072eda9344302470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f41c950ff112ab8203dea65b903bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9a198ea8a7425db923be01e37b7e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32673ba42a51212614bcf2969c989870473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b1aa627307db42d7890aab6b1f85d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6994ba38e6877b2c112dcc39addd865475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad5dd6b204f7a83abb87f15b078c10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdf99efaa0277fca5fbd5669f9f104477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a33d522675d5e61f35ac1028f1f53d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae79663b3391d9bfa5655f1f2810b02479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932769495b826b610c9f9c29d6c45804480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1dc97533a156dd06c32bece0bdb45481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811cb0a7bf08c6d64832f40dcc49b1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8469a51f959ea52722b54befaddc55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d859d58c2ec46d93ddb3c484179f04484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ce355bd77622b2cf97676302b5dd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e67cf49e6d442fbccdce3d49d412a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a8d897907a5ebe7b00534c11831d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ded7ae388acfb573dd9fd59e1ea5b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f0dbf80e58b31587d5372ec400bf7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053c4f67eb47de9f5295ac3906ee7f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3c4439527b669663aad35a8dc38e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9623d94c5213e2c7d694436ac42dc46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142237dd215560c8ca6d0a9f62d1c741493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fadb6e849395af17c81a4a4ccb3e7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac00e5b500100d281b66362d504385495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca991bf85f99def408337cde5b5f7623496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43e01cb074c74dde86446a66d09916497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383163f3d8b6fa4d86d8b8171b44834498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf0a3572437547d793b30ca5757c73499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566378bf57617826ae867fb08e58c21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf347e33c0d8c8a753d11d1aebd33ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f7ee9148f3f2dfda75a12f62239b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6c8ad82daeb8b1bcb8eacf827bcf1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fe56109dfc359c00d6d5e187c0673504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6ae98005747b96ce5a7fe093cd314505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfecc8413b92b15bd3d3eef684abde506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac9804816949cfe2158ddd9c743474507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b143ef4608aa92195f20a9ae65d582e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f0f37c95647c2eb54c21818196c17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f8d8140b2b6c2112f9b1dafd64b9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19e704be67027c1d05e5d60ca27fb4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e111a49ee5d097ce83e7e2e80894b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc2c16779b6536715ae63f5f8f4998513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acd9d60aca6600f6af599223f87b0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bdfaee28ee99546b11dd4d44c4725515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979507cc051053aeb4e470e0dc95781516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bb739f34668f64f077e2d5100c285517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc2442954781c9d4f3b7b7c92e6928518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9301c5483969c3fc27ab54180eec6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95062cd24bcbf139282b571804e1cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e542b849a3b8ee604be8ce0f7d88d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa990f90cd7b9db817413d9e3ed419522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213a74c6a6fd06505b98972bc17dea8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335937df7dcd2e9869ba170db6f852e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c16148d582cc16bac89999a636dafb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060af746fe6e5693215b17ff0eb1838526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba6dedac703b9ecc3bb6cd3d328197527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b1920b63698e0453f3d6fa03d3ab7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754352f787e90ba9ecdbd7e8e78cac2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb368c287dcf86314c203a3d54d29ac6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56a9bd370acdaa45447a453029262e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797a9093410703820235d03a33bac0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce248a5a2a616d91e5398feb13f194533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58297b54373d77392c4b503ad7cd5c9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095070d5682ee80311a16c4b4ca97fa2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35e00fbfd9a517f03af31f226aa0d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e5cd5867619dc388b13986a2beaed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e6ed64cfe722c1f961e40f2b64747538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900de5493676fba77fcbb0ee2895514539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccc3c0e4ac6e700fb5a869c40e0cd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cedf240a0c6de246ee5362aea5ae43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4833c78febd56ba91543048ef9e12cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b55d5a07cd9ac36938eb0562bc75d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e56b7a29c02669a65578469699956d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71ad7b7829c0e79a315bf96cbce572545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49999f1a43a69763e600176db3595e66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d320829f423624dc7c18e120493aea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701973fba38f3b67752cdd16e6165b5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb210d88b7dcf2636e505a7fe0db366549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b405711164a3f41132266a2acae37f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00900f3ada4cb8f42de4ec200d55ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756d66dd4da66ee93fbe93f71be9a8a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc796811e5054c4c19b3fcea31a925553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadc7c884e499cfd3c40f6ce8248bff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcec39b702ddc25f6a2985eb80bca47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed59488284fb80d6b3bd73d57e0a3d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac024296e0b97b40c9a01cd639e6795557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6eaf16b63f4771432252ceca958509558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06359a3fa6d159e7cb614d18e97ab07d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7701dbf136dd953bc3eef017c65b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41967419517c4f2e0f5f15d3a11c6b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf355185dcb73de51a9d6c160c7bebc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59936b760a32c74a4bcd96b9d2101826563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131240035176915abd7df838985ddf3e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7523dbb64a1b600fa05bcd5874ea4dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eba45298d92d486baf83b73aede18d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcda12f65cbff41c0596701cd36c30b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039b818e54c0ae3efe51f790012ff0f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7b2f70406be51ba1877f63eb6a38a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a938e8e9459ee6ec6f9f98549ef37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693ff4b1efe2e3067b0e8a616125d00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb86249506e7a07e103dca8fa6f7d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53192094d15ee23ad49b2a05f6838e9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f063ac559fce7dfaa30a952ac17b66574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ed6d74759383fd505f1f72f670f77575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c600091692ddef7d2a3f078374ce725576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f3a9a1df1492fe5f8696ecca04190577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc020bcc82326d9360b1eb19306ef0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f262577ed9879695037b106bb9c40579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad161cf6d089fb2aae4bd6f7660912ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b321b68998da3b33e3a658bb1410df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492a3c580ea9d20ecdf7ddfd10baad8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de0bdb9b3f47b7d020c947309c9efb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd002e6350ae0bdc61f882626a6a863584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202a073f2391265b71c34bffe764a99585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef3e3d08f91648370a73389ae7fd5f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d0e8e1ea7e464023e4a30fb1ea070587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5a39a2b61a2491e82d28fc18d6ed4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ec1c5cbcd4c48c81e77f3c9cc0221589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166466692d536b05e9628ae0b622c3d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeb104d376528ac66bf1b688cf79cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374a6600c66f23ead07616e9bf47751592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9225dfbe7a379fd7df5922b731fd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2186e174209be5c54fbbdebe632be594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222368780a90ad8af7da2dfcd2120d02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4c38d39bc273f1245287fc810c471596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f6351a08e32d9ab959ba78eb8007e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895d3b587a6e0cc9154c24faa40ceb8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14114f399cb8a10073a43d4af06bdc9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf998cfdf4587eb4baa50881650bc4b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b42eec4797ae35fb5fccf900e1b63601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f808437f853882dada172ec46a745602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe25acd07bbb2652f705a1c419e11f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e364ab27222448b3050fce94266976604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adabbf892ea96e5df94f8b595e5df95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744c4af31d4073888a0a88ee9639561606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98ecc22c6b95802d92ad532102d324607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea83358c2b833c33fff4838179bb85608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7836d47b8eccfb24f96028036c45178609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431396284e53376c6601754af9b6a31d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcdcd89b0499b91757776980456fd4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fbb697c8d54a77e0a56c37d136a78612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177eab696e9a5e74c7ef51be106b2a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdab8d58e3c3496f382ec53441c2d6e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbbc20a78fe13883347aa8ca60c3a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fd4f8d130ccc1f3e0eb22eafa23cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb485f9e8473916cc3550b12d32fae26617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0aa3d56b895b577f46832ab76691f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981717c75ac0e4d025e769a103f9e52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f0d235792ecbae775423baa0f2dfc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1b7c0964e84cdef510c83e9eaf757621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c79ecb6f40b9e7271ffa5df0021ab622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea410027869d6e7344a80309346a33623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14fc1f52788f387fd92b7a544f4fcf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe63a21da06b62491369b184252aed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11e07ce0596d3c39c7f5777a692d54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705d22b64edaa7195f6fc54d81ce522627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0debd414ec15d17073daa91ec51e2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c3fff87e8e3e890e9edf388e0e319629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685c8a3b16053901ae2bb7b7e8dfb5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc11e8a72003414c3e5be5e2dae36a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcc459299858cdc9cdffe43f469009632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fcbfe772312d424e30140e8baa73a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ada17c1f5f7e8a71444b3d0d926cd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa048c53f1495a80fb190521105567c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d07067dc2835affcb2e800077f333c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4449c951c05bae0f19b2b092e660ae2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416384281c8cc81718e0cac2b22208d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823916e79ba33b032e56b935d8d4931a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a77393fd1382e13f26af42c558d161640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a25d2996c58629862d30ae687cfbda641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc473a866d62273f2013526829dcb042642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285ca77662d82f724c4a1cf3b4cdb57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59268972148934546ee95438b66b2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d6e836faa0bb3cf954359016df9dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44334d6784f445706c69420634844970646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8f800387adb327180a8ef95ae68f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d236437fb307ff7ca1c80f0b4842c21648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944efe26e9801709b2cc4c6164612c2f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400d5c54e007510bf49d3fa22894a46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa61eea148ec4dd44c7bb6119c6a8e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9ca1a675d4bf8d1873eaf8edf4deb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccc0421a1d2c75475d0458c0d8ddba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b05aa7b4f93ac2c1e9dbe0ab1914a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615f4384898a9e85b1c8199ba4d7fe8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e01a1019769c935e0b770d88bb8110656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90806e2a990ca3334e3621c4072c8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc44285677b580bd90081878246c815658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff4bb8f567f465689e01dc13efd4db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebc377dbb5fd63b7dc31230ac8d632660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e35955f76c4c320f32a419f663c57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace178910f9380f9b921936a00cbe2c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276e30d61b6f2067a7685618c8c2b1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d522b7d157a1032bb1a936546f36d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e5993841f51646123967f17c8f114665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea529e95c989c6770bd5b8c389c35e1e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796feb6f407084a5c2e551fb1e2eef9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9d9afba23dcd0488596c24c6df24f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0640f62ae315ca11829d81af60b09a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747aa69552c2859981fbb943ca05c29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55070292536064b86dec16e3c8ed557671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900abafe97c15973a59f43745bf9188672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7745b0234faf37a673dbb7ef49e39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92e2fc1607a435dd76208cb408b558674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb7ebb7ce2668b8b319fb5c855c5f2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94048da066663802ac7856f073fe6320676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41205b04a7942f86cbceac093c07cf68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b469f9fb2fe3449a414b5b479436cd2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d158b792085142d7eca8caa20e7fa5c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b75d2de3a695fd7f75f99c8b7c52df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5064cbb251482b17deb360144529d6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf09805fa38c644531feb62bac3f8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71b17e4ab940d1da8d9b90c9c3a681683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce01226143e1bc3fec6d0bbe8bfad71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f32f0ad47bc38534d3dc047b4063a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87da0e7db25cd4f163bf6af73ba5ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26865777b239901d827b4b0c9fbe81b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1b0027e02a7e84d347084eddfb7c2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b711fd36b42c0e313ae1cf5d6ea35689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a95b2ac5a90ec80ee398cb5f7cb5c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61efd2a6eb4cb686e2bfac10600ca3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151ad510598ba0925490cf0a70a2217692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ba2fb67245b0481891c1c6b44500d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692f49e72c5ae4a1a490554a1cd5f2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18303de3c7d09a856bee30d5a13133d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2920b63f6d1ddb41f297ac8a977d1e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa929f7cb494e0f5e5c17dae84df8a83697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8929b6ef1ef9df7f306cbe4798cd6c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcda1657889cac0927b18e207f8de3b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ec5f9b0f4141fe1163221107f9242700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010c3963aa327584e3ed26fc4d4d663701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8392930e175ab5ba9adc95a422e6e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1d5c6e3fcb1ba4066cb7b7c0d79d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdbfeaa1ea88e485d055e77b04de52704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d5ff4329d0649cd163b127c6940c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca80b7c482feb59803d58b0d03b232706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08723cf2ef118a6208984df446c167a8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbf2ec8bad8aae515ed090dec921e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f16e0197e4933f48a6aadcd8281cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68918a2bbd21a5fce28a714604a3a4e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08ccdf89fec64bc120d3bdea977b06711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246b79d516b30bf5646610c9ddf69e5712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e8a436154d1521ad3d1e6a5126c5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5fc214bb1a92e7b6644909c1a77ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0973dc4df99acb89f6019a29b765a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8dd9b28a03ce36183d90210e428fca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ae185ceb0b61b37dea5579b8a92f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e209bc52616d688382f5923b04b446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22469caf277f1c138e9c6ef98cbcf99f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f092f332ba26e9a5e14caed2d20c218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad5743118219b593b6d7c9bbd7ddee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebaf3497d472d8adca6b1ccb3e9dd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8cfacf1a7a069ba243131fca6a44e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d2e197b413d2cffd9fb475260c56012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287c5289fabe88133cbd10a3c5d0e5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052c7ed6a8f0525be52c2c43dc6275d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88aed8a17017f4cc228aeea989ef6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca1bae7f3e819708ced60afedbdd0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a2e9c34aa94dfaf87d42b2f79c3a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46924ef81bea4d2bdbbe46cd76d8770818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752cf44258a0db7a30985b07f0691d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b13d7b763393d8e7eb10a344c814f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3ff5898dd00a0f200a2b35f362dc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc45ed79b95db2c0e1c923786e9878422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8ee8b44bfb22297ff804ce28fe54523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db687b1bf798bac3e2fe71269465e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11bd1f3a91e92470133b582279efb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37342dbb9401e747af0dd92967c0640226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605a93ced352686ea7a3482d1f2d70027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295301f4ffff51b50d429fa6fa563d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24c3979c180be24f79b12d58c1e9f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51237c9eec273340e258e11d150d1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c720f0eb42b454cd5eb941375500e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12839e1e99368d2104407cf92cb08cc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b7a044ebfd3efcb728d304df7d74733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ccb01f5e63b0112b5b504d6d3c9ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d5a501ac1e7ef6dc4547a1d9c671c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bc1afc7e1f8e03be44c7dc70951b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e67f59f286087d41ecf360f17d52e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99619498a2a3ee4b4034760ccbffa85438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fe91bbfa131f31e2a9318fac6597139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fda2a3bcc18342dbbb6810612221840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6983eac766ba8ed63b93834ac02b71641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257685d2f936dbbce7f7f46500a39f5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b14688e4d23f1a35210b082f73c5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f4f185ef6b1608612fdb0c79833c244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298c8920d771a5bf86fd75a8e9d687c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f9642e51149b54276763c2253ed046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aef9162e465204d2f76cff8c1136147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d610a51a094f6922596c50de617e1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07cb868e55206523860d646b3a285e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafeb1c22b0d80d7d7001a45dba67cef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bfa7b1291852ae66f1134119c288351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4556a29106fafac3a6b04eb41b92cdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45001b1b1d795ada9a5cfa28f1a145553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8a62f5e94f5a77e0299a8d6c93c2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aaee69d9a82f4136b1e454ed7f76a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e9e62a28819da1c67300e3b1f53cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b34ac89ad61b3ef0c7fa358dff946257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8629c5045be253262f438f5215611d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d20f870d61cccaa74f083a6646984d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a979779410ffecbfa3571c02260471860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d32ff41725d0bbdd206803f6d99a6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae187db7d37beb1082756a5655136c3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303a8bea383bd545bf77bd83e57760863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70300a64cbcc04ed068384c58c026e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74807fed78db21c7d8fb478bafc3bb6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcb56e9a3b867daaccc17babdf43b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c3096b15feca7b43873bcdc1b6b3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a5230c914139631ce20bdf6d971cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098eefdf2bda4ac3955e8cf41f681bb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898afd0f1d57d0f1572d945f5d4a3f7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c60e4304e29964a8219b51059b68a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc21435a77adc6e16016c149225247a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc40b141330ae8550019e35c7d2f4c073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d266f3c001571a471a44c5c8022449374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199c6206a54b7530653c78a004be04275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd684c63fb4b7f482f5cebda5a95c92776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8949b33dd629ab82b14cbf0d4ec083177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af026ef4e74164a0442d135dae703ba278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46819e32c5087078b752b02fcb19baec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46eed9965b5d7742c4a9778d1001ea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ac61a43ee8ab3b1f123768eca800181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821a92957f7281826db91acae8592d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2348572e516de4d0bf4460d90bf476183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4dc339f295f08b295817f37eda86484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba740385a80fc9d1fe2d6cdef89b1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4eef6e4f88b1f0ff662b230ee3ac586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ab5eaa5991ce322845d629d3bc6e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b91d3b48108e436b9f718b79ecbb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e151bb2f9084350048e72c3091a10089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80276fd2ff36850bb0592b13d06fad0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd23d8e0f602c13d3e94afbe36339d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36186aab03c702cc958415576ed4ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fc313341fca2e9e6d7e3a28058e8893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e777ffcca9c68ac8d3bfbce3ce4d3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c57f8c0eb46a59d52cf3041731678f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba5c70f9f82f7604a84aba07985edb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c300feb340dd0ebb73eec76c1fa2ba697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e648e849a2b165aeb28d135e574d5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086f6c41bce2bab6650f49f7e4d0f5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf165626c892c6df9a5c4c59b7da343100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d52517fe887f77b287e2b1e52f0f76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38da894b6969bc92af78d8eca4c8f7e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0d8e2f9d579cede91c8a11d2bdc90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9ad858f73722fc439ec794656f3d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c4fbd34d80e93445043fda0ddcb33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e325286973734919f4107a8c076c5d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624a87f19c834c19ab1ca90d38c1610107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c10399296baf2e1b7eb52078c49b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b32a385ec9c2b53de041153aaedef6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adf1672978b0d25aafb9b8e23e0c41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9518d148b4df3624ab2f634a3e72b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003fdf47b576111935180e78a57b859112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0eed452c39d593788a77b7df63e320113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aae887f24439a36de8979c02af2a42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1514e27aef6bf10dc55a0cdbcbdffb5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e35ee93317f22fff14f4d26fb6f6f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719217f1654b2a71f0819039aca56e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e799790ca1fe77361a2b0206888b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c30e466b2c44363d709f3936cc7963119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f849bc297fc4b6904e09393b66e9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae0db2e1da84e83a8d23a13f92361b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec193574e3ce6d1bb612d0cb69965646122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4ab88a9445d11e9d1ee1d1d404016123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc0c6cb5e0a29b92469ea97a3eb8ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f89cdd5b4dcd1483b737c35476f10a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469f7fbc27b72a8c112e2b9bf4f005c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78e7ae336ded0300266072809ec4b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e03b8abae5ab3b1e9c87d6274ec27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1f52348c4aa9946a2444c68b673f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2913d1119c193f199a37798b722e2d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beeb04d2d438b0943b4f4d9201cb4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6eccca926f2dad39003e0d01f4100d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a6c50dce13ea29759756c54d7f5da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba3af08727e2038668fbd10dfdc32e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff2fac79614ada23fdd79b2559a281135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b11038d0de3ac1f9a9803da4ccdc45136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eddd7df08e25315df548309c4d901b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c20d1e70132b137f66082262635621138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87c62d74d1af869bc59fbc313045db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb89748daa5844980a3749279711ee3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cee2c31e964fab4b2edc2bcb53ffbe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d96c624d1662ff328b462b6566f3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1de9008a82bf250a97a1883f76049143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870374bfa2cf171bf8f45b200fc8fdb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612251f66750e3df100442f6620dec48145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a97a188aa1cd052e707c23aa7722b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0abaac5f0147cc45c01e4db57b123147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83ed81e2c15c60730c60e4bb739b4b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ec1d81c2310e12d09f8f640c61c69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0567d4aba8ee0addf7a6feefeb9797150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be1dd75016994bfe1562297cfb227f4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac03ba4a2329d2fcd9a9a07729617c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887026d97997c33df3efbc9c609d125153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa292ac451d14bfd6071ab11f92c060154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f826e822c66232c0ca2ec32354f9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca84558eb55eda4cc3ead0a2fac34b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8a66a1b5947ac06013c5fd80057cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2a797b943d3a643aa1e9ddb84c9ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c04a52f1e92bb6cb42ee5031f125b6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5555028e1155a8bea150f21619d01ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fde37ae995e9f442d51593bdd9636161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1a93fd6415b333e6e14c77b7d8d85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efaffa3ed5ecbd650fe17bfd439c57163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2820aa79c986b9b97b47a98887d91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5820cdd7eb4cb945013b814e1978762165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e535f0c6eed31098e44352b4526eca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f963217bfeb4d776d1477271997e966167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e737f8b498337ae28c0cd0244298d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d38b3e4ac9b326980cef65d4a32ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf80586d66ef4f5c5b73c29da89b16f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693069940d8e41871de3bc6d66b10f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3799111afe66d216dc2f955c0d28b30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07518ca35ab66a31c5b6c50d02bda91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1f1670dbc05f79cfd02c2fa2c5e0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6e7152e338c95058edbf18e7798be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451545324d58818e703c0e801bb35e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507a44af313985fd49b6135ffc82770177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91912df49b83a3a0eef27df7333a903178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b647d9b238614fbe886517b762169179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6e53b7aab0ed2ee136578d53d5daf1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a9a6223cb30e1b2db11f054d160f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffeb6cc786432351030d6d2c592bfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c1c7a9e843efe730d2fa9b523fd62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e4adef519643d2dfd2aa95651d0b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6af1baac3cfb20b7beaae17d07548185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b791b4dddf92dc3b158c95bc4639c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8072d04ab580ff928644fd2a340949187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e294ec0caffc445ab8e5895c160f86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0e0ffff02503195ea2d9be6a49ee5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bac61864295bc99d8191b87b59a75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454a93887b90344bff3ba85440bd77e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bd06349cfce4862cd910288cf14b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a7f10befb9d5de1a10241297b6172193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fec50e25cb8a71a6c69391be1c9f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed835aa88ee7cc03fc334952d47f3c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70f4e5dc8c951a735c55022bbd5be4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868994e0a953fe064266ee288856d15a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4cad3f7abf1fa0998e110cd4e51da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae356b22710f75d594d105163d39195199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8980ea05e5963d909966e7d117ec85200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cca848b191c2beb1f816a48cd867bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08436a31ad1dfb50f363a4c681470d89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78adf501c45a20b25eec106ac5b3796203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c2836bfcf7670be804356d0e9e702204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a6ee91127e3f7a99f0da20d28a4d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4df94bd1da5fd3833195e8b41839c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95419e414d4898c9a1e9a823528e20207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c64b51db1c812d058c4e67fe982e8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23243b3ccf8d3b12a3564130e73f449c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3355ab997a709ddbfc9d80e0f5134210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8dbc35a1ea84d4419f578b641b141211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f17a101d14920979959bfd94c8d73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a731d1abc908f1c1253a428a1f16f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df087cbf13eceaf50b055fd76dfd1585214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415137c9917aa21a089113e9424abbb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3c100d66bf0764a5449e50112b410216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a65b7efcddec25d50d3225ebd95e59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09fb561b72429eb5e817ba3f4407f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782516f572ee46f5f4bf9fd0d9fafc4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c2bb92c43e05bf7844da09c94a72e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f78e7c2f6edd204ff60e19e707257221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671421e2a692022b2c221f61b2a9c562222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e05ca21c8474ae4ff2ef357810493e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1303f6fed73ca0f171d06b3f6492029224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4d196836ba53236a0298addbfdf0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304299f0af7955ee1c9d34ed7c403f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f0e48ecc8fc6b8c32838f112898d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f00d4ad5d3205d8a5a4b0a02f90009228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b1d24b05fe0079ea3c03abb913b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f53f9bc32d558f4a03195b238b8d9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c8cdc986aad861469dd9bab3e58fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e380f714ed4e63ea8c949f1f69917232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080fa9b68c4d36efd76d93857936296233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6271a3d59db34ef05e1babc1b7434234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289394f0ee1fff6fd7eac02fba08827235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884e5b5da580fa261df5c02ee6666cd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e554f247e3ea2f8cb4b8805d7678295237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b3632d68bab36071d11a84f606409238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3229d589c6b9648e17286366aaf6e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fed02ed32b3fd77c4c864473e03567240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e4e0d88cb623c4a5d9ba5f5249a4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7ce344520db0a412f0fc466e994d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461bd0747be94dfde5d596b9732dbf6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bdc1b39998eac117c1b37ec07e8d0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51394b019c05a50217e09a3e884c872d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702739bb4d0b10e202b565fb68121ff8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13220bf26b10ab06d4acd0cc601f10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e5f1c908d3fed4ed814e5d545d54d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f491e9d544f11fbec163265d649ca8f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17676aeb7af43fa7f8eb1ffeff3b9c44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c0f1d7610b7bb6b01571e7516ec45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70115807890e973cf884a4e5f5bcc666252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1c93a268f1bae25b465c4f1d52156253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f2916d5c95395797a23c51604e737254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa04a38711147407f757ba360c9e02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003dd1ee9ab810a88173a45927a0aed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b320fa80eabc5ae07de867094b12ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3417e4099759b341f778830f55f7be1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8081b2bf93798baf41e1df65c52f5a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301b0074dcc911c49fde0257ee8f492260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4196fcef2f08ffaac9bfecae161b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3950c964cc79c5190d5794b3db263ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d2939021d676089969ec2aa7f6278263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9a5558daf6c9c5b685886042df906264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae22fd0794bcafddfeba9ef114cd692265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f01dd6f3e85ad19246c019f0f386e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1a7747de60dae18b77cacf8394c0c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c3fc4e997e8f4cdd1da9ae60db556268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eba29e6ddab1034d0a7b13b10193b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64fee93f2cbcb4b2cab5de6fc2cc9e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ccc143cfc5f0f6ebb57280e695260271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed1c36ef35e866da0494defe8d1996272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb566d72d9a01e30595f08159de4a4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a748a683c550b49a9937baf267f59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f569c44969763ad782d7bdb2758c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e085b0ec1269c508395c3f15ab96f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c52c7556ed7ad44dcaecabc768e9a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b3d271578555f188167f24ca2b539278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ef090f762c86940b8a69481f43d5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673faeddc6d9bf8e98d9a427c717d021280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8d145bbd007363c7715e590cdf481281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dece5c89072ae4528864005c1a443d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86392c507e459d6fe266ce8f093a07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e3719d30f5381b080719cf74cbecf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921889ab4dafb8c8f127411fe0ec34a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d41e51fced7f05ad2aa19284d55de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73438d9821e6fc6b56fc659883642b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305da0099f582bf73e5394a58d3e7961288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c25708d2820d27393e813142e8809289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80745a2aeff353f465d9ecd76927db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaf27c42ff4e9ee1bc7b1415e98270291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591d7d7241986350165d14252c33601292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22680b2c061cc762ce04299270847208293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06abed0bdfc6c02e09d487019ccf324294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec7bfc8a3ec07986c39101c63c3842295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573883ba69dbae6f94f00833f6b322c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf55eae549dd2e1152c99b5f938ced297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b330565527b797e73f66387a91127c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744112629acbd00f73069bb9324d4c0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1fe4b6b167c445d1941429cd5bd66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f4ceffe80e81f75de098101aac2f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030d318f6f3ec9d124b2c58e7f3efd4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11c658a36eb8270a7cde1ced3e0f45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cffb9285ba082bef2948b847dc187d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360ccc7ac2d7bd9a5d52a925fc9a9e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37273a10c7f3bc346952d779a2d967e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39726a0d31f9da5413d2e01712c8a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821473d6c3ff9f231e65f1d8f1fbf2a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e119226ee59a388ebaa56955989e111309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8df71ddbd7bf103eca63b85d44d157310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523a46a5a0a8d79b998a749be7bf48f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a513b90e47e3a16389b3ac33b0230f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f5323e8e3ddba28645eb3b0a6fafc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25c29b4218e6e8726a2e4e65fff6fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6088b85d41e9e9391770740504d64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322100ba398fc925d3d4b663b0fc460d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d567e4b3cd53f9fc76d7e89d03dc850317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c6e989063f5716e905c58358dec74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755b6db8a1fc081467bba0b81754fed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b456cecfc9f071c9d9f4f27af618e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2bfb7db4fc0267ff194214092378f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e67ba944f9ae7efc7e9a711a83f9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e59d3d843c181e1038627c4fb94cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab7441b056a1b48bee863d9ce19147324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58aa5efcca9f19b527edb6eff025ae0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703480b06404c5363f46c4046ada20e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0174cd174a9679e8d79ed27aa6575327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1655c8a3ee00e6b35428e2fe3a51d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb2d90668b8a1fa5a1bce313444978329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ab6b7368c9143da54c7b48431efe1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ad0652262b6fcb14d37b4fd508ab0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e885bf0c6a0192497a2e89a08358e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c3b341d38c2d7e1ba958ef9134f0b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fcb60484fb1e47f2170d83566cbc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40557c5214b23eca7dc43fe0e744b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c22bddcb21a8127af1d2b181db61a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a494862b055bc2399f8831510263b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd1a83de19d2f6f9194135c31a1d92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c1b5413dc8f01ecfe5406a19a245d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd5d263f67429ad5902d8674e37c60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88081e8649d908afa7029b1007d900df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759358ea59d37e274a11d0001baf608342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d5da9f55435525c394f49692be151343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5b890db1368d78451d4d34d388f7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3e1b440f3df6ee9dedfa9522300c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ab9d86be87ec3c66e787eaf76bab7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2e634e9b1ca86fb109a749779895b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598f4d7928b3078b330526cd459eab0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ba853e7add131e4b61985993ca702349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3867335597e82597005e37154cfc6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefae4f65c6beae91b7e617d5ff3efa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bbc9890771aa39cfc9013a0263558352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb624c2531f21752b2aa9202bed9fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b47c22e00974c45411755c3a33cb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8377aa81597199b72358610921ed9c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489f0142c0c44ab02953ecd28039f0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05847918fc5debd746ceb19b81b82366357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dc3aa0228528999248be5d7860d50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a652ba810392317c16d89f0153521b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf2ad72e49d493cf8cd4d8ad7c3758360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc29fa226543a5caf86be760ec0a20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cdb13878629ad8cd8d628d0e7438b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da3da1e1b42e59487ef731fcd2a6b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86685842e97d42da2e2210125391f5fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16033b89122cc42b6b34cad5c18e29c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28673e6b92dfc3e0135fc86d311ffca8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df97e9b5c021acb36d68f5f78f19f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb25c32649a70609c3efe17bd82ff5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b48374372d47cacb31f9e54bb5fddd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ab0dc3defc86a660527b1e70c7dbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2deefc18bd54bf342c6291a84031ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d4d4a7324ab8a504400a71cf901d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdd5fef3f3d8d9c8ef46011bc1b9f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32d5936e9855a721f30614ba9f7e91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f79e5b2d3696f16d21b619748bba7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7b23d78fa6ea9507fc888ca38cf34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf328d2e052f53fb0eb47e914f0596377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821172c28a48f98806ea2d6720dd041378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be68fac30735813f50b8411d49bc54379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb3adb3dbc6424b0f7c54a1d67c72d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb8878d40ec71946b2a4b20cb6a766381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650aa28ba72aa2bdff2ec4c9d4c5195d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8453ee685421ef3e8c2e2ee7826ddf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107dd2e4a62c2a1dee5d903ec1570f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f582b78db8a84d4c54531d5024092a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ba49fe55a310384fb11a7d0394f73386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e351907fbcd0934f45b4ad5037fc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203e2d166ed4a5ebf88e7f504c097ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ff2f257c5234265b320be31e79899389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429719732aca04323d5f27cdb24537a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9b81acb5b786debbf52c6c8cbde5a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692e0388c833f3351dfb5b1c404d5d6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7cc531fca12d37417f72d80c38957393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ec64ae59d122ef948d1cb4db90392394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120069e464fff4ba4ff548f15eb58d66395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058bc6446cd05b6f93a81bddc483022396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694a8df33d44b49c50dcd1c2af32e59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8195dc469db4ad5f0eeb8b151c69841398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405127745a98103113a72f81836e44c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c6f6741fd7e95ee6bf3349ae17636400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b69a732b1fd10f4269ef3e8f9e6a9e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332276f3c69b65f1e938a3a1bc07095a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b8dc5bc6d3badf6a68179833788bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25f5d3bf8931767327decdfb90b70e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646da0e4ca4079480e3aee1a993f783d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db129709e2a3bcd176ffb5a79ee17c62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ff3ce38327e435fc0ad1ea02e43f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234a61c5f4bbfded7cf30419fc81a15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f24e89549be72a304edaacf833aed0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ae9a7345c7e58ce4c8c4a2cd2198b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc1a93ac2c664ed79405c1f8c151a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6d9e4b177c90ce5da14e29bd137e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824b635c527be888f9ca75c54d8b3a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec581f05a24d0788962b6b70645020414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf08c8a7edebcc9dafbd7ed3088f1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640abeb37e1745efce269d16f0b3f53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb1d4f43815dac218f3a9fa54f3e7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc18f7f2d4beb596091887a41049f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464449b476bf411f890b070e31466cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16f6bf7944a8afec719f00acff7495420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5828928266e915bbd8ae3526dfbf4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d114bcbabd684e97f13bb0a8d69ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b13a719f338dc4805813f6ce80aad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b421edddf462c8b068f1d6f2be1480424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dab8e57122a1e62356e01b8827654d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9891db946c6a4fecc664caf0634bdd5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df411b0b9d2d417f3865f0c2abdb51427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5072b07b7813c37278987f1f6e2a047428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f522f19211ee30201746f35da7fe37a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e65a55dc9126b7b156c9cd2d0582e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94d80f233b31ab448c0a06b785c7f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e11f03256adf193f3ed3e5fce615ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ff40d3c2b0e7e77dfd145fd04ffcb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf32d440e72e7b12f4ef270958fde6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af914bd04190c774150ff3a20317f770435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc0beec4487772d84a5a8393ae6898436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141b84425ffa5355aba64f5e252e9c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf01575ef36ad3441260c1900f35fe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01758bb17c3811826867f136f6ad7a73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbdcf0f0edc9a77aed2ee959aac1be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90126fd3f8b8ad18317eb5e061c0e66f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d18fbc9b071237670470b7983c872442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae8387511f5f042bfd75380dd5bdca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cd6617e030ea933c4a3d9b3500d69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf7330125347b6ac279e514445dee4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e55bd527ca56fa53fa26db84a0632a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095e4c04b026cab57de7e3f6ea938cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514c92c60beaefe98865929a37e2c58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c526554a99d29392d932768c07a6762449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04365f8a6bda700d4b90908a47b6086a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a4e601d6be21ca84cdd72e0ad9428451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7e013dede6e98abdb920e91be9ae7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eaeecba46cd6757cb8faf67fc8c50453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb781c79d957620c0c9b2e7c893a966454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e14b267a28de0655441c180269543f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32363167404091d7b8070243bb3525f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ed552dd28c0b172f1bcf97da165b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffdb8880633e8495128d2de1c2d844458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2c728da6e67273abfb2fe2fe68ba6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449759db1b83c5d1092ce6b870cdd53460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cd331a72a86e810deb950ee39b4b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a2f88f6c66b1e0bcc2b8e88284b0c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41f14c9d5817ae5bf616f65f4a2092463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb241fcbcc310088eda62d7d24e990f3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683b9fb267d38af2b425e5cb18014f5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0158b239190d6a8f0296af6d7c684466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d617314eee45a88dfcc8f4e21eb112e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47237257bc43b04e3b5dca8c2a94b9d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9215302ec44f880707451b9df4e757469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33649b190df1b30bf38e16664aa2f3f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255c6c79597a94bbddc27a16e9db849471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a04d42d002fcfc2e9888c0d6200be472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07681ab49402029e0ef7da7bf88546f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d77cecf84faea5c199cc9a1567f46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07e5f9946c7578647e4170b4c4dcc1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037831b931063a62612766f2145c9c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70381ef4c811a70dbc7309d8a4bf10f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bbdd5f17fbf976554f0f02f5abb63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17162cef48824bea886c45048e899f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8368241765b554c2a7cde6e152b0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdec5177bb43cb1e0d5457b891e09d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304b3e3efd4550434b8f5d6bf637011482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6d9908acc3de79dc558c9039a2ec6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ce0e13497fe4e410da949434df799484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181f7557169636dc799920f004b388f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c8d26585d7729ffb1c1276cec8bfb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab09442c316df166841e2cf9dd126e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0994894cb75f207b383c4c9276e81d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948639c7f5a01cb13f70ebe3d9944e87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406acb38a5acaa8047e5934e35f6893490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715d9c011350af1839e9c1cc1f92916491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f5fb9d598b2fa560353e0ec7eaff2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081756397bf789a8edb8d072fdd4bbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cdabbc1b748233fb632a4a9d2d6ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4119ef77d0911224ea86ac02a574a34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b72649db5b21a8e7293ed2531c8dd4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b257b1fe1a042359b3703f8b757544497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeb998392c47990108cd37927b0306498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aff4d1d943c94f46288bfd9f500223499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1f890cfd826b5cfa34be13cc6e747500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9542d4915ef98dac376813a09f322f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d64ef16f077231b9ce3acf14c291a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e5c705cf1e6c1d0de4235886a5874503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023803075568389882181bc4b590af7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09e8786c97a1f8b7b9303a0dcd6d42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9f0d894628d2516b60ed3a2cfa517506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e3de3cb25083b6ede41ed89db2683507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01243a7c5777c3bac174a2809bf32431508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c9fb946d3bc391a4b5dbaf7a6fee7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2668f719fd703cbd87908c2287df1b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f28e4f5c53f380f9c929edc11d93a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e1e4d4e9a7148a41a2cdf25e2d3e4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064298f40548cb8ce4c668192759058513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ce0473713f716608392a0f201de2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e87a907ed9b7bf1682b6ad3e7f4fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10566553128ffa3d354673fd94b4a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37506d2f1b28b3bdd75ad7f49a6ab092517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587d41ed1f52cc0ba3d163a8f05dfe1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390d2f7a06db61e185e8c72fecc04d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdedf789dd0736cfdbae47d0a3402ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe6b8e0ed05498e34603eca2a30b65521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aedfb772e71dc8c430c4e6b6165306522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7491fb053b9466a25f153c6283eeca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f38c3520c41faa4c5c639184ca903524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45f8a87c93f94d5afbdd66fdad6510525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea36e3177e158b4b872bd3016613039526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d97a48252f4caa1ed1253f82ea6038527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02306578b0d794a275bf17de37aed497528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e37b02f158e0f6fa785bececfedb69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f92c093c399d4f6cb952312932d35d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f62950b7618f34dcfef097fabd31c6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863820d51242988e89991003f4899691532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2fc67d4e51fd5529233794a7166f3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850f9127a58fa9862b054ae3ca022f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c32b676eab29b42b10c26020bdd0b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaefb20b44e35207c2401c65195d12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717ab35b9078fa7a59281b56cf288fe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708cd80504d1c0e67bede65fc0cc3bc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a5972410dc2f3257600c03d1a5f56539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38df1639918963d55de32c10a2f902540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cf9f76ac415eab749dc0e8b05158c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2beef78e4d830a236b4661a4448ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ed1e13abcb984f89f3978ddfa025b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0916c0c31032d20c48623e7e524c6d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc0b0d38d04adcd061eb947eef0804545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b55a1d7df2ddc40662a6205c6f26b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843efe7c314236992bb3f724960eff14547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2added86a58f5b36a243540c505b0ca7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b1ada1be0752054467953a3e316e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883436bb1a449d3b864a7692ac200e60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f6125a7f5c201e20eef67a5cc42df551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5c17332ffe9169ac07edbcac30cd0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d12cb4d6f0d89753c401bfdfa9c86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339732289a8b67332684ed7acf42c60b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bac58fe0683504d3335f6f10f52541555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed72c47ab865415f059ac79735ae17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fb012ddc674a3d11aa1c8e9a5a859557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086530bdfb434c6b9b8e367c73f824c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61a176313b42422057fa36ca5d9bc6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dd59f3fecb5dfa31ec643ab4d608f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3441660988fec730bf127098fd4f9b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33091b8163942335ed8f573c55506ece562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c117b93757165c5981bd86df1bf81d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e67bc3a563edb5946ee781ef610f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7d9dd09a72bcbe736041315fa5227565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f071f437a4f7a374839978ab0ef83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16087337867476919c001a62a523dadf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac344ab8721b8c26d8ed0a7515b443d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20ba3ddc66bc6da398f5454b6d0020569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34df42ff772439911d84fb3652d51b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469e47d3f1779931d85a25789c93498571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771fdd5a054ce0e56523e4c35dd0378572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f3bc191bff2be875ad9638475654b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61904233f849b66fa22d86c0b616ab10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f67c80878c2aac126709d7e07afd16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff02adefff306fe5e6561596256bff9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825581339cada17de6cbb03222e99354577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d501db8b8f8351b18fa5b535cfcec4c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341431e3c8d63325bf37b6281dc4a57579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1318a5281631dde447f54c3207e6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf57f99a34d39d880ec5acdc159d2ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a5b4d139f046e7e55bba627298806582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ee99b8cca7bfcfe5bc9b7f4613894583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998f0fe297f1d06f10215023b9ff65f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217e71627e6bee492564d5683d5ba7f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd711bfcf5466fd58b297c65f16765586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7832afa793814fa28f97929b3c41423587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c38ffbb667601a47a7dd9980b1321f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac715681eac1171d3832f694efe303f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c8b052075e0e737e85d25e47dde02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb93a09910e37e4d770ccea6664b7f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124a4c9d38de46b553e79c21d9568c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8bcd2c70e269a81fbfa60da3ba3b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69b6df2e3d1a1a004939df4577be1b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77714da3071fa1ebdc2375f775b7098d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427a406a8576aa724dffb0c8f4c4169596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abf5a18cd25a27dadc0550e16b350b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9cacf2f9fbab7315d75d682aa6844598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858dc5a64e51066f0342cd4afb077c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46229387dae83b451578afac0f2edfcb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70584cf1092ab6fdd8c02a69adf5fad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b419c27f1c87cb5a0ab95c761a7785602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afd3a14c2d5680f178ad97c671f1d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfecd7b146928161b38d833fd6f3866604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebaeecec1b5c6cdb24732d93a723e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c2c0ee503facb45e65f513b97301b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9f91100615dcc789d7b4a555c96cc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35d9e8cae1272660ec31f5dd223e58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b4024379fd40011d539f9fe5b225d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5363682394e7797904d29f2b28a9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfa3ed5630b4cecc490221f1881fe9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5b0bc5ae12964ef98c997b7b88692612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5563d030cf4708014b0b57563b354613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177ff47d4da9e138d9808c979b40d06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9ef31ac41a39eb58b3860a8bd0df8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694437da7a1bb8cae85013d1a664d401616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030d8fec274162ecf9e0b94f0a2ecbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a52e1cb1dcfdbc961ceea6e5ae9172618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ec00fe9334a92b72dda630082dafa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b5834c6e7d3e056b02c3f5df7bc67620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6747750cdb53a02f9d694301191377d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e654878b270c6a73f42504ceec1054622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9df7f53d90621198d0de3cfc12a1ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5421e71eb0f7c47599af97c5d85953b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87794c715acb27eede9f5f54b3910e40625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2b0934416b872f863f7b31f9739ad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07d1dd62e365915ec15e42f5ef1c04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4aabcf9b0d4292d6d675cb0fcabdb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bf7b645a06c4c921e9f686d7d9023629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c417ccefc1e3e86f683098c6d0f3e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b04a4a3085d23a766d17355f5900c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251965a3375dc3fbb42afbb2e999c0e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5542190be0c3723477186e98b6a05f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80ad970e01a8efce0c6a3b005e4af0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ad9205c19a896cb2e98cca2a7f376635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf881c287c75c75e062b79d767bf288636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93bcea7f832741faf491af97ae3e0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8959d05a199c6aca98dc1bead7c47638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f196fcdfd9b16710a20470077b46579639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7532100af0ad95155b918592d253d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de20524345d612cd60151b64244a0a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c3e82f560a95c28ea4f4ae9b469a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae331b9dcd40dd216a43c2f772ed44fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1198d7c76c86e54b9e7811c61a9576644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e00860f91c664c8f49fa516cdea82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b591872415f0e68904e04b073ee8447646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fd97a10779ddef5d3f0682087e1fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e3e7a9465894e07e8a34e5910bc61648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215025ac2ef8ff3466a03c526bb83012649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a42fbf9bd6f34de62528c54e369c1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4c218d6c4e062639c8ad1df23266a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb7ca7de62ed6af7c96d1ac82be9fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef83f4b00a3cf93cf9279f1264d22b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea124a5a90cc37a943336d211b21e97d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6dc41e7777569329f357123fdb719655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf44930f15492d54320d9e845306744656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7cd64658747ae8192698d7d85b69c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90586939260fc0088cce1ca48b4436aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100865b7f958db5d83e115b8ddfb37ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9def8227c59f58fe812e747473c1e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eecb4af6c060b82564c1cb0406cd7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3e76caf164fdc0b83bf953f17442c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e292dfbdb7b7c7f1e411e31b1b01a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acacaf566fcd5a7dded8eb673831ab4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02098cde27149fd02fa0c229657cb38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3bb756d3d1223793d794f422ca0de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93546060b1bc6f15453607cd3a83a35667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0601bb5ef77947c0bab2e6bab8c0c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158c2901eee6880c3e5e6432538c6be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a47794e79c21f230548b598e55d7a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecf010fde51d95d3e551ce8e798fdf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401b1d26cfbf39c0665835e6c297276672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9c20cb2db5b9979c64544c82196c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57fdb3e0f8a9d0917d2357666ba8b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b06b4b72a2861db5500945c2ba4fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4f72a9464fe6e58a14564a776dd5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129faac2109d305fdc9ff24cd64b56bf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e41c02151a0137f19579de94c0d9fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a10b31d51316f4b39cda5c8ca28202679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f858286e7701a963edeb63551c058680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>