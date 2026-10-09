--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faef551a24885184b4c85d8733225b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b5fcdeaccaba740456043583a32ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e38a82b5da86d9d530f57056329f53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ec4e46e891bb065a755d4f1fe0eda4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca72ac93bfc0185ca3580e8166ea0f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4f904c50eea4b16fb5779331f95a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834da07ddfedfd3499fb9212419c73fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfb05cdcc54593f4f0e9dffbe412818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4688c824acf83211bfd7b940a878cfa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ed286fcef0f1eae38b4eb78a0e35610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f81b854366e3f864623bbb44dce6da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d124b6dc9b32ad41b3abab32053d76a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a38097ea6e501c2a7c99eb384bb1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6a47925aa171aa776773401a1d2bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebac105d6bf0780740a6a30874b147815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d19ecdaa92a471ef8f3a53463210c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ccc6c6d5186eb358dee4a98dad88417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffc39ee4fc1ce613b7bf64e7fdfb0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2468285e46064aa8ed71db21d369a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41d982e2bb7a030c7ea965e6d9a87b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890bc95b1513c47dde34dea50b8576f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9834db1a105dfb3d92b392a605ff8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c441f785ee7e52d128c42f97d100e4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87239421a4faabc0b7de459ea3e41b8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17363c227802d1b3c77b0b23df4e28825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082715ae101e623e279a34bdd9538ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec86c65a32d6377eac5d83188862b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc28cab904b6987701f1c2f701d4af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b765b1858bab3c27ec661e93a591c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a6452a1c4f9096e316bb9d3a6d02f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbe1452153b459b8b52f36130eaec831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084f6971763bdd019b77825be64dc9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdce309f45546e063557b225ea73cf233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df2035107a888db5dd8670b3dfd16d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16628e1fb239f41285ac9247e8f3b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a92bb47728b27376f4fe09562aa88636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374bcd7d273261a8984b53689e15c8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459daebcc46fff28a39becf9ce83f9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05bf6a79bdda8ade292ed41c7a0e1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c597ba3114f44a3b730a02ad4f0fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9cfaffa5eaad9806fb3ab9b9f549a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5de2cf4c24cfce80837fc256b3c5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ebd4630a22056963243f3fdca6c1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd015d1bf41e2310648fd3264fef196544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9dfc56434e4bc8cc575582f9c411af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e36a82b13475436eebd609c9c761dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca602eccc7770d22219fd2d661d967e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8d629c9a391b0424c0cad5df5670748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2f9a5b708a67cc218bec2ea7faa8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f476029c012f90938f6044d891c175050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82372196b89cb2c7767e67e901333a0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023cd9720207801b95b6487cc70e11052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394882041a673caec248872e1a2126b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897485ed41393556982e7a48d573d0e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfa1ede02b4ec6b18e44963759d97255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7437306b9140623d56158adb27f4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71d06ad4b0e9942180cf1db2b239a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbca978cb07e64bc41402c512d0406658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e9f8f2a1a026e2d58a0231822674b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a387e4fced5dca9aa57de95830daa4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb3ba82f9b1a8d71b79518f86c204a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf306aa0ec32161f6e3df9bc75ded6b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e47535cb5b2209f8daaf9a148423663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be997bbd02d7b2e627d09f02770153b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257b868729821c4e3d5fd3ead8f4e3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec5214f4ceb1cda192475fba1043cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07dd7f65bd0f31fa37ce463923dd5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2454b6e78f67fb76cb8b2d6d1151f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101816b2a1e93c1bf9375fee13eb973b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29a623cc67b459dfc7275c89e69b2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c86a6d9a66eaf3e0567871e8c969c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f12f3f3e81bccdd2aa3d2b92e77f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1deed2a9c0da698e8172e200bb62bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e28daad4bbbd910a6a0f97812004d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17e7ffa56a666f4d3bbf3e370845d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8e391c50a9672ea28a1ab7b86af2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69093daf61868b8103792821c5824a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33245ade4b6f201de1c605a8fb4dcb2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0aabbb0d9224e5790a30d4fd640c3779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b7cbf8e0c450fc5bcceda7039aa8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d72fd380712434689683d4174fe1581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd983ad038f3f970db16fe71411465a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac766b21d363b619101c65aaeb327683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b839447076e0fc5f4b49eac3964ebc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc1d8cdd45d8480257decb9af0a65585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac9a0b815bd82997113f63e8b1dbf286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0844902b7e072f785628a52b9270587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02562f2584709615577f992b568d65a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfed5520e891956c231c9152740bc9089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f80815dc233488cd9546f0c0b59a3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331ae38c3e01219514d234c8f49b02991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1eaf32b396419be349a8c088a6cf192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b698f2bba75b64f38840bc27d590593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a799cd23233214270eb5de1911fb95094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ed66c4fcdaa6071042676fb21a76c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae05b1f42a7b223b41472ad409788796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ac4d21fd777a019bc6f4aa1686a5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fadfa73c60b943cf7b895c91a403e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44de6f1b01e424977e196e63cb3c2a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2de1c67798a04c9d407924a77555d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0254f263ca432b9040b1b36fc6b13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d593ac8c31c4570528b8fdd4bdf52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fed9400806000d56633cbe5f2ce53103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28008fc8c93baaa9b145666433d6a1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b34fe03869ef7763436f74e3f44cef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce02b6338142bfd875ec8a76f36c46d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ab62503b829ab49fb7b3bea34aa70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a699624bf57f89aae6b3f4c47b653b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2d12ec256c70a275df49b572df8b1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6515c7ac48be828ed8269f64bb0a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e061a51dacef69f286d77e97fb7e03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb887a689bc207e2eb27e57f5d4bb52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de63515a668d1d235b62a818faf4ff0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66652c8b7a31dbdf89a0e1d9b206f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b65a1bd674501c49842a7e13de0178115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b08927fb40163b6d53ccf37bb2823116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d1ffb7bcca74d6d2388df28cdb76e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55c7d201eab48777554b135cc18c8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6400efeabd7245247f58dc9da69953119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5eeea0b9ed57de5cc196ddb0709821120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbacac2ccd306e1fc42a0940344a68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e1a14498e5f56cddc61c3b757bae5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63b8a63d41c187cd251b1c911c84dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ea5af8f827a819dc7e608aa9d8df6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dcfb0a8381ec59b5b3aeda70b096c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453be7e8697c4c4ff553e8fdbcd6d45f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce51d7c1dd273705d024a74deb4b2be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e114df7875372f95427c00f8afb90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17a2335041aa050a85da08dcd8f152129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8da716353d61e378391a51ce73428130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e119ea4d155e8f5b03aecb0daf2ea52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478048fb754cd7dc2b38a15edf1d2413132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa03d937845e89df4bd8a34f3a7fc5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ed86aaab2d68879c31cf4fd7bd8f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6f7d956e7393b72a112e6be7bc479135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd2ecf56b02e3bd51b943a4903d068136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de5ab4306821ecafb5f27f8a7aab09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf6add08383d85597d5f1724ae44a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2fbc63087991120b6222be345afbe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbe1d1f419ac12925e21f74bccfbbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f231729caa4a689eab27eaaccd0de69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2015e3bada41f6c1dd3578b0e5802142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5999ff59465b31f6a1cf489de04790f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499446263ef63f06285a22e4921e7a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450bf283a14fcac97699d45d475f740145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a632061a11b0be88855264a1c98cee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a89efcb869110a689e386d2e3939b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7468194fe85d3770ccc34273c5fd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f61cd4cdd04dcaa06e706d6d1accbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0b994e0631e95de8c7c12cc2ab8d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a592b36d45d6392d6c002141b559b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0626b1faff1d0a342ef1b1177688ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877272727788536385e15cd7c322f823153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fb2b96dee159383270a21b65b21e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50546a86e9db8d35eee4dd1442c6a542155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7001ec45a698fb34f718bb496e64451156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b950f51a9d728fcaa4f1be6e4d0a5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504a792a0cb495c1f918a3351f30bf7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e24b626eb77b4e67936fc7cd6e783b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cc604d10ad887ff8fa01d7ef3bb4b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f93b5096cd231a010d020d66b44da0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefe95a220be679b7bb93bbdff329b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df54bc03c205e18979a0a94785303d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298a04080b821d019562f296cd89499164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a75d3c7b0fca3a8072edccd47890b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19a8e8ade8c9b906d1b27c0c006af1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e0f0eda0185767b8b14d7ecdb8ddd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ae0f2fbc91983b623ce9f431e29d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965563dfe3e8f4cb968c764637e6eb6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f607fa6d29bf7bf8e391cab065972a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a14f9f3ecc4569612523be9d321e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94328b58b989d6eb0b6f13082ab8ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29baf42b009e2504df2cbbbb24ac99173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68599d2317e900f410bb7c6b6f227cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407761d2b689307f85352fd89b2d11da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0e26194164a2d3a03bac6cc4cf8f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578de86d670f4f1229ae9f8a4c7805ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e582b5778c7eef46a9477f502e74c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de444e921bca3d22f42a9b9bdb7f03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7b32e1ca2c52136d276fc054191be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea58f4d4f4a275ee0b82b8378c64ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefaa8a1f50e1589a2c6921415d050b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306d6e8051ef3cff1b8af8b4437d4a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850cc1b386240bc82ad018153f085c14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615de5ea753261ffddf7e1c128dfb381185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f874319bbc17ee22db2b7eba50a5cf1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691bc9653a908a9a5a34eefd890f707187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93d7487d1126e8b0ec28853f3ce515188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f50fd2e2a13c671f6d4f170402138189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c8bb80164e670c9eb7be3d9c4a552190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9919c1d0e59613849215543ebf7201191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235a5e01ebfa8302342199aa9c3f3b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e6e86f4d85d5f1c2d5c131c31f49a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2265bc8ee96e787fddae373c56b285194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb7500802fcf48de9cdd391d8bff2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277bdc095fe6e3ad0c8110174a39046196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfff34555b27c2d1dfcd184185b444197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55e9937fce58dadd59beabe7fba34f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24492425eec44c08d316d3bdd0fca611199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d3b3aea262fa43e41f80187ed58f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b9a1a4cfa41861dac78e431f8490a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739e734dd4b00fd976a86aad8577ae9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5555483f70f3b777430741026dbe421203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3297756d72f2e207eb71d008ccbb06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d415fb8cd58998adf7870fd22509c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d59168e28423458ac1f37a5a4258a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f6a300dc483a15c51c81e8ecb72f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020d19306eb9498a35f824ad643ae8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e526fb99fc3f0cf331f6d8088318915209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d4917a3bb10dda2d06d0cfec5e4a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb8aab75090b2c6aeaf6de94f6a04b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea72002c615d6ea05b4c64b08a95bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04132ff9bcd51a09f492e225723f64f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b2d899a158390551a6f57d482bf3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681e113327bbf4e4ab250219ee3dcb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04cd203a794adc2fce0d3ae8e43980216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9943d8a2c1ad99f25cb00a6472ef6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27b686b74728121858b9e418724c9b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5967b521c6de8f8728d1e84e2a434219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97534b77aec474aab388e2901a24fbd0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6936fe4ec0a6277dc52b6864de0ee3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3aa087741dcaf3221f927d6c300bf7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142bb54a54004b7f7adf6d4988a91a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e3e4aca3e60b88297a2e88f961fe5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc46b4a4c1a5658d32f0a61ce58ba79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119552dcfe00750c1e2ffc74e9456435226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7591304833ad386aad10d27e18466227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e1d2c3e28aca720dc43c184f8f012228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103365944b49c183d3c9d039004683e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f00bc4d2fc36315a3212407f68005230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24093df37c0508d83254cce15ceae86c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a13812223c508e49c087527ce81fc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fa8d67ccfc81641aef1f211aa5f6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0297652ea059f84a42b03a79d1567234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ea5a2701c45db573b6a7d88273b26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89587abb34156293421c425954fdd354236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ad54d419cdeab1f36f93787a6346f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1411cd2b9bef4549d09040765814f8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb038be8951f6e6fb0bc23e71d51cf5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d475770c8b83bc7e8c0ff298ddb5226240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414a266e3105e09581533efabd71aee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3dabf1540ff23dc2392d6ca01aa01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10741487ec291d5f4509d8807da4c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cb7531fcec37cb35bed813bff0347244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52dc7016fe55b4abe02e10f01ff32f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f67cc0c0c4eff3e7fcdef1cdadb10a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a5e585bdcacdd0d89a798662523e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34026bbc3067153d51d440dd27c77c38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b42d9cbf456ffe3fe24c1f443a3605249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0681ca431fcfd7921b6847ad6758e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606be174366b9191da5d1fa1d1cd3a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210f10a3adccf88db0c3f1b4c26a081252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea8081d9c1bba3e058b32ca70fbfb8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7569d0d30493be494a6809cb22ca54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d68dce29fb7355657bb0361ef3fa7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560d65dcf8b26975903c827dc934543256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334dd302e1b2eadc7805464ee5449d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebf810598b9bda1708cab5916e481b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b145c602d6e5b06ca63f07ecbf21c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dac1db19631b8d3f406083f4923d3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b91e431459826f0ed4f9b9e9366d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e2f2a74f308180b52607447467bc3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf68ec019a0d8d9de004e01d8c3bc0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f85540988c2058c0ad4da4449c403264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489ac4803f8b6d53779445d76da12d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd427d82c9e385614194267b131753a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99360076ed888bb84837aab51a95c4f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d046811f8609557a30cb85983331cf4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84147767bdc848fc10b0a7bf78878f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87c491e85b9a929e403d144d76bb71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517488fbd2daf65a489003fd8e23d9a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b73b70e2f49839cc8aa36dac8bfd4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862a9357656da82bcec919707bd7492273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd356de8ce41961d28e43de14b11b1cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d46a5f2cbead516572d188d8f42a6d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcf2004fcc68469abbfaa0f8cbbe98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a68a07d892eaff48aaeea16206f6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210be93c35d9053de53a78558db21ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c735c3108165a6693367312f5d403279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885367a3f4d5043d5f95490f06bf5d87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5986101a428e1f753ce3266766a7ec1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c39951c9524b4520d3c5211a93e7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed8c827b2ef760c124f5a1ce4f4f49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1b3eb60f80965d69ee164b9c04db6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbe837c01fb05769a490931243bc8d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75332e91d8449fda579c61f6b58ad7f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d94d96ebc62ae3497b35008024347287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a86282073606d9a6ce9787c7d5bf22288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21c830ac65fc25194b07ab07507cea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3ccb19b7f31b78effc8fb7989c65a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc518e45a0b84d72d1a4cdec3b58ace291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaab4b06ee11785b2c25623251acc42292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286c6a79cfd307a6db03ba4c2d169b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c5e8f599d1ff712fb5f5e4c91d524294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cada3be83c423ca8ff833cff81dc857295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307766e449d28d636b7819fca6b799e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e4bd2efa320740ead3ab5a49c15bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5da1451f0781dec30eb051e9048775298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3640677b39c6530d24a1113608af25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494a48af42623ad3a1cfb1654b49d53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e6f8b0113702710e9a942fc8b7f77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f037cf5c57201cc9522810f0f9514302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecbd2103449614d854e005b5a66fd8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb7354f3a5e5aa92f098d0d0f659e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caca0ca18c3b99a36b7a7c3b9c4da1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148615a40df27690aaf50aeda34f002306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded7f94b27b64dc1d70a1e415beb6a3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e628eb6391c734a3551d23fa4adb0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c23f90af8038eee3965c08dc7e79bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e48e803531ef866423aaebcc8c726d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06df74c26c23511f23f2400fc9d600311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5427c46647013adfab504a8f3bd484312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872b76bb89264d6eca1b21bbe6bb5d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b0a9e2c36baabd0d934c74d3a81f2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b3581cdbd7bcf4934db3b943aa0f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a766c36f5d1803d20c742c4bfa93bfb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263f3e317d8807fc5b8a7a74238fe40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a3d1c23c7c548604bb0f3e65cc0e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553113efd8f9a8185ce3486608300358319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715b96650ead0c43a9e7c4ffe5f9d7e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2023b28711e2add0b9541c11090b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be279328cf8b49a075172f21a8da70e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebca6cdee4522dc1e8c461782f727a2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cd263e6b781f6e5fcbb9ebef72fa3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d2d3a2af4e1cad36aef9be7d85923325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c316e8274ae4b1001f4339eed36e2fb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ac0cdd5d08d0ef45fa2002604a713327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33660db608edb88acf3d3a741b1d6a45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830b7f188139e0147bd314af0b08cdc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165570f3f201b8ad1299036eb83e5b75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875136e7d58a7c1486a8ab9857313c18331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30c6e465362547bdcea91c60b3224d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76241c7b5751aa87c18c594a3bc7d77b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af349479e672ac27c74ff0a5c98e191334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef98ab606beb2fd03c800ac8bf1232f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc3c65efddacae268d49208677cb2f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ed678bd024afa679dd7b709e0ccca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f233ae71f5b1b70ac4359c8c4dcb1b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf30e37aacce74e51e0082e7d49b47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709aa2544c291fd5a6276b320a2b38a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c51de08f5bc52c046ab73c0b2248d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd998241f9b925c2619924e60de22f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83595c6e26e7e8a2f8a495e4e3a5d883343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1441d369a4fd467fee0f35cb2874c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2e4637abad8ee19c1e44c8398bf42345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92a8536b127a626639271514e6ec7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15de27dfce92fe6b873c2320289ad96347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffedd4b3f4a1b9a81f3c42b7a5bddf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3c0e80ebc55f262f8f4256218f93c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8656ba4d143bf8aabef69a1add10a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7ae5e605d86c879d8a66abb98c3ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb91f75a52cf737c10bde2e128974e2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dc0960943077825e6ffb8e8573470353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19c7996fb8804e16c4d1e9b9739bee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a8debc2937025e4bf2f65068375c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597a0b7fc47fca272d9e0fb39d9fb12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172653f2ce9a92f894ea0cb009aeeb5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914f5153e9683b723a3a30df2be2910358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3868e9ff91e8e9012a9877cd23c4534359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426a1a4b03704a3476ad8d866238a7e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39875ec0984f7dcdd1d9d81d02b529ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522d764be77177590c7a71cb914f72a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb074432022d7493cea32b4b74520cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad73e0b587ed1ff20e1eecb8af67811364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690f36cf5d1315c5264ab277d310db7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06307abc7201a5c6a25a9d5ec98c602e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e5cf7ca0e997946e37ed4a19b1583367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e5860c85e6aac5ed0994338d5112c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aee8f948ff758173aba6109776894369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80846618fe561f6bbf8f96fa1eff320d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978ff1bbad6e7cf2f8c9ff2db32c492371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d0b0eedf3577da3d4ab5e3ea9e7fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943e28c92a47d11008bfb8e2fbfc65f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43f3dfffa2ba27de47ad04508d3c03374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8ea7c08927d7731c635e2e04b8d7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b52791a37aef3871c8def102558b97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aeca0176a0375d32b9183d557028a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b870b50a4d89218016eefce7d0b1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90a553029b9c092e2eb715b60516d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887252bbf81318898b6301b09f5f93e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dddfb2d1f172f377e38f0a592d693381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89eb6f175fbd54e52d65ea595a1174382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a6029f2f83ea412ec066913aa8980383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f406c3368becadeb1e5bfb5b9a0764384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861909fb6a7430630a012a7fe88b3f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51d7542604882f8b3f610afea656f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c75cf35b7723dd7a5236213395a267387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b4d4ea4e478b00a4132b3595abb68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed88c715e3f9bf7548afa4b1fd7092389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa2adaa1df3507d457cc21b0956507390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e7af1c392d593cf8208e029e61f13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f81a6a5b84e61601732f37f5d7c3ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec400a04fd2c27e1d4b6c7121dbd40c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89076154a1e081b0a53b7af6a70f6b7c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29db4883baa084ff919567a4e74ece395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cb55432cdc2700625b9f182ccb56a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17114cf096883b87f4bbcdef1458e794397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711765c2e65aca07387206716d2fa87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2faeb44c8a379ad97c9f3fbc53a80399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fbad1faf7f5eabe65318a85baf16b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6254d1f36581c1c9029198c56277886401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52073065a680df61bf33b1279c6bd00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b84d70fe3f1e8c1e71786f609774e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f73636c472898cd0f3dddb18af6888404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0220583c6a5661660d28ac7dfc7d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba5a674b1166e46a38517a43eafe92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826204b49ac7b34539ce10284832592407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2240bd39ab4c317858199a5ec33d23b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cf123cc65ae2b57fced947b9898d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cc2509b28fe3891b442526eb9885b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98df1da9ae8df4558eba0e85d24fcf5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f7be95c3890fef181f3ca9a68670c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67027a63c366749b78e37cb6790548d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7298bb682439cfd8e8407e442dc9e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3150427b2fc44154253e3dda2b9592415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c251003a0c4dcc9d3deec32f8c9f51f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83406c765d20606e152f09c04ca78214417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b3d8c6799208e61390cc6a9740865418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe0fe30469a921c7e93f2dfd9a530c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c99787b8a0df4fa961e0449ea1139420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3cea3956a61821a09ddc5cb6c3598421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb79079f0e3a63abee86c612512c517422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb6dc35cbac594cc3b2ac5d3da5e4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96642fe861278f8113d0e8259f2c23bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fcc9da8d8e05ebd3410cf667bab1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacc7e2ab77c93df6f5083a4c51884f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a2a4b09b44986964203b07f52f591427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c78cb783015de1607d59788aa6e7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58614b70a58d5b3e1978208a8650064429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3f3721775ba66af2702c4c9dd500e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982cd6138b4705ad9eeb2940073a4a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829ccbc41227130fe3443bee8bc44db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65fb2223362d4efc1b820d57e4d80e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7348ffb52635ec15d17e3bee4e9cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e371c35165724bb0d386510777ce800435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be599c4c53413ff8d708db5030225773436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f341c230ed101cca8b70f044cc0ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548da14b1cff3f2816aa01b0b16b01f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3bdee6720831ac563a42e0d059c77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93d0204521dcf2ec67fbb4367049ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06494a3f22293437067661e214b81dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776afca57a96e1d45b4c6ce2d2ae662e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d3951b5a04e25a8bdf9b7860b872d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d49b43fa2fb4285c16e6a9df6b040444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427c4888cfd5ea29927f939e9a162d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56194273e045bcb545b4a999434dc6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05648187b918b024353c1064f0fde0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b946e36136cbbfb3007ee61238b746448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6d0e9caf173432e5845a1400b31b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22716a3550036ea0c19fd204d2adfb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00604fac617cf10197143638b22f1bd0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d292223417f10a584b682d7654ca61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b1812218d7f3d1b3ce6045a53a09b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22db55269188e913ef64180ab173d4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f219cdcaa6efe8345004e72838f3fc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b95453ca6c48fd6dc5df7fb7eb020456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e712eecbca8e44fdb52700d2e9b4cd3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17d47fa2db2fa42a5bdcd6ed7fed78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798fa23bc58f3916cf886548b8cf583459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f950e0ee22b89bd718d6fc2a5e0245460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a33ca054a68dd781fa04fa99df996461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a039e8191e8921456d9c22a52b996462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0a605f5b7345abfa3aa88e29d6f60463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c801c29bdc28c851f1a600579c263464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13cb3e38a4b98bd3cf9e5a1c5668b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30858fe8bd5138daa5973ee04c03f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651e58d2d6cdecc3387edb8e8f70441467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb32bf7e5cd13cb62820f7489295f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219eb8c937548c3beeff3fdf4573d59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25263e64426568ebd35f25113bdc2e78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1ded2aa1a13d5554116d9f7d18337471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81756ed298d6925f5b1834f547764764472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef188f0ca02d8dbca6aabddf00ab759e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0067bf7c5cdc5a8dca4ff7f16dd494f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bc2d16044e156c9e9e69827b1c6ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388587bc71a37c25ea6cbe28f1cb079476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7f47279ddb945aafe1b58d694287e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252038327a09f17ea36aff30b32cf6a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948caf20a74d350d8e78a8c4f7a30022479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90803ebb7b0142799c58a6218ff4815480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c4eb2dd865d07e994f5c70fda7aa6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dfd79928ebbb7a56320e0cd509073482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22745c5fa6d45400203b200cd52b7e82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc41382fb8472a012c82dfe6cbdd0ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d181ae1f960d48c7f295207d54c8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619cde36aa00119740ac631b6345648486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa3e142d42bbdc5ddab559cf3eef1f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a36efccf67f5734102bb4ac4ba658488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097fd9a61553d3a4fa9498b68697073489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a05ba42df83d78bba376173e00e0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913b8601786cbbbe153b121ba58c42c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5a779b2378076125fb347c67692a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d4dc203da06cd71074bfd59caf8b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671816ae2672872c84529af3ab73de1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ea4979020236d0a0aef08c924ac55495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6643d7b29d93f17a1ba32932233e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bd9f52b3e8e8fea390315a81c5846497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5ac2592a762b987ad2c3da8ece782498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe3df7cc35a279a34bdb9c8bcd6eb4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aa408673e180f2d991132b6a4a916500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d3787eea0e5a7021608f6664c7a70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb015742155d4a434bd29242bb5be7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4dcb57c41619d5bdcd1c24038d0db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f8a31006162b8d34fe97a5e300b6e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9421abeae60eb89e3effff47a1d28505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3160e0918e728971076511417c1fe9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238915116bf09e7931ae0e289c8f135507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f49e8ccd7ad3585514bf4b9659035f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209914b42888f3da103c15b907aa900509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc160a14c2c39639149a4e37f7ef41c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f58736260978e076ce8c291cfa9d6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc327a30b57810ad841a5ef78f96de6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc27c7348d27ed3e3824650a97cedaa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a192ff992878a22ce34d2a61b0f7f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0978f82983a39baae2e533c000887515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ddce83891e2c3b499979613ae4146516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129f02981f7ba9fee5418eac80e3fdf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9e5523a6bce1b1ef0ec4ffd2b1ea5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150434e9db8182a5bf998ddd0738573519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1de38d92f54a2b1d41c8dfb9b31872520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd655d65deccfd3d294301b989d9e57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2166a3045963df29c8a14e149176fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da415fda2e865eee71e92fefecafca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170c4f2437ee2d3aa1c9b335f4177bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df409858698a8fcbc9cf7844c98502a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6942487626ac6fdbb2d5d32e1b1326d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea9c780ebea69cd21c6e6fb826fb58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6ac96c03fb117ce2b8d808bd8faef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c88e3fffac56e84780cede14f11a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cdf8eebd11aecd5ec28b9012497c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af7174e8eddb20b205ec705c03e8be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809ee6a430a9fcf1dd040f79816541c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d18aab2450ffca866a4a69b7e95c5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669385d2aee19990997454be439603c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f77b98ff532fc78711d72b0bb68eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87efe4fbf3efb38bdf7d893ff9c2a07536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520afb33b8c648e57cd65114787d722537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb289b91e1d71be7820738f5bca363538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71366e4caa266a6b33004e2fb0e48036539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b37593318bba39188b11b36b4579e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1d6410064c92251e924cd8c144ebe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f045e71d6b707509c49d3a52d16a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e68e3aa57c7d831a21f25698c317e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82405f7d6291bdcf6cd26b9f3f074f2f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd771aca6b336fba2199305987c0dd7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d152a2e721988e8891bd0ec79a3b59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba032d1efe2c9fa10ba6c10581ff01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854ea77be9b8ce31000835b6eb19235548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f467cf9c128dd1cdd4fd1f3e8e9e487549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c69a513a09449f9f1cf590b5f4ea6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37416a3149467999047edb65b1e71f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f5b416860ad5e7598e09b471e883a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca462c96159057865b2fe407a8c93b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11329cb83322b4a6974af891a968af08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b97ae60fc1fa94ece7817f16b6eb1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936e6caba44345c9565bca88a7d207e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9d211214613cf3bcee6276c8f2003557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4173ae1322b8ab2e0c12b6ff6c53ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389d2d39f4699ded61ac15f24e6d5da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267d471d18863fbe263480467cd2331560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd6378cbd06c2ad02617467732f9f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ffe67d3d7d835f833b821c32b84ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc7f89ba00e8723830b21cdf080d72563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851083298c285cea3818718ccf405f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758b6662c476582294e58474e57d45f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e5dfb898ae4a5a5a5e4fe79b44c80566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74effa47f4dfc7f6f4f5359e008635e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e144615d5a420640c5519037e78c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af613c03cba8e26f29bd92f94c9d1990569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714be493c30317c7e387a8e586b1f61570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae8490595b26568fe807cbdd205f80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2fac1aab45ec389cfb4ee861613f5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af2a0233d14cbac64cd166d0e2101c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5731200b609e6465c66b3f7048338574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf23fb8d17ac5cf118820dcfe82a6ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52184bae6cebcbd781adb246b0ff28fe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc5cd581647bafc377060cd22afde9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a19857e91ebca248458fc9fcc16172578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7953cef4bbfd84c75f8b319db542087579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1967f08408883d78dbf8d81cf64ef2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfa863a7ebbd2abcf9f42c9380159a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7747cfc1036791b5cedc02468b7aa61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ec9157c8e027e609f35c75e8b65a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241108e668e9ab1131f15aacba7b502584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77438caf1a3110a40b6b7647753092585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294b076e7addc62deeb477695f6df03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4b389e276a251be810bf7f721a60f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25152ceb95202b26410f587137c2f1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01176ad7c3ba4acaf9534061401d4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b2e11b1f7f0a275f29abe5b8b2a2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5849f9e792643a54edcdcfc4554974f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111d2f859a68c45fb0d57b8e4ee2c8c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67c62c8584993e09ecced4530ad153593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7dac04d6c17ddda98edd831e2a1041594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933e79d17fe2aae8c93856f27bffa40595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76693669f4b3a20ef992d5eecbb13e44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7856a8d422db509f6c0e574d7fd3cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce708899661ba58e23c1a46f074a88598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15ee0441d5ad4829fabfd98f9501d6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b65aaf75eb2a385c5f081bccf00c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114117ec3f8a65eff04ecf7d97a93972601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970b0dd6ee385df1da5b79a45beb00a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b16a4adf6a21d75cf7f9a37f011e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353544dd2d2e008ee385352c2283821f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ca497df17b87a92d8e57af55c4938605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aa00483f8a4eeb82e546cc6b67a2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214832a108767e8ee7cfdd778c4f0d7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403cd1aaf91fa8c12ef09ec857c6263608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad01d9104f9d3894fb3d6de21642b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb359c259ebe99958eb28419547f5283610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6f5fe459cfc39c292f5ba9177d831611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07c560e64c67d284b9d5838979df09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695074d1615bb3a511ee9817af69754613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8ce44214a5b9419fc3e9952c6940b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fb0aaca27f59edc1062678c178986615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3de0b8d41fa8ceb0900d64a97e464616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b2a268cad550d4b102776d22094cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03358d9c1070bef67fce17b472ca07618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16672a71ddd7e479f90e583627c70015619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327fa8d4ad500084a8328d0a8c812ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac32c1c182ca728d442a61b1f2956d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2afcc4911675f0253d56f24dfc1abf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcec4d27805529f9d8794a3819051c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4812c70562ef9ecdea03911e8d5078624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fc7fc960474a7d3191df8912af3fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33de622a660441a8f742789c0865f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d400fca705ec27bc10a3c7b32e57a32627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4ab404239c7bd9ab020e24e37d526628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948309cf340d107c288a6ad0cd6c1144629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3a7cee99d3c283f2108ac6e2497d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e41f904d86178c6b45b27f0ca80bf2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbbb46b61443959363dd05a7c7e7c2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9c9e089f0ee8a2a3b514afb3f0128633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcc9aa210e085c9b100edf081313fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2afc1196ebc97f1456e11f1a4c571b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832beda5aa8cc95320f52ad0c5f4c74636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64b26d17f645645a3ee45ad8ce1797637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce9bc99de36851045ff5539746fb9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a9df1330973b7fa5289f17503ccd5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0f6c60f68ddc098af028f81491ec6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad2f8d899f2e1acc17be80048d56b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d7c4fc596efa590cf11eccbc03485642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba2c4210510e3d825025e0ce8869c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127b5e777dd65db4dbc8669c537e48a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e342dc758ecd2deccf9d39f4b5d4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9981d1827e97afa6b2678c79586a43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a1e436034385c80ad77e5e78f4048647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e328bf8d0850aa447b992f60a34bc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099586e7551928dcbe1ab88402a1b620649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8992f1e827e6ba24ac383a28ec8daa8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b79a34d3f029abd80c802a75ebd8a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356cadd7cb2278fdb2130887cad3328652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b47d7486883bd44b933d8269d47b75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415066653e6820b41e7734b8cdce739654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cc884e32a0212ee4fbad22a4fd44b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f84bce9b384946d0fee52fcae2efe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc29a1b211ee9d64ae0cc4435f5ef2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b3dd8fa61abc148531c6408e4febe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842827ebc1739ace7c5852ad7267953b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1b93b1bbcb09159fd15470717cdcc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78bf93ee1fbb2d345978e8bf586d65661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5afcad9d572021a1a3545cfd58c247662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5011769a205d8d9427615612a0f727663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311a41aab4924ba1eaff8e1f2ad2a4c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7851e1cdb7c6c9d536ea231775ee2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa6f6b864197504fbbd0b12d2d9aae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bbf06c4a5a3d184da2011f970e774667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d17ed3a03de2f5ac04dc8f9a4dac79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e8712e301514ca51ea69f790457fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a625b16dbb3b96026934011a334c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e5a6db292d1ea06eab3c5a94b625d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033aeba6da01958a4ea784ff64c9523672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b5aaf481a0f2d0ce461428996c20b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e46d7ca9dab496460f8de476e4612674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ae4019dfdc2f951a422b5f2695224675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1724ce3e209a1d25079210be79686a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d31fada4b155a89262a738e15c82af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f16a968920d13391f1e48ba8eef9a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78dda0c41cc46167345cf0d50a621f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7589d34edbb6ca309b4c26a7ebec36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed716cac201b0ea099c77f3cc3281e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35ac949a3581b2a8b4a18745c3ff36682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e2a7c1543d1b64014b852cc350985683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c24a527f24e7730d758bf2d855b213684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7de3296ccce33d5797eace734c3828685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fb60a4a855336545dbd5314710ebd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71312ace45c0f89a22e860c6a1fd15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb66e9d1f4ae76506cfff6bae1718c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d62808372663d4ddd2f8525083465e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685183accd3229758159b169ca2d7d92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0337c27377c035febe4378dbafabd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693af029422cd0a1dff2dec90cf400ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21866bf6195078cd4c49fffeb9cd996f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d74b194939664e6cdbb471d8e30af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afa3b3459f6b67401d505a31c9cb2d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39bcdaa16298f68dae3f95069bd617696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cba39babffe8e5c91db777f8966be3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5c8cbd78ab9c64e4e2fcda37f546e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6112bcd8ed30b49ed5f902be22f155699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170154b9d371b68159c0c3bb8b1e89d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dc5175cb7621cd350bd567963c26b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504858b54ca52c2f5f1c07a8a6f75c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c43ddc8561d9f847c10c23eb3db40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6aac8e8cbd51bb630382e7d9150ec704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e0c8ff9155fe3ed8347180545f1b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45407f57b37136bf7b0667ff3b948c9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd1f78348ff390d90ddf2832954e5a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dc30998ec6d39e721a7fa0dc0b5a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ab2ae35b796bae7e0060dfbf1a3a5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0e0e8b5fe9cb122120c06629c0333710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919920e50226fa8e706f9a118e366ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9323e4a1ea5401f7be781f4f8c3515712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a4e4e572d77860c40d73824d269b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777c89c4726775598a36fdd2ecbc348714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf94d05ef2eea0eb71f280484c04de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5aa5baf62db58bee8f989c7c3c8162716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622e50eea89ff025e879468c243c254717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ba406ee611453e1288a155fc384b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7547e8be4460fe828ec6a0b0aafd9bd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b19ed49512a3fc67f7ef2bc970d9b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b440fed8f1142c240148a72419918721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd75753e39e3cf4055f5f6b78535ea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e7aea6e0b0d45c4a7a90ce7bc2663723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410d8e18d0bd03dd643e99c20c0a693724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d3e9a12e334dcc409e6d8a42b4850725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffca8545d7554b4e7352605d65fc6ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91936d9c720cad548746815fcd6dbb0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda0e29727b71bb8b23375576ad1245728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c62faf9fe491a7c61efc178839ae0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8e34462d43ce22ba447ef846bade2730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164e41b5b098534048ad74b3bf57bce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d743c66a6e6a1df27bce787b7f830f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8604f88ad517807570efbb21e686fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9631259abcf603afe499c8d97b26994.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb62c7ac6e7dec05989508f999a2725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a0bfca71942b2a1e8f6d6bca3285b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5df8ed3bb976e8b54d422965a571e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159381b9050f539bc087ea4a56b827878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a93c65d3126d97e26f81987665d6ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13880b2a25424475c7429cfe8b5a575b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30153f1ce3aca6069e08fe5ab47e6ac911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb61939ee94acdf7da53c1b183f021112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df8a66fa8e37cdc705213ce482f9c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb84151db342ca47dceda2a8d75ae0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76db79d68b8df12b30859dc27397c1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffe9dd2e0446c280f1cb1a1be59dfc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22165e9418c70a678ce893018a7b18b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0652630e6f57b26d750d7a9c1b05518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f08773d69fddbe28566411aed8c8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1a548be7804b766018668b59ce18820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bdb15bbcde8e8ccad16ccc0f852e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02da25677ed23083b9d9d44c7c356a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967bbe7b380d9a8492957e6383b78ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fed698cca3cb414d6d408d028a01624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3926c9e7ce095324be0e378cb2fcc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fe80fad3f3ce057d6de99f37decfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33bc67272b8ef3d3fc0d732aefb75527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459f6514cea7245f65e4bb8a4874c1f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dabd4b83186581ec0d67b4a59078529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3352f0b05079e9d731c1279800939eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc44b11243086cdae17a4376c68e64e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630c58682df55955d3fe58da725deab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef706e23eb901963149e6984e4c785a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ec1ed601914f77b4399841320f40b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64466675bf71cbd269851e73628914bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ecac8edd7b02f0647ba86beb320b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a284f73be7f0b2020c41843c574b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0fcf6d26876f0e8d3981a13ceb4d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30d09d5c469ba47c2d2cc542184c3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490241bcd4835371e651c752352624940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761daf8f2f8abff693c818984eb91b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b1731ad95d46696c0d282a6d871aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ef7f65b84998bdc52fdeb2738bac243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51562ba139ef8e70aa6c1904303a3a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdad919f6e1ef9c0bdb4308ca6de5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dab7237335503f1265eb26a6256e3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d29b03674e9d7fe6861d2fa27ea9da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a449cd42e9331c26658306c8e0ff548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e591cba432d2e920413a2176cd2b35e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a6fffb8e823da3ff34073bfae5cd650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e6da244b84b3466648217961e54b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63093d761561e5a1a9145ca960593a2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b35823d71bb71731d9707876a8ffd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395209cb10ab0be54a515aafbff143954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e168993f5ee1149aef2024f424f05f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfbd9a75804dbc067fed1bab41f4bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b3d1adb7c1e6b959226b3fb2aa76157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ab8130e61fd6142bc3837352704e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c7dd679d1df71854ad3c56729142a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b67a34ff2fc05655dbc925b5e7dc760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda187aa3427c79ac7bd377167128c2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8874ca8742c6d487bc62f23e2bde7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b70334546525c35befe4a02178fe563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6476c82189c966f876853d6b3395f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4f3486062847562cd16c248fd89a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43d8641acec9318c3b3da56d8cb9e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7277edfce41d7226df4b7f2e4247167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b081f7bc893762eee9c7dd5ff5555d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80c3811ee8ec90d01cbeb98245415f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64604e0defc44d9080cc69afb32d0cc870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a95d06f08d86389354ca98de52b3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f34a557d027bdf0066cd8767f1c7bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f21a3219d53f1148d0a89803de01c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f782306348b0de21f75f0dbc416472074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0c74f0c9e723f7bfb26097bd6ed6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a431c13ece9d67804b85b7e304c1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6447aaafc2a4ae6b893d69bd82a06a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae862152621fe7f39a5e19d1bb584af778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d4cfb7b9915fa9eda5d1af46a578d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bb14a6a4f0c15e23d04aeaa54d42280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f716568e4d8ed9da7c81b47f06ddd2481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021f39e5f669fab1f1a3ba6347b914d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947a12672e14c5fee6ff56623a0de1983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ae46f995591f425431d89c411943e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea9ffcc53d5faae1cf54a37eec5cac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b324719786176adb8b5e21df131de4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fe372e91c5f59bba5cbcf94de457687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73a78d456ea62a1c31d6b04dca535088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44dd144c10a2408a3faaed31aef7be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946d023c8ca9b1fbbedb44b533603a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fca080e116b2c1890116a6f136abac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414ddc73570c68f045b81c95a72808e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88311db566bcde8e1b2897584d3ae29793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c39dc9e0ec33c2c82620a1a7dd9cd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa28b18a5655dd5aa6c6a9e632a5ab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85189da510b362cfdb84bb50760d0096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8b7e1c82fbcf26d0dc385d5782e8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df9d2dc2449b8953f3b6e9bbf8e8a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9dc195910b20070fc6c630c5f2d7a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b3f369bd6eb108132d78b64e5ae8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8faf160190f8274c49445ffb1db624101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48958aafeed3603a058a7a83cdef45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3bcea6f3a227825b3dd8f62994b5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f54a528597f3e5984df06f1129e193104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe71ead2a666418502953ebcd96128105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44793223072c58d147db6cb4b8d7f48c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983177f558f9e32f0f40e80cb96a59c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c156b3bf34dd1659cd66727b332c9f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303c26614b43a06c15c027e32954c6a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b90faf9b12f511917a85f4ad9a262110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda577f1f4c341bf97c32a1481b37e3d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a39ab4f3b758e81ccca19350255f17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa8d5272ae8a9693e45a608d9e2bb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9f0ce4865ccba9ae2e4666d165acb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d747c8f15c028d9f228107cc75b599115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e4b34fef2054fc692df0ed82caed5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27fd5f3825c7b1d3f11d1dddd4b216117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad102c42e27c22011151d98db78c52a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcfb744f3f948934e0513f3e8efd74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bfa07fd3887bf1830d1436c91bbb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0eb930e80f4c70ccdead60def3239121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65795effe450c45448a229fe73ce7fab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c438784970d1e3c352ec21913880a24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62819564d951d40842f33672ac9dde124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee410174bf8e64346289faeb75d085125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f025f0d6849a75beff0110fe7866d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797987d180e734e06e8300b3977944d3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecab839c53749959f27b9615731300d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b90342affef0dc98c91071a074b452129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d29f11e7d95b3b7d9278c6e1786cfc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d60708a4e337f696719a45f8aaaf4e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4829d092a9b7572b890a011c988107b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53c8546a6e616e07e54b6c9346fe1f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c56bf29cbd43796dace6918ec93ec2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690b5927bb04ba75feca94c76c4b3ab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c59ab7b1ce967ff3f6f16f8efe1e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe25115ab420f1a7da2ac5a24e8a93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c880176f8d3d5466856a892e8713f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f2a99b851762ddc1ae36700be0bb5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae1acecc180c47d3445fdba1ba823b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6a235de822b384af8beb87cccec49141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f404cbdabe532cfb47f5f81a8e8eeb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66ab74828cfa0a97870987ee1e41e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355982203a862d2af95fa9ca846083b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307b17be000a7c661852b05c423a19e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120b45f3d30d8cee2d8a3a04227b718b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c7b18f85c8e6367c6c3bf7be861b7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad74418c5bb0626a8dbf60ef884f282148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458b1703983f15347b2a205ec34dd77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cffc763e17e12c714affcdf73ce1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5bc16fdea789a9dede0df2f0fd5b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ecbf3f096b8411d7e5759c60669c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bbc4a8e4eaeccc0cb0095bdd1f5d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda463a036ba688ec1db9d3e7512e4e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28346fbcbf6f8e62e3ec5e27b095d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177a3673770083f0ffb4ac0e2b7fa37156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c53de04e07262837d736ee8c9126a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c96f0b9efa40fea3169b66dbab391158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06418cfb7e6221d6959291a77474ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853df66914301cf8996abe204967eb9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720a2066fb907ded3df94ed23f5a5a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4adae8d3b2bb5020630687a4e5283162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9353dd61c317298ae4e9b6cb2743d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5e8233b58a21f41cf48aa4b46cf49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166e3f289bee53f5bf18936ae94a9cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b3da0142e60feb522f5101767f6b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793f86531c75867f20b99739538edc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada81270f7e9caed872032293d74f170168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29cde5502425c8c2f64e9d7677591a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd46d248a2b9fc957d9dbaa7ed1ce9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecafdf20e2be0617817fedfdf34449171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ac0e4b29621305c6a8bfef16c7fad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4cc838f8daa0d0a7c6e24a02dca3b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fef4c04c8c0e5b8e6377afa1958b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73067144188fe0013d0911db0d5b835a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a3b9bf6f74bd08df53608bae2c9aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b20716111a67bdc6ce76c3aa8ab4d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cf9c0cf50263a0ad2249315c562ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2271cb3c66ac7a502151c6c16e9421e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45275e244ea1ac070fda710add99f6cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d556a43583589ab30a449749367754181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68035bbaa5bf705d49dd29769ae0900182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d90091abac0bab619d23c8b9254a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6fb0ca39c4cee42c7bd2c99f13d59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a2fcaf7f9e85c4481130f230ce065185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4149c237839385119e3bee7bafcaf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12897ace7c8c8807737f0b886822b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449facf75ef82aba8a9d7b12958479f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f845b7c305ac0bd010d1e56973fc3d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff490c95ed39d4ae665c7384917774190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70512c57948212ee9da59850f6f50ae7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c550749e6936098d746f560cb19e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781a35aba093036f2fc2b7beb16ffbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4fc0ffe14dd518232bde360c20ccb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1d300479e27bf0ba111517bf30671195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cba2991999810dcdaf60600c9f8186196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558941c9e9fe6658a9c5fa2baf542b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a9ddb8ae94ca58f7cda183560a7f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98442e547b9ce0df3dab93e511cf5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e429c960ba8f60013fdbe90ed132756200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d766984b0fd85d92858da8c5c6361201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd872e39183d93b117c1c4443cdc74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7efa2014c54dfe88bd7b5cd4ba6ee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc03711d99205271ffa731952b7807d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4774828260ac65bd1b0194974c18b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0ec8accfe0c038b8808053e37e156206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3c47776b7a1fcb36efb78d66e75da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b9d7b0e00c73ceb0d1a36e4e73a03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c43dbce115dafe41e7160e3d6a000209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581c75ccbc8a80de4a84f5cb641e45f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc8581e87f952d3d4a38f3bf890d2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf64047e9e1e6e203283da988d7d66212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba42a7774f489ca550bc224ebc6d94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a03d76116ad7666ee42c1cbb974102214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b2f677f7653e0a2610ce6718ab15b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ebfb56c916ced38eed6980d141e67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c85de62c7d13a3ca3a9a1884fea99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966057423501aee0bf4a6bc133e87d5e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59737b202f1b508ac459ae6706125914219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f60e2ac82ce746ff4597513aa7b18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85345bf87c1d6a003ba4a3d0e33c27c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc36e40499f26d13cde933a8fa88268222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c9e9ba83802da6a88f42ac6825cdd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd87c20e705e9a6e73e505353162e71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119b0fe01d8752b2abdda233e7f79b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996b7aa94151475a854d5de71880173226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1b137ad6e8eadc3d5cd8f08bcc949227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0317e7df46e01c670be78913097b81228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abb1eea69446b0f5c63dafa32e6be7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b138217b6dbd696308d222f77a37afb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c92afeeb275fd35d9ef3a0793fd20231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231135b9ceef5915a1a27fe79f625ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c838512f5b11ef72c9433db30898706233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9be4584393a09ab650521494d97b9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f669afb98432cbf290f3223afa351a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf3cfff24daa28901142c14e414391236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d40f30fc21e448676d5aebaec60e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8642c569d912a847c7d784d2f72d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707231cad87b57c0caaab1c365e0424a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6a640b0bc9b7900c97c1ae98af514240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0a80250cae8792c0d8c885405e13e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043346d942f3c0294e37aa4300aec86242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d1e2eb8298c9b99c17cab9f0f02fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f703e6454ae294e6f31633474f8a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000917c134a23e6bd5853c6cc59e79b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fd0bd671d935ac492c00cd9364bbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23db7b35b7619a3e7448017bfc59059247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628314a1a9eb852665c01d9da643d580248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a4b5d652cf0a3970683b91b1536c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fd45ef2e9345c409ccf9434d2f2f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4826f34c4b244a7ea60a90607b3683251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d525f981c44cf43207236bd1dfc2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79713677968c91d9e4fc28ac91fe25c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf19a3c8df430e513dd02f07076be8f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31625e921b3483305180bcfc71c567b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ef3ae2f701ef8546dcd3596661b91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ac5428608bdb1d41379f8f59e7b8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f9df723f9815d7cbf97aed07e23cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d35015d9a12dbf477a5247d7c0b6aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee7088ce1c99f0c9a44c050f1cd23a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0263f466f2889bca29a6ede3aae4aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c6a0dc7133c95aee2326d4203057d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2b31ad02dbe192eb9f48c834a6ad0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57d1c07cda7b1e90a187e5465a99b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2a6927465c843c6d3aa30f93b1397265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496bf3da2b884a210e116909cf6c158266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48b3c15ec80a42659877b458f2fcf3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8987025f4a31015c65d4437682197f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73839b96baf5a9f16a4c896c47b993269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e893c1d34005123daf7ab90fd6cd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3528b2bd55d3b9b2a506952789257271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f3ae2729127f70d5b5c0f90627745272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67795011260483701fb4cc847a5908273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841af429e920fa290e79b79d430c7a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5372c4346a8265efe9cb54ece1f21c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46992c2e2202ed4dcbbd3b06cca6c4b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908dace19cffe0259a06540e9b562d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd497a83cb6b5a8ac62c573bae03e81278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95965e99ab27a15cfd0dab53db8837ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515ebeb8662ed9206fc127b7183cd7a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270fe94b0b1fcb88291fd0d7597cba3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f04464898b748af99eaf02ac329fdb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42763a97b5411647569603007ca5ae4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f2c3fd4958d85aba52a775044d6b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d511f5bb7dfdb7966f3e37ecad72f5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7a66ceb689913bcea5d6608a16a43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aeca98bb7cfe225bae4210c882de61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b168a0776350ed8b3c4e161a9f4aa80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfd3eaf7219e33107fba7ae7ed2710289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb474175b5d467b82791e7d9b95b781f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339196662ad44119ac045aa2ae220c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3f0407e2878864e4d291cec57fbc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1a4d80d63d99c199f7414550d98dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4c39f3e28048586ed7beeca6e66f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ac9ecf2bb6bb8b1af010131526cf1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e9e0b7e4adb55abb918c2faf6624e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a802a9facdf86b2af11b9bf3607553297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e4715c52a48103c4303dca90659ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6af9c578a81870e7abba202211c27f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fb76dbc594555a22ca76334779a5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd6fb0d493de96d36bb175a62c3f22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a5c0fefdb334f8d86eca7b3bfe86d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade8bbd1d12e1681f160b1bdeaf5578303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bbd5799d231dc3583cb882fa1e329304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861514dec9ea881c70846a4b620eae8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9c82670332df1c237e5602f90cb5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da477ed017c08ef76a04d616b6697c03307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77527c0c95250efecc844ee242961b93308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197264c17a779e1a40aca67cb632042309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899974f5fe029954f1a17cdc034ad577310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9f736e75c9c837d9c801df31578a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3b4e368c91b8f357fd0eec0c97d09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f27574540bc93626d4f2e04546eaa1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572758c6ba26cce32d83fd2f380a1b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b26829c672e549e05fff3c3da782aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4dd4f2dde360dfaf445c58078f3043316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369fc3056ad461119c555b5c6f2adc9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811725d1b37088c441f414d93e86793318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650af23653ec08f34af67b30a66f7ba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4502f536c9f2a358b408ff652ba994320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8533b0a06ef72246b4c6aac6675c82d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede0e5556ff26da45e3bfe48df17635322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee88e4373dcef28ded506106de7f7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a43bb1c0de4fa2f1ecfed9f2fb0ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d5d4ee5d543beaa9f3b9da14c5353325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db573b835a7a67d0d98a25effb62889e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cd0bccfefd921e21f50e5321171d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb43b66b214dba9fc579a0cc0f6552328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2b2fb48b9320b702d3d8c8b7daf77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015b462808d4f8ebf243f6692666827330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0dc4cc9c73448a0c9f9011fabb755331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac9e81a9438fb7365f9bbe58c8771e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e84c9edf970f3f2bc191167d8def55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eb8ca9891ec91afcdb46ddcec23eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cfe75f793c4e8d8a24655fb6d501b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5642b688fc0a9d665a0ee58b916ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb25b49e97ad0afcb5bd108249bf76b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546f9ef3ee1dcdb4b7a29be66a33df8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4138cf5b044e3910f4ed2547b42a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb48a0ade20c79afaac3fed4b7dffe3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d152fc4e662420d9b6956abe8d5a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f79ece4f927344b867c1c3b8f7297e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de841a2639271317cfd8da8d7f6f386343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021b47911896e8352ed172ae7c09b0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717be60d238c08da23eeec9bf4823172345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ff39b7f07ec4714de2f1807644e76346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa97e69043115606786a0a49ec077b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654170255011638e13f693e6fd3fe962348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7530114fd1087ea217670e4c5056bc7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0225c274aa6a06bc2af2982235050350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd176a06b6a66d3d6ad16bdd7ca991e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca155b528dcbaf32fa1a56c73a4afc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15f2c3b08643bfaddf98977e747e27353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501a1d0f799225831a98b3a308f098b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a8b0fcd1c193c77364f6e3e3ca94f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a87532ff2c1b1b7a2917a32321b8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216da674a60fc48a7b1cd290eec680b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a4b81230dc69c1b4714c4fab2c132358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf10fe0ecd09cbcfb44bb17ffaeda39359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc6194c3c0d676647b68dee80188d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78f8a3d4d976b11762d29ba4ce952d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b26f0bd2f6ac9664892da493bb527362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3cbf97f9f8ccc6ee897e607b0396e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b7f785abd8198c7d3f5eb339f16cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bcd96610d91f747ab834983c3de8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5a78083c66ba4b501581a62027e63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa229384f298a5425424213bc55693c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05697cd5b1aa035e000890cfab725f51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309e2168bf14162131b80c53b9d94f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36171704da75ff0a271414a1bef31ba1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f7602ec1405d4d264d56419df6ea5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d7707543b1cc99fb83f2b0c167280372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcde43b128b43b111d445e85554fecd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901994d6ccc6db56cd4a5ff052bb32f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c38592187a1ba1507ee04cefd5c56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ebdb8ac688da22cee405018e9f3e8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c04f245c2e77d86b4f0b1fd4acb0ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86948db3c2dc1a52c31cae16d3e5fdbd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf653966a8151c05ec91a40c90067656379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda09b9493e5fdf5bb313e71eecf120380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68d4b9d1fe165e80d88493a81c9186381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e339ff65f4b0dd98de5f7b6c2129b93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af723537ee8509f6a1023a093d683c69383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36268d01770fb84d337f0d5d4b453bb5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65074d16a39b9ff837c78070faeb3a9a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67dff9f970b75bb3f8f8f7b20154f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960252b21dabe538cf5860f0b3ff168387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa35595422f0ec28f9051d086bd082388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98500458c52c0028cc8b86efa46a19c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f39998e55fd1a995902818b2d7328390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee0e6bf8dd03a3e995b80a8b80b724391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ba145ae70a8a12a317e314833f14e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89da1281fdd441fce2635a4373ad18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad383dff62b7bba86d0550190e2e4a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188b02c12460c917ed7141ba0823204395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a3065d094fddefb252e6de688ec54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6e71ae6c04c8aa9f8334217d0aac3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c8066af2f2e59aa68e7e6655ca930398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f327a76032cd1376cd7869b8005501399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e91a3f784e5e1a203df8779a474c07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475a72382a6fe54dbdc741cc2941968401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8a5f4af9e40f718720fd82051a476402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9430aca346cd484c5c3b766b167593403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ece76ede5e659268248c7a866d22f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60587b1f4d009fb77168b4827cf51f46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92b9bbe741d34aa691956cc955edfc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736212af4a3908026ee4e97d52b9aecc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380e69070537ab0d5cda8df59fc1d63408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcd16c5496af080514a0c406fb6907409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6020ba556bf654928ddd5b0d58f310410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360168131d9a2cf5b0d7c95efed574cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb1f65df9015b53244597d40f75685412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168289509c206cc3f9a4c41a2f026e9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d87bb4b353ec384ddc25d2a649cb3b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e9028bd13fbd1c0efddcfcc56a93b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f23ec53cf198efd595ba0dbbfd9677416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a528999a65a5ba1e023d3d43626f5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6f65b97b62a4b2882b9238f30e209418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e885393c24ea60e05caa4ae28013d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4a429a33ba8521e312aea3fa13838420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9916de112cbea164f40c2a4510457421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9925ced187bdeb1ec11560b63b1aa2e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed27565d1bd725d7508eb7946b58c6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f199a2aaf5ed96693b982b84287c51f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0be27a37af8fdcd49dbdb2b7f2dacc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475cb3e516b69ea5ce44014a358b5729426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e4625580afb2dbf8b273168b0be20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460eeec12b2874a1cfd87f63facde12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6671d5d48680d520fd9b8d84c1fbcb0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e5c27e9a534db67dc234eb3e48402430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006a6a344e8cd1b6dfdef2d046195ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47159b012b24cdd33f99e1155c5016432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135503a52a2f73cf7aadfeb9d2f6eb0f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2d8f28f52567c0d35c680016eb1f1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1d54b277a9c5317c1adc87aa59d45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14d73d1a47724640ce812ec39cb1ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d334c1a61d1556c138eaa0adb8a3f14437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51f68d6b22390c57fc0f807807b3b1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e97a8d190578af5eef886c4f7163d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39629c9b4ff58fd795cde083414abda6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4c812e346ee7135f2c8ab7c97f502441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229074356d4754993c8ec10b8c440a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb86e3959d0915930645d19e0d1b40a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74f66979abfdcea0090d44c793268c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5dbd37158d858e3e9f5c676586987445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01049db68059d061e09f67f03b3ba5bb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241bfe12eb7f7310cfc2272c8021df8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309341ab02703f2331f7a28e1c97500e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189df0326e36cc81695e830fde91717449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e1f582504e7fe4432b651db75cdbb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb56234b3e51e432edd147f03bc3a08451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b372e52a27ae7ccd73903a3dfe6091452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a1d62ef4089afa233f79a0a545a58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0108315611b2c8c7a6f4a5354be898a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00d001cb73c5b6ae6023cc364fb55b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9ad3f6ab15460ad317ba269afd01e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deafcb260512a6a44f388d28aded29d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a66e4322334833d763079b0d7c0b07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be36c85bfdc929e4ce412b46e495492459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f3074aba9ff888b26bc438bb72543460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8e4a9dc3fecb7b4f2010d89ad5b57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3986c67d5fa9fe0f8c659f1ed2c1a2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca184ab2cc2b76b60f7ad01da003a4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98254853abd9397b9b0bc30537eb4af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b63fc1c6eab91d5e8d42ec289c8b11465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafb56fef5e79e47aa2acf7885aa72d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acd14298450852ddaa6506145af426467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fefccd0472b637a11dd42b7e55d2b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27923ad53f7aba0c71dfbd810ba9d06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785a75ff3c728d775aaf13c79be86d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94050dbd2327ef5ce8b2e64a7afa1f13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea3265b41324b175f8a25923169961472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc22ec64e48de4449fa418b1ba0af7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b948e3af4193734c89e88d6a810a67474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fb0231b6dfe49c387804182002fb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f09ddd9a879e75d2c30fa9a54680e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166e3ecc8bc9c997ba49d12521a1189477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45df33c6c7cdcf33cb963c1363199a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df6f03e6e82ebdced88db636317bf1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60c389297e8e972683d23d898704a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5bc3b900910f1d9c1fad85271ef01481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acace12ac05f264efb6ad7ede594c051482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114d27c16b1c85fd0ac2fa4e1de81dc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad842453343d5e77c2e1f39f3df7cae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707aa0f4d74868be1815a60f614c3346485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcde95b6070164d2d9e5876b18a2e55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ec4306e91dfb63d96a289a64ac36f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da38975610988d95333affc0f780b00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ed9b24f0e0720487995fe35b87e13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7355e70bc335d1aabaff7690684e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98f4a7381f73177ba88bbdd00f5d0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1edc1f24509251f64a14e4b91238d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e257e5cd7ec5dc23a0a1910033c5dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e2d78b95953ce52fdf27f777fa37b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7074e208f1fc369c19ddf47857a04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d67051f4e9c0e237cd2135cd417ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ddb23212b16d23619f2fa58926b1f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59480fb5cf9dc8d6db6b5afba11ca9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83405d6dc1908d8cbb2966d79bdda2f7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44581b2ca38831702614f2bee6dd4d8f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951d5d285af54a776e142194c3ec558501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b6b5f391fec93e3713d53bdaee3cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489de5dd9ba96dd5dac5117ac6b7a36f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fd1da35151bf8dcf90b8a379acf12504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e53f2fc3ddd83bf8eddc0b558cd3e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d2093fad1d468b1c493777b63452f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcff80fa86e6b43e140d1c4cd02ea9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fafcecf36aa2ddebc1a25f6bca7005508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ddb86db0c3826572a3007c8e2a443509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7ada1966e92302a806c1ff5b1888a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecb2140dedf9a7744c6657bd1e3e2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146265cebcc859b140d83d588d8884f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c82cfe93d8675fb42fd554ff60d4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427dafae48fe1bb5a893d3760b5b368514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3506308d8fafc5080ddb6db495648b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480eb79a3430f7ee318e95669e8d174516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a2224254216d903bb8ba9649e8330517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17d35f13346b93781b514172ec4426518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe71caba1b0eace7a2b5a89035a95f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a5cc1383a8ed8efed52c545e543e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0440f53c041047b851e7607b1399f89521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6d9fc58d17fe525c3f8a519e17e2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae2b8169d7828e5b5ae835e1d5f48e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402f3fd37c549ab3c7cfdaf4f65958c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59ce5639234dcebcf58d7492effcc3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2a492437ef1d8c3416f5bfe82c6b6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adab7eef06aaf5632930e4c2cef4952527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a6cf5c0bc4e0597cca6960e17e9e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfb0522f90fa1c68704f1379b953b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a709d272aae46e455cca2a7f33028530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d687bf473c4b912ef440a5a8232e91531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8286f8175fc93b3723206fe6696b95532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becca99886dbfdb2a20b5985722d7a05533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbd5cbc6f95239464885124bbaed9a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93264452f0d554c32b30c58c47eb55aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177609de1c2d3babb9848471577d6df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93cef964f28c11c6f7528fd075f67d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cc0cc3df39ed08e1c0279ece61a9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c407078bb36ab6ef21bfce7956e4c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1c881262b729239705f74515c324f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281174ba3169b7ae2dd7103c0dc2c6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd7b1d9b39c05c06494de820661e7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338ed56daa2c907f8040b6af27c22da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf754c0867e39860690f6ba7b1a6a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef73899c00455e0dca1f9dff3117021545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7a4861dbba10607b9dcd19a57a057546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06438c666550755e7833b8d0aa1679b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2074595da4e7affbb207f432acb5ed8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38329bba9b11e5344e8e77517a623f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca92f1bcd762ed552794c01c8cc70b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410a5894e0acc419cac05a8930cec13551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae2784672504945414ee77f46078b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cc8572f9bbc43046a640cd104c5d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2da5ba617153ae042d2c982260362a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54fdb633c23f1636851ed4ad89433f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2c371bdbae9e4705ae7a253c1420a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9be7c11308e64c99bccdbd51a3eaa4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ef269bd6cafb9c76647f7985223b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2adfa3d7f3cb95a293d430750d544559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb33e526c115c5d9175729603ded38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d083362ee541d4bf9f427628b7cf9f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401326182eb85019533a174748f13164562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31675a3b8cdbba8aa8e56828c2bd29e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b3a2dadcb46b42ce3935d99c2f159564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6384bac0e378d060450ea763367da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53aa0024a351f2905c0d2d3d6a584e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe3b84bcc97122608e4ccf749af916567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f448c325f649213a398a5d0f878251568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fa949266f92aa1f67562dbcfb6577569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afb3aae6658720d74dacf71ecbd811570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9d5214b9fcd0dd608e61f1865549b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bba5bfdcb8badd2ba6e4c1eb9aa6af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b8146a5927b33c0341b722250e370573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee3734bbf0b81f540391e1e8c17941574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff463f7d170c4551fa3a3d9eddafad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39685ce893d763005fb4dd133f5cdaaa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c398cf0bb22094671c0c584839df6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962c8c4a741b4355d826b4ebf26d91b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d7e4802e77c8f1aafeae8875c8759579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09eee5253176a9678a84718e1a1d3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7683e70f9476a92ef8ec5d4813af82581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d8f4b3e9f129d07b4ad564457edba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d459d18dbf7c1a05f81718a34e225a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580acdb99d916021dc403bc9daf0a79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefe38d100645e51d48bfc3c88587b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d270364f21812a08e43b781981743586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4326878cbcefdd4e38a1cc7fb3c07587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69160a65e4bbef059809abb48e29879588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b2890fac30bd85c816828486059cd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b020f7053c26d1f29938e7338463221590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4471e32f78c0376bc8903b1a175edbe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64a4014e797c9b76375ad6a52e8301592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c77530caeab7fcee69de0636bf0280593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004d9d7e73268e958b74d6bdd477cfc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f4249e57ebd4301c2d32556965a9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c434a620335e68f81e44dacf7b635e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6f585e3fdbd0a896cc7c4c27fe9ec597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38054f7bb6005906555194b5a9394515598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be96111634fb406ef6c71976168b27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361203806ff6548009e3840c730fde1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaab6c1729211d47bd753c55c7e820b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14d2ffabb8a871bad5285c6829248b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa12d3b35fba6c4675b41fa9f0595f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bc491e00f0e99437624b51b370599604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5d35aa8deda5272a36eafc1686281605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a22229f4e8acb97481475789b5b128606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90d3712b7fd72a6a320c1bddca449d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81947c0770b8d44da88845d098a0df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0895ca9ccca99013c857844e018892f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb521b5383f2d193f58a714d11b1a0e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f423a8f4a75083a4a0aa1258e49628a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d6662ab31f35d544a4a9f56f058cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c054513d6820dfdb743303c765868d1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d040ed2b459de9a33a7e782d3b1bd11614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fad2d9103e39cd8cf038f6fefbb83a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6b2710ba7042be6c0cb95b84578fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed299574fe11594b10282e387c53238d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036fd147f0f50806096dc5a90625bfc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090d0c51b3f019f0cc9783fdd0c2773619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b320c69bc0738d371d91c985a37cc6c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30829eb43d62905fdfdb9225203b751f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d92ae7d3b57b7deef0ca8756f7be9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be3c9873ca3d58a9d04eb8c12f1b38623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e712be5db81e541dcca796ce80354624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7e92659c5605a66f3e2931abadffe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654d21c32351c9cce6f24b4fb7306ea626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49744d1625a28a3b6b8931eeb803fd7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a323d6d64326e830c27266ee03ad0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2186f2d7d2d626020d180d646ecbab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f952bc7cf44672b25faab01ec3b564630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028ef63754434d62af705098d36b1d9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4a4d6b26d5a6bfce5b3d2e936fe21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39ee0da8c8b764ec0aa43d5d337bc5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620943e9d271e832d4129f2ea9569ce0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37284d561601ce5f378a5c0ce7e100cb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d1048d261df391ec2e94a6111f532636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52cfb71788c3282e4d6fa675b6d325637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b14a9742e413c9f579236595c69dd9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630eda50b64e78ae5b1c427d172ddd2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf657e16955503c1335ce0875269ee6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fec2f7285ed3046f98fbeb43f9f5d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ab5b82a0e283eed961bcf4fe3c949642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c716ea27f77435d542fdc2c9e85638643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b33036337c796e60a475c57f9c4cc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976b5f338ffec83a34778c71dd46803645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f56ad7a32d8c1ca421209086837e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef35c9c0b0126832b4d0018236ccbf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37fa17ec70ad3af285a301844b9c10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1917d3245c1618eb9933abcab19dc50649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797b8dd5e82d2d75f722591703840c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e11a1f40671969af69b1c0bffacca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c5f438b6d22a769948d481e3e0f71652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec5ddfbe364b294404179337e7dbc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a33e8097fb1aae1b1e74027054ab87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6962932b6c1f3011fcfb6dd9c9a36655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93349c4ac07ebeb7e4137a618baee08c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32a75c01523d5639d6030b6f481999657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d7d188b4b8cc3f68e899b9205086c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc2cd5c58eba39a090a9613c1dc35f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4100db11e2038af757f0a55271e089660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806658cc220d65d397d9d596c2cfa28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e7e3e6122a95d6138413b685c3c6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903f42106f29f0247d8fb27a76b36a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc7e306007ad8bdf013a8f188802ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cd41bc36f37be94de3f4b9acaa844665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac253e08e003aa1245564638a090a0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d02a520cab397643f5c25168d503f9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d81769c65098b01ea2911e5f7e07a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107ea102f7107f018d9575c050baf42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27274e5d6a50e4a2c76ea3a6651e8e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808019164ba6a54af2872940b000cf86671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb2060ad20b1f960b5de222111bb7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3f8411c7fb80b1a08f216cb3b4515673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f5345cb0db11a7050cb8a753aa27c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e96051df8b7edf611c3395432be4e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c630568dfbbb126182017e44d3a07d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383e7b57d09e72661c8f11cfde81be8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd415278663d2d76a4bd67a32fc0f09678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae0314e4870df41418b6341d7734cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e19c2bf23eb813b2d73c74e0a9360680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>