--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324080e89a9171301d7fbf897e75b0e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b8ae9f2bcab58392a0e750b3173102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a4fc3eb09002ec0dbb885133f59eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3d9cdfcf0e5618cdfbb91e88a19504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3310640362e9936f5c674caea7196c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb400f3b921fc78acf0c5d8f22bb3e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4b13c8f0e48d1b5ea98232c8049337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ed028d9bcd5dfdc4c60ff1fb94e948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493246153e4b916d948cbbecaa258de99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a50037fd5aac3948646b9afb47f3f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba74f0e1551efc9c89d46311b270c8d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0675ccc0bc7c785f22df9a01f841d4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629ce463c696f3a890aa6d4245cb28113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dfbda01f2bcf16bdfa3ac60e9463114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078223ed9ba1d3f21cb17ca0a168d96a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d800f3741206eeff243294b044b15f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a471b8b3dad3c1acd56772806b58e7e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4b8571d33c139572910906690ff0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a26d38cbe9b09c75fb6f1c230834a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfb30b9ad611fcc6e810c1810650f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512eaafd42f80fad4fdb23aacac9a48121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dafeb4eaec90ce3c113725075ba97f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196656f17a79b1674d851fce578bd18c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7612224d2e45ea92c9819630c65d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0d9add3823c5b54c4d17a60a7940b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959fc247741e0b13e8f0a41219efdab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa074d610d08fa07afc3501fcd6dfd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777389f7af84441615419da2c1b11f228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0696692be32d21026d8f6b75e6c9d5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3117d373c38da25262cb85b9a5ad4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c2bf3e65f1175bf5b6e084488749931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15848a487813e97c6cccedf44935643932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfb1939f14d72fc78c98798d8cb22833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232321236c4ff2a01d4424f10fa8763b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ec7d1f7c5ce6ecc09ceeefef7701635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5eac4de9126068ba5ba84a41dfd7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b8ddaaee8cff4c7a859c0b5c397d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699351f58238c10d6ee78e660d64ff5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f14717f6338f7c1c4d82cd2bfcddda39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b463bf026d7e5d7fde93e6219c3b6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc787da73ac3a419dd33d7e667937a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fbc6127c6079c10d52f3ca25dba9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d444c745c477a0f2e39db851ceeeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6c8abccca3858add3cbc1df7f91df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e387b89ce00da894f2062f13e248545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6dfd5a56cfa0dcbf0c054877e4de3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c12c80e485d425d55da0d4873c4f8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7fcde87c45266aa3c87cf9532f46b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffe9cf55e3051514ec4872a779155249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b34821b97f08e93a7016b17ee08e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f23c5de430d551231b767d3a85bcd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd7eb71ffebde5e6915b51aeef775852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045707999f344eba5280a302b1a238653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c7f432f24ed1bdd266ab008a5351654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367983c5b80d266d6b097ccd9e3361355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24551bac85c01d324a7a684d7560515c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ab99c1da2bd15ad395e2474a07c6c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e0a337fda47a0814a44d4a197987058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e60517e4262a4675b4af75d55bed1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23db06cbda6537c6eb0b00a421a18860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86270cf04879c32a5103eca3bb912ee861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876de62b62804382f8334da382b56d362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b85ff41196e40aaaece6c643771b7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d69d55ca76fd36408d353bb9c66d6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c5685d33fbc8bd9dd9394b349b3e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d82ee3c4eab9c7f51ea7cf18c045ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda66ae11779a35544e9e7b3e2f1096467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be0f1ed69bcd4646989e8ed30096ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0383ce4146db820fed0124b4bbafbd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a11431e2064a33f00367c4c49d72cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a191828f3afcde91832c7b84f9613f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff075454a970b2a7798a866aff5156472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ae2342789713cbce14c2071b5b2c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f627d8ba0b544944dd37671f3aab374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e95bddaf65a43cbb91b9fdcf5f1be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abcf78976b87243d5a21f8438a2bb276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd028c21b9951dcfc10a33dfa874bd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccffd13401e9cb001018f6c5309de578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d584ae08f4549bdd9becff72dc50279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b6d9677f56bd6b1b057d7e857c60080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766be77e8a62100e5bb23147a465324781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfd1b325cd60f6d7bff4b0447ddb1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed21ff08ea6a090d47e67d37b724c3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762d6a3f42f2560fc41d9c6de08591684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a032ba7606ca8d7bfd392227399e50885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca840baf371e636e5bb8320cafc9fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f354714f89617289407de96db883a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7642de8b8f75c03f96e5447c505911f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017e64d83cfbf9f0b78b958a421a67a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd26f9bcf9a09f81349183d7a83c1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99588a061660a3e963d8b4dc5505da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730d20887b196b869d162cb4f62492092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6e2125aa05184d8c8d050ca539bf593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544124b37559b9a6e5ee9dcd11e0b1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d552eb141f43f4e3bb46b7bb1e3f3995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47dd91b1260fd01ffb1345b569e71896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf05e4f4b15eb194ecd6aabc247d7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384efe1ae0686e14b47a5416f39ad7ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20d067a1dc909bad9e3523cdd7b95b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3241219351a28d7c8aefd568e5d9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f97324e85c1997f0be216571130538101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895110681a8edaa238b86b8ee76c23e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558ebb18d07223f92f2e190aa35d262103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e7ee098ca46c03a0acbb7adcd4576104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aeec20d7be41dee90c161c66c8241105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c30a2d3395cc27f8c0925e36f0e92e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab41320ed805949ba6afadbcaf040d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca65e01f8ea08ddde843c93d10d73a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d477586ce54ca907492809e232b7449109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43149e2f2fe5aacb60c2cf0d115b8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e1be64ad0086c9127f33791127a06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0efe9ff864d6cf895998f537ae62fe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943de9c3bd30793b06ed090e415a62d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9790583e8b2cec6c4cb023f3ee379114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2833f9f7405055fb2af0cea47d457b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097bdaeba4f509b72de2bcfd35314ce116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648ef5703a04099c146efd15f541f9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de9fb8a26c2c9fbf8cbfa23ab88d3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61aef6ba056f2438674d0f687589fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80544fa2c3baa08c9e163d038637b63a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64c842ff81ce9bec1abdf0a6978e33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3814c1829af4c0198d2a2939d3970e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9b84c1c4369de0398456a97ab706a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98abe552d2264025a059ecb34ce03cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7071ae06e7933e4a003820c8031d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719cc0d1e63f6c86ac093a73225c009126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaa50b5156e516d76d24db0791ce02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783407de222aef8134a766c3a4054c6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25795f29620000cee85fd7fad6102bbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f46ef9f92363cbdae156f2ce2e4bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955e3f909974bee32e73c5b2cb1463e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83fe21a685d54490f68b65c951e48d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d1f30116aabe7c4f1c3ce5063c2e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a51447bbca713a94f76950ad688dbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2005cd1b498b878bf8e5d02416a2fab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fe2b4263f069b19da685f88d0c612136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d3a9bf073caf4474114294ebf9322137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36443ac05094b983663f0cfcde824b4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985181b036458518e1d886fcdfedf0ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e8f0f1064d063d6715723ed0c6d03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c6f89f02c45fe15110db5096bf61c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f71bc7ca4488e7c63c11490079eb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b7a623e0dc9f3975e25547bd4892a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d40fac077681b7ed7e0bfd1f47dbd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66caafd3f1e7f469012c092c979396e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ab8c142ed0fd0a41e385f7b16efb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fb36bd747eb0c11b12a3c441a85ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64724928b5d17c477388f5d914a963c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d7e6b62bf51a63ecdc3750162d293149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f93bccdf0868348de1105ed9e3083150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b0c10118a9d656c06f26d885a4a51151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9491b670acbcf2265be541579a13b17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337774cb920a90dba13470341f35377153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ce70582ce3cfaa29a3c4e70d0623f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ec4e6440a9ca2d8a89ef88469ab36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91d089118eef3f80cd8d4c9c6c57f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fa38b709bc81f0cd9a3817ec095eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1820db9d500d4303252016fccd839158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4e98133e45c200293084380d209b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88b4f71a0de482c63eb4b585498c44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6287926060d4cd51108f5ed4bbac7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e6b4cdb9bc4af59ff7515b91e39f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e0f3f8e2f7fe33198b62adda3dd59163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7db3b6a26ed6a3903d9883f666940164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20936dddada9a6b87fa1a9aec669e25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb5255c014a5a77ca3db7830b5a2a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29de48692d4c549c564767a79eb2abf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c7d547b2506fd903a2f14bee99ed7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77148f4269fc20b9aaa1ab7d489f38ee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd6187cc2dbf3deb7e9d253da52545170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b261e5fe9dd8d1f47037097da20ed9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94404e63b1dc35cb29b9ccec0aa04d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2095ed9ddf1dc1eeee25548fbc448c0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ade2c6cbd5cd2dbe6cd84be2fe15aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d8733405d3851b716170b10411a52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3666a25f54af5bc0154a0ba3e0d11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb169339e9cd80361bf9b22f14a74d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ce153f282626e14b8f2a235ff28ae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bdd2fddc63e38ae4d9731a364b859179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fba47fd31cbbe40643c7c2aafa9be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404f41c75714cfde52fd368a8c6e200181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fa46d04b4999799e21296d2c5c9dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de752c4abbae47bd594dedf4d101c12c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88e073560bd2d71fe7cc0c065b58b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7174984b160c7a143ff011d958c7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1e82e092e66074bc648f661fe1eb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4b7cceae5a9aebe28c47224df8fce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9056d047e9057923beb3a8106edbee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ac7a5db063aeed378db08a96cd3b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b1268ddda92c6ee545100114a310e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fa84ec7cfd72b29adce8ad5a11c2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c3fec6bb1a4a2d656220da70ba2f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159e12d77fb0e473586e261341e25d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed75e1a6dedf0bdb779d48b4e9375cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593dd68a343bcfc21ca1c744d362cd6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb3362ff67c92e464869a3420269db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8a65429c473068a33bf58db755e66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17cdceb77e7bab83bc8a51d6065ab3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c82823408788e2c90be861ad22b10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213e56d4b5185b8778f8e026ea40249200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb241f24278c1a101949db2fabc363a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72437ee9b3124ed8f8b0a8bb81f40894202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad7b8153d8f2e5d4b882975846fdac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e045721d7c77bc8150b77274845ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b75f618889ce8397f480e246cf5cb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e94e91e2d3112b2f02758c8b48e37e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48566ee31205eaf656fb1d67a1b6b6e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc1f65947a64057f67042e2272ed68208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63df54a997e00d915439b4f0dac7b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81287eab7359001086f9be259b302c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765705695ce3beddf5ca75bc0c2394cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368a4b4dc0b556521286804c65cdaee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79132600d1a0df6e693c4d91a20199213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ef46a5b3419d8e2750dbf8af98b14214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b83b0effaf64567c86ad6e2d58239215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5f4e36515a3a75e1949332a21949a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4d82d16fa85d709b5055b4ea747ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186eeac29904d23f6712ca56c6862ed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3d06fd1411c417aeefb3f07dc3443219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc492e47bf1611756aee5d4239726a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221910918cd1452cc8878ff156788b49221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461679f277f7443928d15ca389321a1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba397c641bc9f3226575fc86752400d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980ba17f268d1024b0a479dd3ff0e9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f682dfce1062c64f85dff63b1daefb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9964030fe6b261fc3748da93890732226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37835a2eea076018e6351dd7d7bc0600227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eb7856e1ebd9c5f5a9f95bdf26ad60228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb61ef28eedd24521e183217630cbf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb8139df64c183a495ab816a8925dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55715c1ea04e613cde36e1d9aeec1d31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34854dc8ab6f02ba96a32289bd871d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374498ef9b208fa3dbb51dae40eaace233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd18b7f2ca9f8b6ccb27aba52549234234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35508a4cd2422459ee8e860ef631a43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b66d7cda9d7aad66ab78d340e0f497236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0714c174f4284e06f2a199bd49027fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49da9f6e30b9cf8a1bd3fff44d17707238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e69c537c6ad049e43e4d6dd9e2c64239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a45d7073977e1b9c5afb0c4e2a6681240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c509012403a71f51bedeb299c3ce8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d01a6f546fb00c0155a85663ac14b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261cc34c0521bf13dbb3f8c12897304243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9fe50036abf18ecb655680fcc9f30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfb383e737a2ba6d98d67bad246d0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c28f594c06bb4b14e527c4a9b6c1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47702c0cfca0418aeb38275a35bce33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0d576406a875ab8837412c6a2d2e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29b3423f01fa3a13fcf8cc51adf29c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779635a0139fc47d8d2ba7ab3a77e5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71ca52c6b767fbac90927342559717251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066457bf40d8af0a6adb591a8ac32e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d965596fa16fe36822ad74735d356f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d854202c25172b4f56dcc33047df960254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b77c342350401c0802df2f5f570f13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693c9bd1b030c6b36f069d22effc043256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dc81f1e168cb0125ff4d1b384e70e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f2cade35e87217611cf0b174839a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba96a97a8f96054509fcd6130ec4fd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bb8d43843485f976eed06e0c83dae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288a3232a3c59022f695bcf43672b26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6620118f9581292d8f5641826a21dac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6f666ae5902b4cb75ee726479c892263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a45d519ed89fe6b27568ec4c5991f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046bcac91198abb1f9a5cbbd985effa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbd818553956519636a2cc6cbb977e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573942fafa8a53daf517f06e81ad489267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794f651d838374ba21245173ac25b70268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1a70b1bd282347bd77708a0c5e31a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f47c32c563aed2420e0d71d84b5bf3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e5beadc233bcb1688580c736a7006271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef99ae858b251e32acb356f5eb657bd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721dcbc9d6d20ed4ed0f84c9032d1b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef407581ea5e9b78f5f6e7abe0d117e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c2d7342bc253f163ea44efd6c2da0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260f6395440dcfe15060972f356a840276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bf19e65c9c035c5a7bce7c9c70a7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fd1e7ca37b76396ac3b93f3217e1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f5a8418f686b5f7ff9a4f4264378d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0a17cec7ef02a51b67e8cbd65fa12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcd1674c4cedd3eb492d6fba28da1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4f5a178149a7823638d999a56ac36282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace95eae6d383640d2dbc08fa176bd13283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22464124bc2e32d5a8cae842fb115361284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10086b1d18882d19d9943d9c7161c547285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232cb72c0bd2df5aa848fe743d96734286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34315f330cf52b0bd4a189913d57c25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a7d58e6290fae12a73f2d2821f69f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e032fa9fd6c6fbf8f0b089dc632dc0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c6b840b0a018f487a3f228cc36493290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99f5b83254b225a04150b6f07d76be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3cfe5806549bd2e763e280a246b0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9260353c367c2822c1f14081ae90bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35208074e58a221a5ec3cbcabebc5a83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d87665914770af6ac84cc6727871c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae959ae096afae3fcdc7412f96788830296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8639eb7f2100fc5f2cc587a18f3ae8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0b3212ec42e3ba55909ae7328fee7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a22c8f67a455d087d055751022b44299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c130573c5a1c2556b969fa2ad59ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f2af5ded51696c3f1bba3c034afa4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0dcd9f1ef774049937d83e15c20ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc79da78b47aa7f2bff9daa781c32b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e5d89941c93bea504dd7291737a69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0994757e4df9f735d0da4661f0db2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a15dea8a5084aa12e4f194281ee0dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ab63c8debf8afe10ac448f53786ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5914fd43f6bb7e4c46da15223066b0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db43b0b267b0f4d6ee5b91bf5f8f74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c756958998910e0475233ee0b2156f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cdf6e7ca9e3b8cef4f892c39dcca5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9851db7ba0657ccbc5e40233b17ac69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38b70571179fc00d00bc9a7d9ed738313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978728d47049433a7528bbebc74df18314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ab30082d3ffe66ad8181f131b58aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a07eda5fec3cbfba2e0699ac6edde316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e392fbf8589a7601995d658424bdd10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1d03721a176ad47f3a9a8a3970866318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490bcc47c147f1d1f6885494fbfc2ed319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187ad6b82e1988b29cf8ff335b6675a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f858a5e7a7bc187bcb91865659a8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20338dc7f9e771bf817c757e1888ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af150d448f63bb6ac5b52b788f0d425323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef8880c0bfdc3f2f5f1a419acc2921324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f2454bd4b7f768522593c5b97b357325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7230ab5f3ea8da175065f64494eaa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda4ff1cadb41f066abbf293e1f5e3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42162a1d32afed03a98ab47ae67acb8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e1205673eeeee31b5b847b90c5e8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdb371df48528a468e874e53ffcfbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab1c6def34156ef085a497245cdf98331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8fe938832539640eaeb1951349590332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbad0dbc99efaea28a27792f925d539333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20491069006c591334592b9df6bdde334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed651a023fb82b43a3a954b751a82ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0dc0e0ad87e8a01513c753bde5da9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe3bfff886d932ee47ad08257c5bd3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47fdca19067bf3d85ecc7625330646338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91edc8cc0deef27f602b3b44190a3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbece87b2dd1f723e0f2f95ded510ea1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be490435aefba589b20080a8552e7e9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a601cbd1e34b9c346a5c34daeecce9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4e7bfdb46c529b063bebedfebea16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0c1ea0e202aac621b096d8e6377cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600f307f8480cd990715f724899c343345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067d6a73170d6985ae3136e6066af2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6162a6b11bdffcd0f826ae4ff9834f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3393a4a922aab842641f3ba73f8110348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27f489c57c5fcca7ad70639b538d48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf440238d385cddef9437031879883350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629005b4a1c580596cd70aa87e518e91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3a020d19cc16a0adf96f7b357491e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1886416d2d14aa8f2484a1c10529540353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f458fbf5c16935a4d6b90fbf38017354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1752068e46e3953bf41e8296b1812355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d3341c5ae63b8698242595e2277d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17121e083848f9f2b4875f020485d16c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a102195ac3175a2fc41a4f8a1e14a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f2dc2a5805aca1382e0b3fda616a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84dfd1603f9d82ebe3d2ef89342f874360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcae2cc75c3823f8a04cddbffe13b0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa31425a549ff89d0632d5bbf502a85362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44511ca79633a8c50e7739dfaf00b4e7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adcdb5a3dc519219c9f81822e63216364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2760e748a63cdcbf6d3591020e3381365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a25c217bbbf296068351bcb169c16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1d8d3b27aba738c9d1c2355dc69d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e863a4feb37bef208137ec44b56ad06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbf605a66686b47f516214cc5775e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005f8bd6ebf75cd2d6f93223fcac606370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e3754c0765b4ac98989a66db0c672371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54430e1bf0f6e317ed5d3ff9153d4ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e42854b83a2f92a3bae1e6875ea7a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ef8bdf668a45bd599d97f44134491374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761797a4ea401d30a011665f5048e75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cbbace6745734eff4e33fc057c45a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cfeb3157733f4cd23d52593bc23d5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718649cea44dcba2706746aa68df638378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a958a021a5f1ded2ca0d83ccc3fc80b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986d34819f0ee88fc3dc34731613798380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96720ca20af2cb6a12df55080243c3a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b73b2a80ca70199d61ce1e19d0fa32382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd05f1dcb66b9e75d8ea85e9f5d044383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d020064a37215e275fb11b1a9b0e3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28a8de32c294338fb066d039e4e8ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31f03236af6d8b62373f62a57ea457386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59259d982871a47aac4a0fcf79b59dd7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786dd8326e6df884a52f8d820e33282388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6b1e65a7226d0869b6d4b242e89ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6c077aa65e81de8df0711cca5afb9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62cf1737b8ed7c06d1597d74959fc2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000a68e3a7e994002c6bb0588d68663392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099c08b43e3a7969a26a82c711698c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf428c18e6e14015e9eafe0d60bb0f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94bc24080cbb5b641a03fd736895b7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09d0ac41ce117aad6bc6ceb1b4f43c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3720ce69ac5b6bfdf9bb1cfedb2fb6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff830c570f6905f5977d2f8fc84cea54398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2764960b1f099d3bc3ba6ea4704623b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44374850928c62027b23c0bff235cc12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e3a093dacea704d6b25bea7d1cbb8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19cd906d82fe3c00715f0c507bdade402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e308d908906d64f8df2dc0934152ed0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e873bee7eb9f276b6d9182e871876404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df383a31843e8dc45e03521008996b07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670629e13c9303bfb549e040d8e0986b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4065c1249df5c185a56bbc3aad8de9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949ebc80150170992aedee505bf0bf2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1fb98a2ed764174399b2a6fbc5987409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186309b8308f2c092f4c67ab916bb60a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b72d1b594d74fdfc9eea67cbbf9a9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd7efd90ee13a5129a09c5ef891e71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0934be4a9e2aff9b5380f9d5ad4e0e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770f7e27a0dffcb39ba5907fbb700e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1572d7db7fb1beffe3e8cff0933a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a439a61d61f51bb6ae91bff5d8874ae416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd47ad17b1796489fc9bcbc09db3220417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60e176a99b1c6ea534e9de3828ddda418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a567af2a5c42561f895c5dea30dc8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3ff11bc477fc0cf02a3a1782f1e14420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65660c8183d0870f674b07dca2e2d69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24692211bad3e580d3267e733f735ba6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aafe338d8883393c37ec9592f5b836423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e99b7dbf75f7d1adddf3ebf45fece4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f953eeeb18c4328d1480dfc1270c4cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a555092b77cda2d3e4fa44cc7c0bcb0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2191056cbfc9de1a0a353db20622d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf860a6caf60ade2c6bcc3d2d8d04d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eb9f11144cb674b8df29f3133a029429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd5e9a6faef83b85cb0c85cf7350b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966da261601c67739ea152228ca5c1c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187ba47d13f15047d547633e0fbf669432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27213acdf826a1064f8ea8b42ae13bc2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cffc12d2531baf657e8d050c46a33b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16774da66b5996d58a5864d37d8f3e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380b69c5fc4fd8c11222a9a58296e68436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5edc5c1c788c8a6c827754eab7944437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df9b8de1afa38b889b71ba9ce19447438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb483ce65fad1f688c40322f964945439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d93b121dbcc64af59715bcaab4a24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7ef6f59fd1b1285d29ec074df1065441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1525a2ea4f700fa1836285816b0bb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3966f6d9b874af226e0cf4ef95dd9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e3b4f6aec90153be51d7aa77dd7aa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7303bfee77ad22f8e9246cf341c62ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee26b000c2048c08be4ed93bd55bef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8bf90cc596acc05d4858b883e754c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844474ea2b419e0ab864d4dac185b3da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce64983c9eed016a8859f1d821a0892449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3de4ff97d70d5dcde9730da3a5a132450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b4465d883b6336ca3dd981b15211b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa34e77796050a085416de46f94189452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d98f597956b122fa4840d649e6ed7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d906e5dd4fd17c2baa7720507eb7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638df9f511a07044dd41cdd4d65baa90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b110b770eee66e0bd67a8bdf381dea6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ce00cf5b9c27bd1fe357d50e18157457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b96b498cc78ca344c32267616023ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf127f07564ddd83a55f7b09cced07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4d68caa4ee6208434eb7932be580b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f30369ade519755ee2f1f7911c889461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e64778511b048fde7a6220fd8f6ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f2bfea092e4ff93dfd0ec0eb89e07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005ff18a4f78955a16e8ed7eab774a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08e5c91477739ea14c85706aecdf18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf454825edeb4b9e0f3dc2d27d7b818466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdca083350d47d194266c5230d58980467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed337e34cebb79ee61467c658d7e62db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2f499f986eca9a9c2a7867042f004469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d1c3066d1a2d03514b046d2c6e2d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f51f0cf4074490cf6643d0faa49d55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfd9cec76a1d74a998a51992b7b083472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3f8d3dbc244faa1bf028dc0e79f72473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71187186bdb18e372ef0ef94ba9a23e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb4074f3e8b0668edb81bdabe27c58475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f9d4bd4acd14781200859f422b40f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18d9360d0f43b7597fb6c2d1d8bb4d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b1f673bb49608432be1b150d9b8cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bd59b295944cae77af91459a2d562479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815a480d30019dc7b80377ed7ad11ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22803d97bbe7d3dc1915a6916b1fa93e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23715fc2104436ce778857ba968529482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da133eece5c8417787acc0eddd923b8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de9198165a2a9f7c1cf2ca5c6860d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01594ed702619fcb3fdcff821c002737485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ce30579f8020b9e5c76ec5a09fd06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afdc4556aa83337904aa94a4b13e6a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e26c9f4ace03f1b4cb60d5f210722488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3d684ca67c21310ecd77205c37aca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215f08a0e39dda3d0e52b19403b1e7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d1fcee10b3d793fad2c50e02413a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32124af11675aad8dff5fe3c4607f55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca15f4b5a62434725b609d3442669a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfaaf49b386bdd010f59e1a0e19999494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7e585d0ff6fa4ca3e9a48ee880393495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb996415167c6e5184b586354c2ce9ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a86dca336b2652594e9d5abaf4e260497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be47fa31aea85191f8185e1e105da8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4bd95958e5a7c144f0aa70fcaee56499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3e853b2d5009fabe3b92a8ac99a07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480b6b74e20bec7e61171968fb17e64501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d375d1fe12cc1afe49791d8e4e5dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eddf59e131edcde2fd3df3a1a4a37503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1db504daea4f869c3ff32047755b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35086722365b43185c743ce555fbe7ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf15c4cde6d76406ee0db10b4be055506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79210512d4533f481d45d0b46f2344a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efba1e4b585127e662a6c0b74399da508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8184ab5ae714676191a2fe50e3cf55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0df1fcde4c4d35b9518ae14674b70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346eb80c0b2a81632ddf68e6064accd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b7dd440b5c5dc33895751aadc04bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ec3d957d2dcfc5690b4796ae211c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9677fba0c0097ffbbfc40bb9a61450514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2574ebe397f402b331ad68278ffcc94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b44a82dfd78a1eb5f862355fb02ebb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6b7aaed983527ee215ca6e1705912517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964e6bb51a5d49fbb0319cfe5fdf277518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13baf6be08cd069fb783009b9db263519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ccfe1128a4d330ab19722ab15a75b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c356faf4ef11be2da55a38c7ecc52a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c28586a362081e598522e3b8c565f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7584cfd226245cdf52c08ee18ae16b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c070ded2ae1dd7fb8aa60c4d5280f9cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c89f5afa37e330ea20119d8d08e1c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff1bf8bcda3f88f6f449ba98ae6073526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7b014ab851f39cd65a2972bee7a4b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a9e8026a115da6df952e12fe49236528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502709102b7fe4660e10dafb96fafbc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a6bf5bb2a1001bbd0057ca008d1d9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca45ff5f748c8354a7cfd2c1fe030f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdfec8cb723ffb74f2be480d844df9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c057c8d5547041ba1557b3802f9ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6f642b56622bc73a0235bdea62c55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69c63b1345fca4c621b5d319caebe1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e7ca70665725f39b5d82a166675df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4d150acf1fb18f76b11f44b029ba9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78891bc55bc387197e9b2b8faf0cbffc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba63c566a52f372ecc62df1c76791e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9fb2cc106ee15e04e912da4251163540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54475898d392f481bbffe71f0932ddd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b23bb6e821c89e966a5ecfd260f7f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb9889d3ec95db51c8aab292bbf380543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f328b0c178519cabda777e49f1b98c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74604ce4af025fd7494d793bdb7d56d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130632618382dc3a68673cf8fc5a95a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87128278eec0f2e388434aa475e6aec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d53c62e2ecc3d644176dad004bb2bc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bc6d260845d00468b3a513ada96ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd13a439655933fa8a7ebeb9ef8fba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c41d50cde4590a22a1f46d88423be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9fd1953e1c9761f1f920b503f845bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d93f6ceac0feeca810db7adfd575ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf192fc2ab1ab0fe14b1a1cb41a6ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e89c729526bbff5f3d2ed4244c7871555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9d5ab9ae80a8a1cfd67034c8bd0a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206468ddd7e8bbbed2f3621eb86ab87557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0e8cca720b94fe01e4f02d63b88ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0fc18d1fee0b373aa745a13aa819e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e849ef8e2597b2c8d34007b6188c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e0e20001238ed58cae403b8562691561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e320229be633992cef72728e153c0c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc843dcdaa190b88b70fa225f69918563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7dd158a249b384ca828148e6fe811564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a63e045de678c4001f91a781203b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86a129e3a7bbc2c5c1a0c53a7bc1a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709e397975f1bc5520bee793e6666b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1d238924abcba810f146fa0943553568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1114aeaeb0dd686281147b7dbd07784569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b74bb5ad747606a2c3edb29858b033570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f35b89d0a8523fa3c3af1201f94a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac09a2ef6fb27bd7965689109b6589572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d0bbc15934603baac5a6cdb1366e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102353e248c00f835841735baebfe54574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64738e7c7d72aefe676669abf9534f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1a30b9235e4d0a97a6df02d4fde78576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ccf32fca3a5b00f9ae9818035b2b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984baa96c7247384e1a3b8f590720555578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d654e31c7d016d61f20a7361d9999579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3f7aee84d061e15fc997a98bf629a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d7ec6323c603e7c365928d8b2fc25581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b90b86af41abb145f7e6d4287f902582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a67fe560eb829850864fc90b3ab92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f125f5aa4625094329466b8547ddb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f88a8902cd059942737182b06ae689585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b889c7d6a8c94eb52f866c981fe8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27f4d35098fe729dae54bbc6cc573b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac7a02c45b2b52e7caf269acb760fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed38628d3510daa5fd9b75d569bc52f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf801ef75695d6dfe45cc2194316e458590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff53faf601239d16dc55dcfc308ffe3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8f104f4670143b5bec16e4e826421592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c1154f3ce180ceb5b80b195207a55593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e101680deb48ab3297c36aa8a802d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea77ce57a7e4d985835e61552ea53b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1c4a9a0b3b704d4e71cc963cda5e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108851090d0949dd85c6bc74ce7ca93597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60310da9f42a1c79547aa73598005a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3fd117bd0e2381bf3309a75509fc5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed153c6b6f26b903d54a4fa45dd7e939600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac6bdaf2524ed4a8f3fbd30de318cd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e2d6ed96c862a98d31a08715a18bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a028819918de776d131e128d60d0564603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c00ffe6753d63cb4546553d95976d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48f6c14cfa429f0a875a8d062156a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670239936de2965bb28dceb616b4cf3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d316e39598e4dc1381937f8464e5731607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327d2fbb22cdaec2538b0098f535900608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b16cc5f3736c749b154d8341cd5ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf22b8470d96de0a5771bd4bff27f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65738f66123022d490ee085e554dd57b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb07a5ef0a865424c2be0d1249b2f6f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff9529b77a7fe5b343673a1a1ca0e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2373938363acb41a30ec756b9c9615c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078661bceeeb4e3cf8fb67725888a5ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadce54caa1e4175331ad91d8841d5bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb67217565fffe69f20ac065b4e0f72617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0599b790cf480c5020ef7389efaf48f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0fd53629606387a49f24efc57e7452619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beba34b8616548e861f2c232bacd51d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0392743296a36dd404b702a7323e2a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b983d84d9086a8905061ad46ec975622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c42b644d1fbb49e1573c3c122a1496623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e4cdbd916f06350de07c3d561b3c73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9c652cfd3e1f11ab0f86ed0e71102625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c5d77f43fa8d569a8379fc425ab60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00cd021b24a18ec06149a05e6ed66b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4dbe030be62e39fc4519f55785997628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696cef0324939653e703530a11a166a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e71fbbb0ca031e760f2a22ed44caa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a099280849752a2309c6c1de1235fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543cfb2f85263831a11df03e6def475632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2262c137f595efa1cb5da032c546920633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703202c7dc20374dfc740f79b2983ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c135ca9599651fe70db78080e74edd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de766af1e0318beab3862c4db52704636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c890fcbf9bc924ad510312b3c55fb96637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d3239f8611a78ff3203ca240613a3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9bd3be01297c908e9e32601b7c3c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b26e3ef5394052fda462f0b787ac3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc76531b5dd343c1298a45c57ef7dfd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b4b1be96523eb19b22f2c611f6dd5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bb8d6d9198f30706f55bdfbb9996d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ce27ac0a9f53c2553e7eb032d6987644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b209760381123c09a08a9143215d51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f08a731bf056bfe36ab5bf3785d5e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcc694024300f1613b7bbf56d42670647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ea9896d1d34cf894b5ba6fb51e81a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd180ccc327b942ff53f86f89ea4a20e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c5b7dc719fcd4e3a5921461a648f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db2bc5eb69255635834ba5dc92d050651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023a36e0fb3d404a75ce4692e3ec09f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b148065ad58f27982c7339fa993ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989b2ea4ef30bf88fe6dd97d919d65c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d509b80e95155cc70348443b1797d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33768cc3dab2825ba1ef516edf7d96b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ddd430fbf9d6a5f0d31f91d0fe2f3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93a62f8934d9b963505029236bcdbb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba887301cb021b63ec7f803e476ab56d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e7664285eda976322a485d50ab0ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245e4a18ffae07a73ed744ac7be6011661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aecf062763344d5c29d9acb0683586662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0517960e5b83692c2d9bf4dac7af9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6c7c63b6ee223f7c22df3deae4213664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7fc329a6be0726f219db4d0688492665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01175bd2ef56661a01912d24166df777666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea39f887e324c3fae690688d64bb73f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e30d796204a274b9699e908f80c99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83239edde364d7850d6b527f7ed2b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774b891c5c9914b99187b5bb85fe8cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd8298b69e94c8309be7a82e6ca94e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce66c72b3766d697b3cac495c0adf2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba42ca0a3d34ee247514064c7a9d88f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519386b643149ba01b08fdf59d161b79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04dc71dc2b2192b8e800bca711e395675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98b0310b5864363a540b532a30e6c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94492c947efbb04a1e0658306c9f9140677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc5ea13cf6bdae34f66bc1b47429d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f88687744ece02276e9a1ee1606b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cea444d88d947d6e9f2275a471625680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad753adbea641e5de6e83a92ffdd2ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5f3d2868da72b1cb061514977d151682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628d3e51014e1b9520569ba60adc7a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2c85270335c9023d050d8687f60ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca93d69f3e3ec795542d24f9878ec87685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ad42d5cec14fb952e95b6cc143441686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1e1b8393e9f40e7ccd9bd35611db3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040c33c0958439a07552b85403686a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecfdc141b2392a790c630f7b46db47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ed0f2695664aba78b9bbe9d3e803b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d23ee4a36d19e155949d66bd63ccb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd0c898b3bf2752c1947307fbecd0b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba363591ba5a7e8935622e0869028fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561b919a45e4400eff7650890eeddb5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa22eda5485cd85dcec0d7dff50798695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac616d8b8a84408631ad858fe08c4144696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb26fcdc813ca904641861c9e094268697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ad6a57f83a89346aa3ce14468009d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21bd57b5c607a113a5dd5d0f002b00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e103aefb7cbf2f97a379da2c6b553b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7ad3e1e6ae8b809df4fc13c296028701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f76a9a2b8c6db1dda6d03a473568c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7183cfb1be81fdfd9bbd1d0116381c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02281ccc88c1e22d75f50ee438f1bfe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e623be91441a33ca6c6b85fee5f0f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272d3f83b4da05c269024e4328af585706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65445861a5e48a20481dc952560ce7d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fe35a11efeef74d304d4f045e846f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bcba0cef29b0281065298085806b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02e21540c5fe1070b4f185d19bf569710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede55d380ed9b7826d6c46a261dbc83711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66361e2a70f34b2e0d443399dc8efe712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd985f85ead3bd2b2234bb7ed01737891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e690e61214b84b8eed0760d5d8dcb3a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40136e72593298867a4a40c77a486bd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da459ef6de43303405cbceb35789824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a3315d3bcd559861fc70312a01a7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec55025ad6756b4f00e7326145eb616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f4164c20b19320e1b4764047bbf327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b97b7f0f6775905a07f88477c02c298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec1cf6e9452669cc7c833d6d7367689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0978b64d44b4fb7596dae7cfd48e66810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd4836bb262e1e0d2d798c4465d53411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22169f1bb04194500eb8ff521a3572712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695164b510c4bb6ad192a9ec0faf9a7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa68f2b37899c4f0ebf5055245f33e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfef1126cdab0e0526ab1626831dc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962fe2aad9be380a392a8bca055541816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8243055d64353d9911c81c560299417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b827d0f9fea941486558b38c9c822518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e29b119f69cc8d74af2a52cec98ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd60c4b4efbe3b5bca6f9f4eb5d947620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791004588556128b8c8bb3e71544618f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d15877fb3ec8a5759fe0528e828c9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ce34c96789a7c9e444785bf00bb1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ab201a23d9c7ea4b9d1cb167d5cc324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b93dcc6ef2dc80844870b9bd6af9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638bfd93f874e31c2e95930e7e08aba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab92a3c95a5f0fe4de4d4ce765946527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44004976452bb1422ec2f77175ff52028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6a1c30a242f0037f14586eb1a8abb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36577669e8ba01abab0bea33a2bc9a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f5e6f09c7c80af898f9f1d61231ad31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802153083ac612432dd794f5f4a86b2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb863d122ce0235f9a988cdf3dd2d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56469f9a086f0605b9861c0a389733bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61033cca709216fdf83c4519ca9aa32c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24abe38346520768ae2b16c1fee44636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ee88604894a3d5a6718626372332b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da8fa34fbf1244c272345e74decc8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2966532fd9161ce9aaf659a8f37275d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24ed1132fe68b42cbfd355e1b4944b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1b9825ec2c1c6125d9a5324023ea741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceed1a8d8cbe9e2b0b1a338ddac557442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c262b28b4bb8fe56a0174f72bd62b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d1c45665d58f430ccd4d3750faac844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9f524dd40c9baa73e9f5baa0b787d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036b12b42369d4b6392433c9881660446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3765098affd1b6440bd7e9eee4d95747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820297847bd553fd5f951a5ec309316348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadaa791d6e2560a8cbbc1344499efc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794647a48da6ab639e0870a0c8ab5af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc5b0dfb1ac3f89a2b2a6577ffc93d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af126ebb04088a0090de87fc361f16352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179b957de690a4a0d9aedfbe754c43653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772462001c0e1e98097b8196e62d908a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e985166eff35d446ba0d26e18eea29555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7330bb456271263908e6ba3ae6481656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9170cf6a8dd74d4dc4a4449c860be757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f162b5e136fdd85a81f692309210958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca605504c1c7436ee95d602af7bf6b4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f6c71417d4770d0e4a9660c529f4760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e23a33e9293419f4070e9ac8d6d9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e65ef3ac0af4154fc532da86b54dfb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af799ae1dae1afba8b6bf20238aec763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80b8be1c962d880be7fb175a26506664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eaaa1eb236203de4fb483c0c8c45965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f0af4b002e620e343ccb67fc6b3bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6c9379c6839b970b6d2a41684d19067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb20839139558e8c1fa699c704d58a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03f961056101065552355e9530d8d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429422c47307527102048bb0102964e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36e6998c9f6adc1a915402dc9faa1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e526766488ff4a9d061ebd54eb619c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34b175e4bcc86d4e53eafe4d9b188f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91109a48236eb0fb1b07cd63d66437be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082d5c98692af5e16a517592ed7871675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7f73063c0b89ecd8dfad1d452053876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344faa667293e89239d614b6bdaec23077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd084f641e4f93005a2bdc6e54f64378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c35dbbe81d3da163f31bf5f5b56fb379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c1f0bb01848950bb65adbf7e7e07080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a79feca8d038a2a00b0602fdef77081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44504636b59fb3396e4061f14f0596f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ef1e329094424ee48ad9c50aaebd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bad8b9567ad0d096786a16ee0e05584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8e2c34fa7537fecefa9a80073442185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dca93fa8437319d3945a0975ee122586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ec88757eecfe6110290ecc05f3ecd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae4a4960206ba1ccb277ea5fa977fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70fc075e26aba3c5bfaf7f4e3127e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b910cc5f7d0ac69d86c840b43063cc290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c32e4dd0a739e76889e1cebc260a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0d8f47c1a0b849b2a8308372d715f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558f3043bf775a2304627eb8aa2d41393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33754c78fd626bf5dec7d4ac0a90ace194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a83e8837ba43c18bf3a68bf2c29b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee7a632725fae42be799384d3584a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b1094506fa2d6a8f1e7fdaaf862dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdc0fbb849a8187f2c342e5a5b6c0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bb49c122ca7705220a041b34c0e5c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659907eacee17fcc073a5c1c6de36a86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1acf0a22cce8d8a925e98176a2e37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a38f0ed005f344678aa8c0151012b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ddd887a7aff8ec7936f4b37a03560103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8186264a8dc993b83d6de4bd1dfe59e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7faff5eafbad9472486bc8d1bf9b90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85e4b9aa0d5e739c5448b5d0181848106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef74fa5f11436f421b84fb69cd216a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f57ef3c88ba849e1a28d8ff5b488d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be0af012abe63ef65bf17a28d73a6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409d250b8125b16acf1c1ee3aea6c78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fecd89517e976286abce8959a92aa3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc9466504dd1d7e2491cca030bf31d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f418c2d75410999f49b239aa5898a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020b51a795ead536ea057e1970243cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b132e916f795c59cb8d2f1fe348ed1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d465614f212106f1017839c70de420f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb482d79305621bb3f36f277177c5b16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbf7ea3db58f54b3d056196b803724118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec42ddf60e68d3140208411af5ee772119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533a870ca71a4363f92f0161e3f7b5e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6da3b680a585cc48bea3201640e6b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435e4de47ed78cb52497e9f0b2b52ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755f9493cce1e11cdf6c8c5e49ad9e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eea1dcc314d562874430ca36e0d275124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fee1b89415c47f8349da3b3b1fde41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe93fbcaa5d9fce0194a984c23ba3ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0e7b87c17169035c5c30ab6315bf0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47ad86709e258d3e099a5e51da6547128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79845bd2f7d891535279ebba6b8e0546129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd1fce7ddfbd60c8cca6a3bce828d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8837b3d90b451c560f7725bf4f604131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f85fde51298632c3832ff547fbce40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188d88f82b4222d9b3dc8c4e28fe0bb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1c934ad172d6b1dc41307b61dcec9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f781e96798cbd5773e5476cafc54a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95c20e2e49fb395fa41928ee2b74c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c273ab448c6f8d2e5d9877f8508909137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a0cf72e09d1c924f28a683107958a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57f8d09a86c07b648c1c792750ae39139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121953f03ff39250328cd4605e14c8ec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3f02e820bede73d9bbe9222423186141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d522a51bbab02e2edadaa61ffeb738142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b39c2d6b9322611cdfc54831ea9d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08b2036c5b5c28445b6c2e2707be9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477fbb8607ad7614799d1534acff6dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af40da4098c9eb68b9d35afd388b9bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee95ce9f81b9999ac6c0257aeda425147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769afbe6049b3d3cec0d2d227cadc598148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d41873b6d31c531042e98a34018283149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac55e7af2951f86f64fe45bce5dd5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d166e34de000b609ebd2c48ecb5d36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e764de6b50cd45be3b2f3967311b28152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bbbaa80e9040bef64de5992741891153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fcd3f7f23007a411405e517220690154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc293941f626589b0ac0023dd0b2d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db305d35c34ea3d9aaadf102325e181156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52fb02871621140f9c4074ea69dd66157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97d6755a7e6f82e55a2b910f735268158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f05cadbca1a4512a5b02ddd30b23da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6af950a3ecd79b14d22e6624bfaaa4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee78093974067251f8bf5507b5ada9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dff764cce54e21892909a80aeeba96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04a663a8fa280cd1fc3e239d2cd3d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7de2eb27d1940a6c0cdb9ebd6e8e8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78199ad84a5c0da0265c40b839c7a1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19046e517a5a0bff3fe33e46e5ef81a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0f3f35a1954d397258547106ef135167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd3871ad741bae9c65768712016788168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae09edd3f214b7667f6bcca63a51373169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2dc90367e56dd07fc922bd16e8478170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab00da58c8a652928650a36b49cdc2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6f6611ec38601d9c6be0d04fa3733172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ebec7fa6ec08ebfe1792bc8961bc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb20ac557dffb40de2d72521760272174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97202a1a46c037710d143bfbb6b01cb2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7172a637135e5e6b2d32a1534420724176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd01b5e4660a261842803c770b406a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776528cca03b0b5b294eeccf0f992d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2deb12fb5c5cfdf0a4f6381bb360a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d5c02439ffa93310c66da206c5e1f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4b84b3d3a3c43e59c1d9a29ace721181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f529b1433e99ddd32d4190698145f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643005c7f0b6156b9f663fcb4a58be44183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7a98d2df226d094441044b13a669b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483e993cb571b67900d5e397c167e4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fbcee1538562fb9c9455941ecfc5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966725afeb4adc80c00cfd2fd58de09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290ace025b7c1d2f4a1b739a55744c1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9477c8bfefb471f7ee14768bcb6e214189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba498fceb8f0c5b233cf959b7903bc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a66fcc8e392b4bd715ba9da1d67469191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60446b3f22867dbd79567fc27f694537192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfac71f1e6641900a4545d26ba89a7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb93a3f760bacffdb5fd00fa64683d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc852b5021e75b1cf3d51c73df44dd84195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d410c45a96d5716ea4a9b023e90f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4e5cf37fd1395762d2c79fef95520197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1bb1c7f1f70675a463dd3d5fdcce2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3f6e3f5f398f1dd560aac1d189129199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e397b934ee836d8b6bd0ab8f93bcbb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4648eecaabd7cdb8bb547d8963db38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7d3e194b4e67d79a83cec2a5cb443202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c12b8e88e299fd5ad937aa10e078d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebeb0c8b8a5592a95b8ef03069431a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adf12d83bd9919cc34fcb23158d2c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299593c257f63b2da0dcaa7bc7f78dd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2371f03d125f204a437a4c76c4dfb7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef2e0d94a6506a4ee6aaa94c2aabfd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704d31e3ff3a6e3be769d377630abb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f30c1ffa0d9d22058cf683bcede72b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cf32b79e1e82e8b7f009db7855992211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa9461dc913673ed39f9d9a343ad26212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dcde4bde527512baa27537db0f9b04213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699f98d722841cf7892016063129eba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1c794bf804b0f4edee5e19b2f69fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c405510287bc21c14502eb122833fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07ea2da0cc03f33e6f039696fa6943217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9e419c08a4e7e2b52b22b2cd5af17218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155c72b628c266ea5e04ee6fc465eb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a3fb031c167ef99d04540aeda6be9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633808703c1d880e3c96211f30a65f54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66af835e3842a322b7b6acb7245b7f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ee083c14ec39ad46c166399c42e58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360e766651ec9063ca609f7a2b6d79a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad79d02f2ddc9338ec8a6073c3c4a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9bd76c1da8c3d0c09c437635748e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea89001c28445930c1155e28235ed50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a050d67d5a7319544c9a818412035228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff907eb7ceecbee0bb228c43390084229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29a1ba38c58e67febba080fb74bbd7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ad973b807f660be1f1e9df16e3048231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4b746c95d10e5095d169d4d0836e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53e118d0668e2b11154c4d66ecf997233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810bace46efaef641348b57c220775d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1090d2828baf2499f576328b22e5b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fae0e1cb8bc08cbe9e3ac8e3511a92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9d2aefc7e7ed42de1028bd38c3d53237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db2b451b2be00a46f5971b38de4673238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d9aa4186fb739cfe91b73e0144de3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d711b0c9e8bba71f853843ec96a5a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f733ea72118ab93fb92aac93c42b70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0efa51fe0696536fe43c610f0820d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e89a884f67034fc7609b6104f46d45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e37bc5bd144dd86b408791230abd3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e52ef168e3b07d635e33beb49c6e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b69dd70d251a4b5459805b14ce7085246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9f097a10e5104a2cbfb27a3b5a8da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a202730cb4494c6e0c066c90b7513248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2da19cd05ebd44e095d9855d21844a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd519cb8eb79107a95bdaaece08085250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925203b5cc77f5fa67b753c0ab70b74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d520dbdae99abcfefaee483b069ddb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5a8297ecdf1b65e5954cc1de01ffb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905672183fe4d0b1659020732b9e6630254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d880dfb23bf9b9d903907e84e29f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d357c213f50584ac282c322793d83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930252034fdc07d4d343457ddf3e725257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433602fd51f280f81c46a2396491773258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccae1ae75a95fc8e5608a47a6162a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97e325d8a39d61763bd4fc759d80e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80de083e1bed891062639d019d3d3ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeec14259d5abaa4688bc8a95fc10b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540a4ee55bb1532e420d1429b95bf77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3695e421b8edf82ef1ae9c97dad4804264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb46ed5ede2d70b8818ad5ac4376a1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2353de3229194bbc04c0ecf0b1e2bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfd0e877d75b9f499418a790643cd6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33239f696a21f88f1f9b159bec1e9ad4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f85a67bc69368482e2e86c88504c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6c9771523858e9b17e769e9b64318270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214564202ad4fb55315d1b962a73191271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8999afbb46cc3397d43238ecccbff2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188d041996c93b762e834a004c2ab8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2615bfe82eecf997a9ccd3847069311274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976da04cebea7798c5d07ef2842e9fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5b06806e77bb1a29613cbed93158b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea0072225ce8c2ce3485164aa3e895277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485c416722b527c89d819c18ef96a1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae764383bdce4c2cf30ca7c1132ce9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eb5cbdefe332fd5636948b0443dcb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664efb92f3f8755b13591acf07aeb26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15beb1aba712b09b3b3109521d2cb1a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3968c9bc613f9b7bef9ac3feb727fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac205811000fbabba6ef2a910e270b36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e2657f30d76132e32a5952f381d7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349a2001ea2c232e5206f4e7e842cb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f772d74efb9aca611ee5c119c1fd3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a4c1791195a168efec59cbf36a11e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967653f8478e275f7a4caf7da58ebb09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e618fc639f5e90d20841b174aa011290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739de31b0991bac8def92d01c766c8c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053be04d533f44b5c138b9d6aa2cd29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38239fe7b5ea1f803c60f63b029489d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad745f88074080d08a22f0f7253a1045294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ce186fdfbc961090ff723dc428137295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3edd44ded98f622392ed5c896f7d35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cebaf40e260be83d370cb93cf62c0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bcbead0c1a0c377331bc27e30a45c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bb6b835db62995ce50a737177262a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3656042713da5cc8c6763b71d4f40f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b909caf49db220b0602bc26adb71483301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d88138def7f1fc18a3b1d48c920e74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ee9da8b24b18fb231bf71cf1c6f85303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ecce8dbc7c40674fc85b9f18002e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995e82d8120a0fc269094d54356d32b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b664ec0a5807cf98f698831c2c7ebd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca32f472d5739716259fab19a306cae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc198580ccf87ed4afbb16f823d0c8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5e8e816fef28b52f8553ea16a1840309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545edfc4c5be66d41399bb2f73f68706310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92439a59cea43f3c72799b25c25378af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a92f0cd6be51fa847bd4c70d9e62a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6020f5a4932db4489eec0dd56b734c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a108be660099efb8840785831d5ef16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e23f2129adb885f392be77fdf3df40315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d61fb31e5126c04f7fee00e279afc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a5842e7470ad830329887b5c1076a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4963fff03a198c7b148c19dfcc7a499318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2025e1e93f5ee84c7ca07f7a0d609b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a14cc3238c468f94c25a9a502dabb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248f21a7b08f9ea1d6de5a50549faca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fc5dbb94e09656e86ed0c25ea041a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f51a6574e2e5034abac39e012d47f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806ee1d98f1433676de6c1d4ca79c0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d7603940ce64b66e7bfbc2d37ee8a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203351e125b1c6b8c806d39fdd935a61326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95e01d2ab6e5b397f35311a9757e4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b623dcefc12f0b52196c97ca95f898328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17d7e60cb064962c57b15e70169472329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb289373bbe579b0c134d353bae9a82330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e082d6a328cfd3d0c92fb10d7195d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf88ec274a015935876c93775fc6c1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a494fee38b9fef277499d8635c11b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82ddb1a324a4691921131c3d215a03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e25b5f41766354bf60ceb27358762d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86da4551a1addcf3d67b7b19760eb5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae4bc4771a1fd928b6cd803baafc45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5589c00054ec9282ab5f2e9382ed72f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fc608ada58dab83c9130a678029ef339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a77e433b945f1764f58b06b6446dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e00de5b9007729298e91ba65a9296341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239495a503f51ec55960da831e89d1b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450e171ecf3332d6ed76a6a6044e6e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194f02cad3e5ee52ca984cf9b666657344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0cc9555a4bc02760a010172b0c738345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743008b4116baf917ee0d56d2a66bd23346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a7698114f3b819d68987550ef8484347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffec7708eb9446382e73490ae225834348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869957fe6e7db9f8d2c7b758ba36409349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0972991883f8e823158eec8994790f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0476ab87bf8eb543cfaa693dc6a1d71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5e34b6062dcff09e23d659f4fdcd1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79516e81fae80275508e94fc32e536e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1441c9122b0db106830b0400d888b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d113fc49c14780f0dd6384e3a1863355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b11fa68885e59b858c7ccdab5d1a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08aacde9f9c725c652212b7b243ff1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2c1cc496796e9a9f7f90321d98a97358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e34a5e81b9eb85fdda27ced40b1986359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe42fc1293e4fa5de493fe9f92a335360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe12f11d4c78d36e164f4220e8bcd48361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dae6c49ddea78159ef0f941b3c5703362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659fed14c1686e478cd27eba888c3ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86565c9ca6265701e8d8e78827b8d7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc831d70aaf6835c179b08f593a4541365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1edb2d8549ace85bb3ae16aa92525e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a784b39dc634cbe4c66175801827a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ca6e7fd52355a589e59d472ff53f6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2a1d9b7e5f75ca2c93edfdb3d4162369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb2bb6d5847d4b27ed7b2bf4f01583370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e956c7d82e9f23b1b9f03c78cb2b0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3a38ed773bde974b25deb64405bfd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0183ffd1142fd7345a0d0614a0efc0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b270903784420c410cf6695a02387374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df16e8db17e96f4780b56538e9fc3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0d09c26fdf809ed5c79f6e642339a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aca7f0ce38310b2a6154f121e01af5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9868d1406ac8aafc10ebc3e827785378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944780237f3280f1a724aa187506e603379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2842987926831b35fbb1b6e196f73d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b95f1e3c7e68e03caad2b14f18bdf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd9346458ead5a8137e2257eb35b44382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238858442fee83911b6829ab408cf0ed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c65ac4d8a9c9c15538c2bdec040fed384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814328b775b03974940ba321e35a51e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d04ce60de5552ac401d558e71c61f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab199b966ca40c2547605ea4d5d829f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf2bb2e287c4b2b4c0997eb47f57ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe571ce51d5fd6e51aad076700cff300389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfce2325a79b7422a66d5afdfc4d0f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbe19c472948ae273da41aa0853799391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc328a8fde7b4a2a766630d7eae00fe9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef65a38e09fb50f716c5447838df38393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31579e65394988959b491957691bc0af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3beeb03fd5c38df145508e7fe7f74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a4d8228cfd5eba80fb4657c2c1f2a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452058429d0c4fb3073357995af9e9fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045789e5d247b71130c3bbcf64b215e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cd930df17f2b03cca767e295b4830399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809756cce1cff258c0288c5f3acea3e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc65857d49103b1b844450ba3426ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86612591feb828eadce5cb4c9114bc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfada09473dca37a5d0a6243fea2fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ac8af2487dd2bc1983f08ee05f394404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93acbf328455ed340e3c09c0729ab3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17f26cbd93fdef2b658cba1b1a9719406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe077f5dde86a2c9366a69ae616a398407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2cfebbc1226ed8db19a503e44e022408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea09520f83695e79244da4711f43ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cfe4f9b6588ded89891361b7ddeba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1884346b19cc93b55bd716e30f62d1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d998b2f15b81b293c121d68385f51dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4497d39ece295c900a86b5fc6f61c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cb1497a74cafddb8831d679a51f88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb86387927845a9b88585381fe5378415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761457dd449b08d79c4c30b37452549c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea903dcaf2ad5f8223bf1f355b8e998417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24f9cc4aee64f0fe983ec1d87696e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c027e15a53934d3c2e5f8e40090fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78121d74fc70156fccb98145d0147a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3c38d0c29b79cf23f6f02f4cb3f40421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6892f2d6f56e6e780f1094290c0c8c6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5652850c8b218b3ec7b1f0acdb2cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf64bb4e459bf4be2a994a067ac587f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37559c3186893958b8fe0a7cccdd7f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9c8df909e451fab53b53a6cebd8c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f77f5c96a07492b5614b18473ebc56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abe9302c96d49a66c3e121828aae12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec4c9f52f55f57005a346b123097f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110a5dc1b62dca438286a037d5c7323430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14e3a98241322e0dd02ddf4a4a5d0f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa00b2f5d0be722b4c2501b8485f64d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f858ce53223b927f760bf411d39e76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b04f737e514996ece506912f1e097434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd838fea9fa87b56a4f34e210c55936435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bfd637893aeb57b75f24fb3febe3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf61600556f500e2a923495184aca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e06b5b0651d2da1a5b1a8a3f8c055438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b503ce11cc2fb2500eaf12199f38a1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf572344b08fea33bc0c24503c1dc6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219178eea82a0708e610bf371ef975c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5b1d6b1965fdf522cf2b71e2c0c64442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd42e1a58f7d6c4a81edf3858ae9997443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425cc3352e8c07b359b9f0fa1d17016444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359130647e52c00084ebbb283e07c9c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c7d0b409ec9667036729b71884cd6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcfec37dff5a903f383927fdfa319e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c23465f0fb462ee37fe9bce89ad2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f17e5481d33475559ad984d84b53d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9836f24f78badd9329bdfa62e32d7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44be58005eda0e80cb34aab1e8fdb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4404015bb2f7f7d4a4fe1f051b806d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67739ed9d1678c24135ab7b36616ca76453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7916190e3f76c324a80b26bf6046c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f41caee9c54dceb3c3748a2e72aba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95058ba709636c50e6441380210f30c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab928fcc142b16376bb2b039f60668457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4af032aebf5c8c3e4e5f2d43e7033e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3fa62bb53a37e4dad2c37cccd71cc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf94b1d1175de48626a9bed1eb85de1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446f4626bd4297861fe18f24fea748c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf96d1d6fd09c187f581ede4bb71e02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b47b59ba2a0eb160db5b77c715093463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30ea7cfc14b62722162e5a18e1c43a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3471e58b818b4e13adce1f315c73fe2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcd6f1925b52cd633e9c3548469e67466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e18d946f86c8d6bb3b933892d912e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2da1af82d126d8527402dabee03a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74eacd0003345050aff863e4e502ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24056b1beef84aa189490b99838cf58c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb20754553a3edf021f08a6a635744471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb67e46257fef4edd083bacf670b679472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb418193b07c8c1cad78cde26940e32473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91c72b54a2ab7b5d4bfafb97a67e37474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2c51f628254e599b4fb8a0c51c0db475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f86eb451280908c852b4f96a19b926476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e4553bfbdc4f1fd60ad1bff21b0b5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aff7ad201b4cf3b711b2a450ad6e5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e62967eab7fce351e4bf180a82977479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a1de9e537eb01adfa4bf1a0b79630480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c10ffc58cf2c906deaa650d9ada244481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4bc4b5f2f9107d82d84c16f12935b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e9885be10e1be1365ecb219356062483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982eee7b844011e0bee70312641fcab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e9fada2ad4af1660ab8c5f973e556485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127a0224b94be80cf8c85acc85e5651486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f291626824cabdc1eab75f0e707184487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1634ad8d3637f779eb79400fc9537a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963265da815e1fa3917bfea86aca63b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a740cdc47734deb9c23e3a03e8ee1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcffa096a570410a97dcd51e081c3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e3d0c84c5d350238cafe9046d1121492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8414e6f76e83727467eae906fc75f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5647f496a0b16261835ffc10ed9ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb535b37fcbef45d2917368b5de5c88495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbffa2432598d9a6d2fb1a3e3e3b57496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe36b7267b37c82f8cd5ccd89c0bbcd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa516c7e9ee98943a9b3b797c1f456f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432e4cf25b0ddf688378b7f039f7e1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e134f642599b0eaefdc80f993feecb7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946004280b20758e1b7628bb39ab0b6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf36151138c64066a17f033aa8b001f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec865596e3ca45cc9c9aee677ce54cfb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102b916f8312ef6ff0d03e8f27453ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06710fa20dbbf988b6c9df768d4ec32d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f5b08f73a950819bb14c4930d3d7f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25199eafaf07e716163cc711ab8d550d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab77e38c3ef2b54f444e66e5e4dd5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69f72cda60b57d334d57a4eb51bef3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709bb60a89fde5a0109e0b36127b943510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5c84756799407e911194a11e8c6d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c8b391e2e7c477463f5edb1aca11d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18192a3f636471cf6489f8b366e865e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30ae40d6b0464d9b5ecd4c5ee8dc2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b0e4246eb10605ddd82ec79c49a65515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c794cf0cc45a0a373a3f17ce936b5a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161f6e093ffdf10248aef4c1f1bd03f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5030c6e0c29d46778bfc32bb7c78b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1878663a55b958209dac357f39c5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078352f40a95c05dd984c15b92236db7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89f2042bde90040650f62be396d9e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc5a53c13e863e0afbcf534ad262e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a463cccc46c5c01bea7b1dd820b3b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151f61bd193e714d4079152102277a2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbbece8d148162e06a1886b8185fc0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086e8d4e572a81c6bc330bc8a82d4c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded31f12d99c9bf95650a3a7581cd92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a3dbf2302cdb57d39056ba03e5fa8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1f48d3c5b1f68d21752c078d30f0c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7a979109c328f05a2a62c93df97cc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc96f0f5dfceff7c424d2715053e9e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca710e93db4f6aaa4896265fb0364c16532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8a81e1c892f0f0079f5fc75f14aa9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f86119533e81df4d232f15d276ac7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d01a25ab8e203a94d545b0b218551535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e37b55c9c504aa42593863f52312a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f2aaf219f2ce70682ca0a2eddc658537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ceb46536c937f77560783cf063583538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097224d61fc390b1938ba2f2e45ed9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731c22385f417dc72e1d17f8a96b4f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8a0ad91a349750ee753abb5b70ea8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529265772417ae81fe1233448e529467542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881a25c9146b4f5aaaca6949087e4cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c36fbfe998c1b2f156a370c1f2abc1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0926053adde2a1caf00d13e932757545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4767bf7527219c39a35586bae2deb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed2eb90be974cfcce87bf9904821ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc608f3b924fa60ea4256cdc143640a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d0b0f10764c543343536a03fa8fa3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18c8eca15ae50171f33663e089ee42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f3d8e0b9b4a441c8ba29606ef8936551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c55efccc76e17d0216a40c143af1ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dfb11ea0d0f3bdbf1933ec26bc69e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdf4aa8cd7a9abef765a3d66905616554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001187e342a2c977cc61d747432c11c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05519d9081fbee55bdc73c861ab507c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cba97b67623b9e6dd54afbcac4fc1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2eb767572a161a756e9f5f40a6aad4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56bd0a1eaf6539091754b37d6a8ab35559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9c617493857066061ea247f9b8d56560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f929549c474a0e154c55456f670579561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00445f783e406ccf6b0a294fb1cb8dcd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fca4019a513f4c03a56638a07572ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2ba988d33f05ec8b04b07e49818f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582751e973e8e521cd374609b4e19ff3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcce2eaf55eec9356490d20af9553a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d059c20153f046decd89088e822280e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c30a5beea29eb6b6bb1e2fc0b74ec9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be80d652e68932cfb4dd60c12c8e03569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b17e7d6d4ac3cc6430b4de6346045570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29771a161393b3ecd885a5636095d5f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8b37798ae4fb9043bdbec1a6a776d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc24c47466d5cb40eb87330d3ce442b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d28f25a0c240cc6cef11422de9019574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882319405d4f6fa6f2dc85b46bbbfc5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ac186a9ae51c90c94becdae26d7d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9b166a7ffdcc5c2b3e286e1ab905d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e81c1944bce4011199ab7bcfec61d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34d48e7ebf27ee452f83041cf0e842579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aef3123a51942dbdf815aa301de51f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599051687376077be75a4f353cf7d820581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1b6e453bc9fda46a606244cd9f4c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910714b08f8f8f16402eb43bfa9f84da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180aaadfd477c238ae93cc4991c44e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c127aca33044df85de23bc0707b07585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c131a139b53f519f705825127d1015586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bc9484bf136620509d2a772503c21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429321c1491047df7b081c5f65aa049588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb498835c73e9816828d9288d62f0281589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7cd4961036a22b0fc308bbb5ddde1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb4b9ff74155a82da77c11feb4bbdf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ad7af553e2e6fbf6f1ebf8455390a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a059278bfd7d872c91ddb0af82403593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0199e4503e9f8a94278eeac2b4108594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfcc87ab635e1ff5b7286b651cc98e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b19d694aa541fc64335afdfb4135b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c32ad458a17ef9dc8fa48990197de597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667e4b0f5fe6bc160dd634863bee4b7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92196dd86d63c9bb59f0b6cf598c5a7f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee5e8c527d1cd6f2390f61386349ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae86f76edcc06240b5ea3563a469e26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372921c7e62be8da2885f9056365dbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcb7d2c59442053f3b60fabfab5822603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9893ef94bae665c526d54679a42e49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1993e09918c5d8ed02945918c1836605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966ed98b02a677ff7cee2ad4bbe504a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d26a216d45554b1d0f36bc293f20bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c84b717ab1c3ca8ae0e9995b68c68f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a36dc63d6d9dba575d4096f598fe48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd343de2f3b8d8f20c9206d670c1540610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fbc631d3165982da3a54132d9b0902611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9c8afc9959e7b23129931dedf12f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39314c98e52dcf7dd026791334cba140613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2edf5589dc8d75b832abe55adf811f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c20160581bbdebd7e843b897a4700615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f544ef2d6e62cd00fc895ff377d9f3f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3353cb87893a52f75fe0cfcf5c24bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733114a9a69670d0282ca83436742cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742ad04fa8a952112c8b55d71493706619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8184a25561dd761b00316d506731802620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49956fa128ef588f627c47059727f1f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c188e0c80a55bb8147fe82734296b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f63bef0aaea01e84eac87d4ead448623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e300e8f860a38e0aaf93c6e3027fe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c34e2503839c1e3604870fd40f9e0e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9bf50acc9ddded30f1ada2d597986626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb069a457b744aaa4dd88daaf3c79d0d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc6436e447a29927bc0b252338d8d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddd4b723c73851b37b652506839987629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973b3e4caef00d7c7f3b07ff0a9a7ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15f86d9d6657f1a2924336fd1ad0dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d27e1c6a7868b1ac43201aa1bfd44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72fc7dfd2620132efd62375a6ff3ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165dfcab3d3b32e76360cbfc22891f0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1e425010a2563453000efc9e96899635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fe89566f73e463a36c72c801e7b52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7dfd7438e9550be1b38a1256b589a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b02702eb9f93e565cdbeccbd13ebc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b744bf4f258a94206e17ca1790cc58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1d45b5c220fd446659bf59185b10f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe850a2102500951a41ac0ced5d7cdbb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce23472d70cbc110a5536fcd9d05764642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49f8cf6479885555ae6e47097ae602643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdd3beec96082fc61c02e92511489c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d894b83dcaefddc435e3aa98645b36645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268e69e9c3041d09f383b969edf45d0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ac31ade7a4621d10ee1558fb5c581647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142095ae8f8507b8fd0dccd0181358ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b466a18682003ec0b144cea7142c17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dba3bfa248dac2524dde13b51ddf2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d72a204eb37a5385e09868b1693be5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286f9cf1e97b62133782f9dfd41e7c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595e6da867a47cdd22ae80cc4f4f18b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8201f971703d421873c2396664eaa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a4352fa82e8c2543880730e510480655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372020f97b3061925d2d77d73644db9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b74f5720fafd305c3ab1ea2961ff1c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014c6a4fd38b74bed06452a2b2656ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357b59519c389f6690018b9e842dd94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44edfbaab991be1cecf2dc87f1aef9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a4ea1848ebe7394a4f74b0a7d1841661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48ea7321ac2c3be01b6019bd5ec7ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a80547ff7cfbec251483b90a55b85663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbb1c01f7ecf96b8480972009b92bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de90299931b07497f9f7b3258b061f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643fe53e0d4fd19c284f9b37560c569666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c943831f157660cc1643c05f01cede9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8e338fd94cb12161aedc850226721668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d25035d8fe86f83d4ec45f2af2f795669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39baefd9b5ef4918ef817ba3db36a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa84512e877dfb26beae890faefb71c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33e378f14831d4b38d154de6819ac3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda03d58873e04ef1aba5bd4f1758272673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ef729c37a143ffbab6c3ea2c95a2c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b780c9a3a2027812b7a2e8916eb7a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2cad7cb74196ea9e54112f2a01236676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eca99c60df55fe8a2975c114d01f01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7e1b5db046ec2ee13d1a49996cb60678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>