--- v0 (2026-08-18)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65396d1a36a40a74d3e052864d9235051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33675153e31c075007387e235a08e5dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766cbe370a281324f7b5810db7ac19d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7eb8c4d4e4db77a27eb130c8778be74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3030b31c6b5ad1f60c05bea8a348b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d10ed2cf304462dde34c11a3523f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c33d1ea12a9c963cd217e1db69f9f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dde00a776deed1905ccec0716de20a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42c6c94a16d3cf4b51673350b95e999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6dd2e32b68afd49fbf32090659d8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e723540c28bb6fb4786f2e1ff35f3f111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e35081a74bf6d42d411ca4208930ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ac9887f38d588c9a183362bee393913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e272690c22a7300aa9821dc6b905314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5591335e6c5093a28efe8aeeea1f7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615392f65067e60067e4bafa69b411916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257cbc78cb7cd77ea84b12ecf93cdcc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ad6a7b443cf1923b9a95e4ccc9c4818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b660a35d1b47f5a46d151b84d8fd7a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e496b9c88082dc0e93c2a547e0e57c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b143b6d57bba5c309e765c2a49ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c5afdaeda4fcaa921c7517484aad522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace47fa3fb72c2537e35d597bc095ec823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79650e17b00adb311deb9a9e9940c76124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df68c9f372aec296fe3bd257ceab6b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7879b84f999bd459bc042846954be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c45ae189a428679a25b38ae97fed6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18004c80ca1fc4920f349a81204eb8f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa5e0c93c88f81f5d809121ddae06329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224f84d93b71b15c785e8a8d209c65430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e72524a283e6f3d551a9415a9d97c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc021fd8fdca6446b4dce10da477558432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c602d6ad083b4de69bb6b1c451e4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfe3a6646d699171449dca99423bdc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb58f8199f908dba18674a94758f3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b725090ee487e94320151f58c561ad736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990f591f93b4a6708656fa06e6fe22637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ba1781534c3320bfeacc1380b50ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981ec7af513d45e239813795331c8ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42c771f0a754a5da9559bde4a7872640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918871111b8f9758452a8a30fa249ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73e232ce3c76bb40c31b67c92a6d6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6865f7fbf501a7bcff98428c6f6e76a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48b266ba333f3abc759e8429633b5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0758ec62544ddb3d4c2749a564d0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c5fbf31567b1f78e76ffeac71b6c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae017aa02fd198fd4883abaa6ff33e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1626f97b20b217cb6cdb299fb615648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5264b55a2f517376ee817726f7e2f2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5ea0264162ca641809341733362d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305c5bc4d978b46fca0030a1c6d4f2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70f64b6559d545a583c6d26063d37752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac597cc28d46541ec8dfd6b878706153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9641bee098a78913e35b7cbee804754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d30e8b0ce1208574a737512499a64c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e76775ddfa8ebffb3bf9da19d9c2456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18474c642cb1cd03e6026635522ad03857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3ad05fb27121bab8bcdf8fbb1916b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0834121464b53a8e67685dcc1bf42859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820024bcd0a1b98e79fe28dcdd932b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65deee5f341ee332cf2c6324d30003961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794b725e5482aa6777e05c3aac2e46662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2f2ebcb4a25d33b84fb1d685a1b1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913e9f5977f34fd4ce0a19408ba8bc664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3d1847455adbc5469e269d6e3157665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770076c216f61e01e74797d6ac5ac7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6bb08b6230e7b4cea865f088070d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32319c1f25f99420c91a7275fb8b7c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d68b7e190a1c9744ffeb925ac66f7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5ec860a97abbad65f9469b19d2b1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f0a23942a204175145420708577af71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab378baed43d289011adda7e9bd7a24772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77638ce19b2bcd4415f328fe91255373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03179b0ac71223b9dacd3410ec90b4fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99958e07dc966c1e79cac7a0db0decc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e796a573a9c5639a12e949b180d6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ad95782f6472c739cc859fe0af82d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2588cf3492a420de7a7aaf3b1890b9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eba553113d7a2a42d65aeb370c857b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4150c279ed66cb31fd1ff97928f3280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcde2146b42f57d34a265f9eec34c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218df7d936be7646b09a230cff5ab4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fefa2009468aebc01909ce47e8ddf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b001fa8824a31bc3abe09c4839da7f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d318fde87800df086a3f9f1f2b355ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1e832aea8f01610cbd9402159f2f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a767d41877a4e0a66c9a186e703c2e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bcb9c344d7a3e58cc74483121f34a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84857e60b83d0c23f6179d21064e5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357d0812fb84971196ec1db0a1ceed390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfda9b6960fd1ed4e017df589ee8df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8632f804c3831b6c4f25260a828fbe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625f2a94de34b5bd1a1187aff1550fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1e59d95bea950439da17c5dd88e2594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ade57eca388d66f3a819d15fc17ba395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b5bb8c0afc7af8c4cd0a5fd1d85aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f8d5d5a08b13e1f23c02eef0ca4f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53299fed265312a20a9b80085b9cad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c7e62f685222375f2e588b341dee299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ab42514bac2ae9ec888e72214060a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317bd88ff114ddc8b8a2d78c0764aad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefeca23f5fd11cf4cf532a5ba5359e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c63c12dfffd0dde129f2baee4052d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d4cd2f8142f748856bec31905e74d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd6069a4bf9a60328125594a15c02d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f10eaa03d1dc65517f826e983236a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4ba983a489dec269f50ec874aea21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001bb9f5f4f6680c6012909514b494c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977de14b90f371e12c8977d8537a9174109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53536b9617c02c551e7802ab443485b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76092aaaa59f4335bfb53027e5c7078111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787592da04bb67caf4d20c7b96e82a58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6b7660cd1bf6c7e41d8013c16a685113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41aba617a1232893e1ebbac2763554114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d78d6f1ca5311a0207407dc470931115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a2da003e69d0a90ba6ba5f7977663116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020b083f1c5af4efbce493db3662f28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd6808b0580f64f0bacf1aa6504bc1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1ebd489080abc1bc1cfe6f1b5b35e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bade739ae1e3272b49e72b0686d69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8df65bab236c21b8cf4e1b945e1ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3863dd28656001af9c309c38ba7304122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c3d28f9c09097022716c8ffc89c50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e3ece6e9ad34fe8ec81076f5c7ac8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0d665cce6272901980e142dc5f202125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935cdb341c9729b06a8c90eeabaeaf9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66650fc1c8db7bc2307665a1201734127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b29d578cf145b7d8ba7f9b8f51586128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788275a8208f6864774f09bfd9cd8a02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a03083e523536dc4e1e6a6ab58475130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad63fb9c034da00e829059b977c386131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94510bd476052e336135bcd74a538f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dabd8248d157f7ef902cb8168991c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f7318bef9d2a659e9d4bb6aec3118134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3a9a2814220bf6a6ae932d70e3a12135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133b0ff1a77d4a14b4251a78a0e7087136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f0a71d28d2bee788ca517fb860d5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6704c36e9a22baecb1aa4d41c6cce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954a78d4c613ff03dbf98afc828a87c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88c9bb78e4c162c4a01e1ec5d1a786140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1d88074a9904ce4cea4af3a190c68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa40a3fd12bf5ecfe9de0eab266b7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d859ca33bf20ab0d679a261f2c231b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68f15d65d000f40578f99c31bc1e6e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e891507043d822630bd5a926499bdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981efe24a52f1cabce9638b189b42b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419778c599092e3bde4ac6201f58ad96147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310ef4bd5905fa90fb100718d09c1e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746d79e88dcc300de70d95f2c871273149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc310e97514fdf56b2fbd5bc6d89578150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784c2047ab4114033e004604f5e5c92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d0c172e6e5a483e10ba822379477b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6ef5fdeebf01c516f5e12f2c7bcdb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7483f200e486a7aeba2e2e1ea4ed2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3feedf46746cae8f536bff441a4e41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dfa8cf4ff469324be81e98b179532156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ff5e79dff42a34aac92d9c364a57d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6829123fb351cbf0963b21c7a142a97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286db149e1d135c4ab7f4b4b5e7ad08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa151cbb5c26f9a057e14a413880a92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a4f3b775a429c4cd2b04513c24e4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ab92828550d5b0a4522df7ce4cd7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bfde6b0f1213cf2ca65e97513b689163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a906671d6db2a3d03bacee450c65d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be04d3a8f06b5a7b6be80215ada877165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cefa54d0c1fc38d56ff3df0c405f8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7935e150ad8339774cc4c7ce34af4b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a774280493e42cbb30f7047db7ca78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816152625528bf695e5ff5c1bb907a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dd85fbbef49ad44a4d141539de82c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27525b6c82a2e5eeb6a5082726d33ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379796ccdbb835cdd2313d4c3579f7a7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0929f2af1f438b8c543141b4555d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67379684cd89116b41598f15c60bd20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449c61040a94677215043cf51153f78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a5824a09ae9be193260947f15ed31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7e15e251d6619322631fc3383cce2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468d1cee1bdf15f85aa66607ff91293178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552720f2a62e64772b2162e2c398500179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e7737658497c7948e55b81a849169180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d111b9357b2155fd527f1ee8d521ba0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17a3f61f4d7fb18349a3bc17f0e27c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70305b47d73f50077686b6034c1ea1ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484e1f01dd15a22cc196937dbccfd55184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b557d0a9143d45267bfa0b03ac0a9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a203c2722b6e6c23b1f631d1a444ab8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da542947c8164d6c3d79eb183b196a4d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f21fe9ad6b2d12cb641c41e3c6240e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056ca7e1fc74b54a3c472a17d356d90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732c12b74d15bd99e4e597fe494f493190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2c1730b6f15db4924c4760aa9e2a4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7c9900f47e14806dc81ba1fa18436192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b036cda3019ea329ffad4507c55af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7370d01c84c320a880c3c105200dcd2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afb9ed0f741b33a65fa9137652047d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95d8bb19f22115129e78cc2f901ec5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae31267728f51e5a89cf176b7274fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8a460cc09b0ebffd8f0acefc7a2fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f7452e32b90eb13befe681711bf20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a34ef2d9515633ff4e1f8abe282338200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df36f893d500a9bd90b399436f783bc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a58e370acce6e91496b6a0161c601202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890a7daa7922b4c3bab4a2f9096b708203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdae546e5ecce2a9a9f6a424909e6ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfd59df2cc8c2c1829b310e4a18b9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e835b224f61bf6e826710f2e36cd2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30c256669861f9f358c6d45429c6d8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff38dc094560408198e7d003a1b2ae9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3b1c05d085d641d7fcf38a609ba4d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866928fa3774242bacb0e445f64b7cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431a5cead5c8b63f72532107e893cd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc601a0561cd4c0c0d96cc223c0c17ac212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23747ea664c6b39a1b17812aba9b34213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9162689348f4a1cfca3e3a6cbe302f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af1f5d1060b9f5159ff1b170a42467215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e55b5e1226f48ed9c44b5cc7eab00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa65254a13fc99c8aa94c79c643f36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209da124e95592e84761e451a974d87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2dee11a1ec040e6cc7cade403f978219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c64adee33954920f243a675435306220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f64993b2b0ec41300ed7df93c9d04f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8eeb343bc4b93f4e7bad3bd38a56c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583f34d02aef1925e49fadc4a9d90ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9796debe678351fbc9d6add9671eb9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2833436f8c76e00c23c7461257d6ffe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39310573ffe0b40e0f1b2dc5ee6a7b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed9b25d494daf4c9efb0cf375a9227227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd908fb06b438d58d7fa83ed771e4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aa6367f5369153abce9b5358d5bcf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e51ae4fb9542a7a0d89938f9bd661230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da505465e63b0eb50ac1ffbf59871c5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc7e7309159cf854dc5b2f45ef1ce5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08968fe8f94b8223725a444ff226f1f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd50fa4aec6256888a13d2dcaa0ce05234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ecb1da71ee95754bf81b9d7d3341c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbe5f11ac0937b2bd47b3182ea61d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1566a1f376297bd76780c3df96e6f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c472452527ed5409304f150f0878e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324ac07ff628e4652a451cf607fa438239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bb326deba758cc5752027ea25275d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c74a0d1059a27e548efeaf87bbe28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132454f2995c780ee879f4d9e3ae5c34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb29efe44f42a1aeadeea65e508074243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d05db4c902e7cc1167a1f7174469a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec360c693f8ed0188d9295d47aa258f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb050cb4599410ff7b40095c2b743ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70e5f57369bfe599b5becd572231d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef929565e0fb0bda1827cb6d5813141248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b21b337e0f1dd0ed7104f92a3d574249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752fa8cd93e3519e855506c850d9e2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b1ec5eeb9bd577b7ab517c95a436f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98551e293d5d85573c1762be4ce7cbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aba313714ad925fa8703dc13a083e0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b72566cfebb356287692994be362e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97f1b8dcd25ed6bde8b0d43b8da8e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006c9d4d6704f283117620bc94c0711256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46187e9f7dad2dc0a4d75e5af3ec59257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0c14d42b98bd884b3f235d46236d0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390c283dd2278e26eebf8c049df0935259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f6db213e9a93404fd7871211850c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbf215bd9f881995aa916ba95bd758261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa344714608875712b0794b8d2cd07262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151a9958710f65bb14d328a16af9362263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd100b67ae8d71989d449a278114d396264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e653bf600619bf89f98dda84951c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706b7ce4c86caf8cc7da13e2a145176266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c80a38bc5d11c3ca187c6e264df61267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fca29a9f0c31fe76e9c05e08133b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9fa5e7ce06d5a4ab52a1435f6dd65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267d68091b9b6e1a53382bb081059b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301fb06f15326c76f983853dac4c38f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2262c4d02ead8191c1cbc4e4dc14de272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daa6cd91779d7720becc817c99aeaf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdf5a14244947661ffc151d0416199274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1392500f9eba968789e6a9bd0698d613275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d362fb19af6822480ca500149886a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b48eaa9b574a80c0f9082fcb480b24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9d23c10fd89d484febec5c5b2f5b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777902533bbe32066f22281296d45a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9aa90f534e7a1865d9e4acbc581da280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3ee02dab4c0abcbb95940f5c37937281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5063c8f974bfef441f2c13dcc48717e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322999c17ebe94a58dfd6e8b45bd17e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f0cfb5c3cac0e29f0f9859c828fe5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a62004b022d00b5ab24d649c4ed83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c795ece5d4908928ae46f009a0594286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041feca36fae5369d1fdd78f03774b9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe73b493f60ac39d82dcc953842fa24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcc3ffa7ada4b50e09e3a396323970289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d5296453b9e72cb82078bc7d26dd7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48bc205af0df3802e00b63c73488ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ca9236af884c9799ee1a739043443292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c8ded9389818bc3aca8ba10b29237293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa2c633109926a3c3f850ab46588be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e490d5c9435e7b24aaf3de8c2c96f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525946b495966987d2834811fba4ee4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de89d143e0e23525cd416d360b0f05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144897dff962e3f7e070cd4133cbbe10298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1587373062913195a06f821b69f878299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38d24a9add22577fd5734c499b4d33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36845c2ca38807ca21fe68f7c661693301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2b93d4f07845946282a228b8ec791302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06592776e23e6d95a414244067e453e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290d9b7986c84c1557de043f4ff0bbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93fb7507fac3e34f5ff210efa88590305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40613a769af5d60b5e9b772df8bcf0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae123dc7524129c03e700917fba2960307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c4d5d49a57f573c6b382b0e64ff1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98acd593b95756c3a52287ba971f13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebe855af1b55eff3715770d2d7e01a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc546b70d5f7c87630c4da6f55761a19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2c418ca0c84315ff34921a15d918e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74d3ff314d9ddcb366a498dfa66bdd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0293ca98b5f54a8fd49d2b15b6fbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49853b5c8afa0080b3d607d1abd252315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41925e90020b3f5da84e8724e0d7014316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3defab7bdac1d8eed6a3cc53c0ca5b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c45579a6dbf9dc0b8212589bd1fea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e119636b082ef817abb9afc558906319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6500776f40d3507045c3946289d45d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671e7580f1d0a853f14fe9a85b73984321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6093789f3e2d4b0225e712c56446ddd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96b25ab0e1752b9d0a743fb3edc1f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28ec1e522274322c26190db05f3534324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa6aa6f011f100391605fc9290e5a6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e81becbf065c590392456c2c08af9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6e1c25f080adf2532b973527af50f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4fd82aac5e12ee9179823b9862ca0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880bdc1cc6ab38dabb1324a7f51048d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ec19a3330016a778984b2e47fc333330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b28432f982274096daf1dd0d11afeb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44d7ed9fc91919cff5dc653114ee3b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932295cfd0eb762be761ade1b69406ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6bea84da2f1c2b181b11750872dab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4481fae49ed4999592af824e32e4dfb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e856e05936b17156c1a44489bb6e1de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9686d093f21477e85db245a20915a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a89d28e3e1902990c316450ef4b21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f07f2f921ed42780e6df6f5989aed5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d322c38f209e26aa3bb7e5c2b1ba6f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62bfe10767d3814848c63cd6660179341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ba6a4c9eb6888bd84a1f20fe9d317342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495e7886d9256e48c807b6242f28dd0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f11d27c0bcc532c0644c1aca1eeac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801a87e83bc4f190c14d14d99469631345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb7cf28e2ab17a58c49b28b306f572346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd228416585e4d03c8e7b3cc5d1d2eb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90e0cb1e3ddd098663550f383364da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885d98c6052714a2c8964051c7e01e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea96ca066c4026a83c9d7d162f6638b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cc4ef9bd92051d6e4160e45cd0bb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7f128b3296da53ec3c3edb28be761352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c98ce0d211eb3db89e756221edb59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6b7fa47d7c2dd7391d53e7feab9cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8c32d772a25856f4c915c7f2938e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22008806addb0672326e987a2a9d2d66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495ef1193838fb504a6e7f42877b0f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2dd5c93e2b82858c76ea76aab4f56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3cec4d3fe67e0ac5a5c1c842c4d44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7749e49100a412a448682ef5935260360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c9b4d66919edf80d30f8697f2ddc9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e3df9861f6fc824a982f9bebb8343362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ce9ce1023775c6b58092677565625363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f983d6390ac2878f52ba8d51eff8c33364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae97bc04f84e403fbf0169f00004415365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64692126bbe030aa25af1ea14db655366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920f4a22d20c4ad0c0287acf1eb8d65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5120328075db86843391aca98da07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eeb77984701152307ab4b3a32e70e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca92156ef1c81fb39faf1652bc89ce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50792453ce1f7a3779e2029cc2119457371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bd9ec8d1017d791c60d853ad1aa11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0c3ed5a9e8781ee9619936044b5e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fed0f64e16f38f3a1ebfd4a1266d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807073ef73b659f36337346274359af375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206f0782f343cc07e9307983ad8a6ac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b08e478b09fc0f91171c9dd2fddb1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d08eb766ba5fe9ba411623b3ce9358378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7681cdf1274d45c98e213deb4bc2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2610c5cf11537a1c315bb70cb15b4d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e10b114d78c82eb3c1c82f6f6f1a21381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af87decfc14ec504af475f90930b34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dae5ba8697ab2534c8d9cb655bdad5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3be72ae3c3bb15fbd52ea8869a71c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aadf6eaad80760ac6fec0f434029de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6093192bfd5d583e99de2347e54741386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3b9f25f25689ef662922920b6b96a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f83919619e7d4fd1d459d88fad4dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc69478dcd10828b2c4c1fadeab8eb2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63892f82aa78543785732f3a685d1bd5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422a7298594cb74e5bd38869c04cb63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82defc0a383b4a86f7293e8a1dbe95fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf2380df4217afa7821ae02e6bc27c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b3f0bfc351ac8e1deb8589d1e0f58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965820c189aef99c954f23dd4dae13d0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1def30ba84754a01fb19107b917619396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fffdec001c097463e9731f179b3f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf6c19653c4654d8fcbed24382b04a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb575f15977b63a886a54f18d7d21a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285a0d144799cf817a973f056d60b9c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676e34b258deb0f437f9dc39870e42d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fd63fc0bf0663df0a8469c8e6e2b2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579714ead45b6f0cbc86b3e90ee07c35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0926491cd96394d330eb8ed6e0952404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191524cd2fecf8fedfa141a1f31d820405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be233e41dfc65a1679fc5b60bc082617406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce6bf3d723a17bb03411a85e0d625e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7df75e50897e39440f64c324a4d29f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e5bc30c8eba369d767ed41d88d2de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f47ab57a8932445f9dddb1164513f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0c6509c5326c82e202a5d6d0c55fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4119085582e86029992cf8733d4297412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3d1b5efdb122ad04b9787e068d1d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abce4beb2ab2b06b7957c1869bb472414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623527eeca9eab4f32f380ecd2fa20d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ec7eef1e336880a3bafabef497d6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac937816f0be4b53443d04712fae54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86624744257ec8bf8abbbd68ee5a2b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b6857d54829e3e49c8694486ef0d8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3490032cda374253ffabfb91e748b9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ade2ea304423c041d70649c07f88f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a426fe4640667e7b89405027cc1898a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715b8b4057dfa9733e48c71163368e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792564ff83224e85f242aa556e15605424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d617c87d8486cc3b135f218f9b55f04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82992b834ae6642041dd7b2e508d8f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217384f0000506e26a01fdeee7355d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f4b0170ed87de99496aa4dea21601428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65960f2719f870d57c2effe96d47e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0dd20d3c1ca4d5f0c70639f345242e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31cb9808ffa0b18692479dfc52287d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c156534a54f362c4597f0127ff9abf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b6d06b8a8b080256dcda649815468433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961443126d389114788866be4526935434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6aef0c1cfc66f50fa7d137b456611435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25fbcb5f5c5e500aa334a7c1d0d0b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77af610fe82c916d44e69bab5cd48ff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b3a41b223671429e99e3f72be94a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f29d18036f90c3d1b51ca763320b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55c7f1b8bcfcccbccd4ee9dea2dae5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51296a5a3716c2a42247a7f3bb07880e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed13d6f99d118f69d35437b4c6cd2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaea50a6d1beb09fe26c4b6f5dcf6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d741c13fb9ad6c670b05c7814e3ceb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a550f2771fd6948f9c6519ad6bfb9d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05feaf9e34e708b41d6e56e07f1bdbec446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547a6c181580ffe7d6f962cd7f2512b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69036f29cf06a512f17ce0b391567ff3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2317ef332758e0e0f20275d7fa293a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a378876aa974f3b3d1d757f9d6323450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026180a0d3601cc293fcbd6bc959dd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cb9b6ba499604bb1cbb12e50a2246452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d548ad6bd5b67704f55682c871aeb2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7afacda30cc2ba887b3272b011f6f8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14457496c75f6b83ef1f668e2ae06def455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114780a418bd822b26e6263d9ef3208e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e13c9562bf45453f4e9e34d4b56ee9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d39ec9b9007213c9a5d3b3a5b226a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616289653b936f43b3fff634495a6fbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bcd3c241463fcd922e81013a729c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435bf85e194e7ed3ba0512519ceeb98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf90104625a9d74c237c6faa1ee79b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53615866414c9eb5a05d61b3e7fd9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a5670fd06d608fdae66354459fcf2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c15b049f82a6c2785f574f7b971c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f44bb8d870589156d7eb5ac534af9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d0e7de2b14ff4f3c5b0804c411742467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd159367c9c80d7a47c88a9cd8fc148f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1cd365bf1f5bd582435d55bd71006469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf65a069bbaf959efbca00e48c7b98c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95934d5c9f0212143fff527225dc84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366ab4ff818a698e8bd72e257d2157c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c9906f64232d099fabc39771e4c1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259236e194f1c9291639c1580cf8e038474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ffc07afd0ea8477d889d79e956515475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56f526364cbaa1001f3023a92fcc0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80144c3a23dab506e585be45ab817f31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e7a6f99698abd856997a931bb081e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b62a4b3210264b414a3fad5a66f9d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaee7aaa852783c0107f5c417a4602480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429adf20884ae51a90a01e5f32ba9d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8f30fc641e22c43e1a59fde1a551d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100e6303ec0a7c0f85b5d2886acf8c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f789c3c807bae48e8a4d8797177fdf9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22441e506a750d8e87b8087ed01f333a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1b7b46d7c18d9fd8d6ffc5f411262486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aded7d6f94c7eba5d27ca31b25aff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847236d7cfd2deeed35d7fe502957cd4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc420bb3d90869d7bcb08426b0ad1ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91491be8b32a8610467b41af7dde5aba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb3f6c78e6f7af3ba132fb13c794d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e87539a637606677c3ebaf42ba322492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1352182b2a740e0152a2a222cf0e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6062f091e188803ef6ec1f35293f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d95b81a8998d2f8a2a68b3c961195495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54a8913392767164517a2e07b5de0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f359a9d2a29e8a7b2ecd6ff71306f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41b58917af106fc8b91bd42916c9bc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc726f7ae72886906bfbaf8cde9816b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baa9e6eeca245f94420b0d111ebd1d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350395c98fc70bfed9e5cb66d69d28f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee21fe8b0eacf0b9e267c8f3491498502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92632628d45230698699ffac8522d85503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e878a27cf8fe02f732521a235ca87504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a49bd0b1e788680b134f65fc4c60fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1568fca66676e511aff11571c13cc4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e50100ba48bfc5d1bbbab24ca3244507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1ea9116f150e7d5c50c29ff4565ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30db6873b7f35511cb144003dc3a968509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788bd0f5d00d8d8f1d834cc6a250500510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92244f08789270cc8795deb6c88da78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc7f63c5550dff8db317a69fc66ee5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedbe4107560491bd4ec000f5f3d345513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b39cec82104102f621f1682e168f1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93360fcbcf24e874c136bc55869d184515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab26981e8fa46bfc4c1eb9470cb2b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5798dc6a31b2293c8fb5849b705cf4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac83a3bbf7149e77604bdaf115702c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e7cf8db8bc4deaeebab66f129375d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3118010b8fa0a4a2ce6aef60c0d8d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3cbc06f12e68515b586247bd09990521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2646fcf65db2e0f4940830090ee3f05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6261651ff99da7e64ed07d62ba5bdb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9613a1ba061e2948d165a07a1f4100524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e8a308e93321a347e9461accf824b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964b818ecbc6545d0ad10d3b74cb4d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd9bbc94332d58d393f7bc2b71d819527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4811442fdf5d2eaf45218dc60fbb3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a1d435a6f2d30391931a828c2b32f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c779ece546f266dede0f6106902504530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8eebf535215a780327cc3536fd1cae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b890fa46a7ab29b70852280657ebbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56152e77dde49c83fab51f6ef84b5392533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0d32668994ab4828a01efe33287a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4321d37ed37feaa04ec4abd5c62f84b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217cf27ee889d369b89be32ca775372536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019e776a48092124b1424727466bf6a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b7a32d675d41e71b22efb7e58cb7a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c4e8ee7e94041d48492397426a211539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58260882b3d506341f5e7bfa7f0702af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad141502022614b6d14199955768e08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6e8cc6f7e2b05a4373cead5a0521e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9df0e48141afd857f4df2a82102a35543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8081ce74e5f2c1f09c292bb340a9668544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d227d9106ba831be700dcc5333975e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24bb0f203362e24bf10c29cff26173546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cef160d07ec2501f514b5afe6c4b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbc8fe4ae7479b181c18502273c1ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89d1bb069b14a9f9ea032e10fde446549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bea024ec16aa9e87ba07c0b6b7b0f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075991ba8b5ac44a6fb03f1d65f98a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f5a09f33de42b878037ce25ec18ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2332fd94b95cb8e3b1e9ba5820206553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf456fd6b923948dcfae70b7b64848554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7698abe05853addc15cf302012cae4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5687aec9fcf6e48a29771050cc72da0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c15274aad9d9c4a39143828803910557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343dea6486d83553eb48aac1d03640a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562bc09f65a2889055563d614337237559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b520f4f47b1ff112307022cd2b3e30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9218ce4980d42df36d346925878459561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8484feb35c4a869165c9c21876afa20562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff45a87548eb001109a5911fa9d05c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13b09fa026a0db487a2f455fe073db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba72a0c968e98060d846c1c2d373e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b2ef5eb70ee3a5ec980c0b1353db9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe712596b1a26ded02ea9968e7d82f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ae33367822a387889830940d00d09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203adb9bb5a9f3b7f589f429b44611f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3671c3cf3c07c243271cee307f9b51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05961965552e163a1301a5363e19b7c8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd15bb245697a1461c4e15a74a0a487572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe368ee749b1837bc8d339b1d16c771573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7445ba944ce5372f1dab1d27e642e53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4f76deb9ce34d6e6b004d40a9df2c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e69e9cdecbae7bc67035d5d98408da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4268108e82810cb663641e1bc412f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4a97fad2a9d7b753ecb9cd6dc8df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d3a3a42a95f048088a172fbb08406579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd322ea4993a2bb9a2617003b508ef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3052de81a54c16ea12f7df2577f8f4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff5a889946401c2f262e841423719e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01748e6905a8a271d7c4600756ef3d82583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbb133d7fee9e8c34fc9b543d00bae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc491de7c723bcc08a80e33669c4119585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055816649030f1690a1b9def05c30c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636158fa856a8d74d8e41f159da4198587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b55fabcfb3907df63e118fc3fccbf7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc82fd8befcf9934353fef571110960589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bb5244d974b807ed364f7afae4923590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa528807ef312c494e82fd855d1e31591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b7ff32018b2ce5b13886a7c55c053592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c48142a7e4a85cb1aa2be9bc403f85593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed092cedc1cdf7569b9686217c3204f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d619ba8bc64f4549c6be655cc335118595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91b9244c32d95c782aba6718cec958596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a277818262d2fbaf607167737b04d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57709fd4d768b2683e59eae81ea710c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c068848233b3d585150695a7bee03599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459905d46af5bb3c63eadf4c2e762252600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2573dba62f063219be0c8b3206ecff0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6549a7ee6af88b2bd3e5cf4cbc58b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4632ce59f8721b16611f8d20262df8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c337c622f613653f7f4f88ffa202e4c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bee8363b96a82fe819fc5bd2e809e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcc5bfcfe5ea3da1791fc5575fe986606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d897051735533574706b733b362f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f8e0422c0e9451f3b72264f6646bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2aeb521175707ea1cecf098537fa0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c642639dc3cff1e6c1ac439f3943578610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90702039c2d30e48b8e8725cf35881611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73684808c589256150a7e306b76e9bea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e9a69e7d2558f7285ad36a05b4c57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f3ecc8241c62df448cb0ade2dc016614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40de15e912960142d1bc18cf0f5e9d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e442a65c09aca6a941fd51e2907cda616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff631127c99f84af73755fb43b8e58b9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169243846094f6d19b822eaa8a6596f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8d28ee81d0003061f45dec6c45237619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017f1a159cea13e14d39020ec6b1e1c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32364b02612acd7fc7cb33fee07362c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857105d1f71885421dc54e990ad7017622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03b8a9342c1a13062d76eae4c4f968623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28fcb4a4cbe4158cec296322f92131624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad21749ac25e46d7ad163ad3a8ec65625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69229b48b872a993cb307708aa7f89d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28631aed2f6706892e2259526d216f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711aacef42fe476bfe338dc7b84fc15e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2be63425c6ad56d3ed6d672dfa1f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7bc6e4f30bc1382bdf1b4ab83d367630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9f666fe20485f3aac8f1623747d0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244179a62ea2170e50d758c5d8f5fb82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038fdd2fcfd9c51bb07227de3eb2711633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cb552866ba9a8adddf35145495756634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef555b71aa67bf59d9b7f83c2d223067635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdd8e2e8845134cda772215a8206b7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d65e1f281317be68e70c1c8b99305637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c348b3b450fd9d06016613ad3f582638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca6754219272b92a4d1db4ae0b130f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a48cfb45b85389c083a9984bf3b8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17710ea1bb583a9cd8220df119b35c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6b7c6db57dbf75f7fe46582b3a331642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e71ce42c00cd8087a742b632c8eca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cc8bc46c90158108c3805c91142d4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1302a907492300006980677a609a3f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ee0dd867df92147a9334434ef924c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08282a7a85b676aae776b4ee6154b730647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186e80e56ae48033fa7da1d48867be4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b52392abc4f7f546d9cd196d2df31649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb59e04127e0d8a86da886bee55166c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea72a9e8d132b6e5909f0042ff0393c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25034f23982bf95c70b142a5748e03e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332c4c0b62e4fc57d9eea9c8217b8d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703099bddc572eeff856b8c6dd80589e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e0ac2b67a4f9bafa5b1ab94b0189c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e39edbbda5223d7565591178019e9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03b3169b1dd659cb5c798768d17a8d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0ff1cd7cfad651ad7133c7903e427658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd44355407db78f9b238c1f6ae32ee1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81b5362e415d21a083cbfaaa89ed56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727c62c25cc6a89e57968fd796f05f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46d2fd820cc787356c74c1b0d3f69c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e8ed93e29f57d36e73da8e6ec0f82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccea017bb3a56ce1abcbb2a45f40b8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a91632d039514f955342a4497c1a64665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40296eafd0dbb3a695047723b933694666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f472c926f1201acbf70ce1699d46bbd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7932230db533e8efa91342c34e18b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f153338496416ab225044a57b7a9c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f0b42371652b80ab4322cc3add9b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6de2be472e5280bb02cd1baeda9229671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2667cc27c24d8a92db2da54e3b1f361672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e20e44febb479a6f529b5c42091a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80b49bf646d1807e2646c3f0e2d5b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cac8288558246d2221286cfd6168e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036679643b74b0548031170f16aaf65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40ca4fdd69ae725cdb1ea62761ba7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f9cfa9e0ccc549829385fcd9a6318678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6140ef28571476f706153ff46f46b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371b4eda866bb4363e5bf75c889dd99680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2c50b1a7dd35b17cb29807f95743b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8baca08896a60d32ac25d758d9d86682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c94228a98552c54753dd4fcb40ad8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8123cedf72868a61e399b2a75530a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7d9e26555fdc256c19a4a1bc450db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f57570b4adf349c21612697a0bee91686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61677a133be85a992eaa824be84ea810687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94469ef3174baeb28966c76e6ba05e69688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263eaff9112b8fd2f4babfaeb3b0b67689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656ea1b27cdd4bc4fb6246485324bd3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf2d61eb51449b0331e570c9a53ab4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd26550a923d012e75e4416661b2a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22154915f90c183a57668bea2db40e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea554a0ed58966fcc261e5a481a6454694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3518fa2c9639e3573cac0f2cf118808695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d806380bad568d6084ae828385bd6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59679b5c5308014ec6240bec43e0bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f547ec9f84b55ec59bc31448dc8341e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4202e79b67a9cbf87ac5d56ae2633e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab1eb7dc5549b3c7e8a811f9c2cb6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142a7222bc1dd6b9d73f6b415b1507b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001d8e9841fb7198ae8d688a542bca3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf65be4493bd8c84200949d3fd06fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2832b5032baa15468a2d68198e1d74704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b4f059372a8cc0e42e70f1642cd15705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef27925e5b944a303d94366e23765e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec1e67b71e01016cd6db3a158aa9d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce4106d4222385ff4548180572c673708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cdf13e5496100e5abeedcd3802884709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23511225cc151c7c41533cb99a4cdc7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9654ea61c2efb8a7641048f3249f3e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaccbe713000ecb408dfe7539c304b712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e90958b5fd2d3dee3696d491ba6dba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf5f4ef32f47d596ebcd94575edc962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b2625c760dcff9464d1696a3b80c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61f1d214b9a9ae62705b3dcf7325794.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1c993d05d25d49429d190d3a783e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd40aad67284a891a9b8371a93a2816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6edf0ac5f6e09a7af5bc793ae687b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f17ff97a45f0c714833f13906c20b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dade62952b869fc650adb9ee3c148639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a77a171c985ccb498b6d6074684e7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92033fb93e312bffad99ff04db76edcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a944f3fc28a866c38980e0d7c46f2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85184353b2d9ceaeec997ce61159672913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1a66d70fd2165c93f87c48ff36ae114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f52266ae5c64d9e501aca92bff56015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69312fcb3a7052a7bc890e7342d53616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982434ed7ab7b406fc7b16b87ff8ac117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54681f03696ca7919736051b749c6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11be712475d7954351650d3e132f5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1af15927f9ace95507d4a62db0876a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dfc72f08b124c3a913bcf75ab593f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec5715fc6a6f538c55317cd04964a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5a606c6b66fc525cb48566ed6502423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1b884d6ba1baf931270cd6841973724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd62b91fb59425145e6140bfe1a3fb825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9d2ef4f409820ed0fa2609bcbeb5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f7e9266b5e20a1eaa50ae6d56b93827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e721a1bd8ae991ea5fd827dfd1dfab028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3661e60c11ef99ab0b17988d72666829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead978e0f152677dc7a59b8ae01c17c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1430da9272ea3318501c543352bc9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281c9ae65db078122b10575fbe6d86c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5835d1d02986b50fc000f021b2ce4e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038ed5a0a6e16eca444e0c01aa7668034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebeb0dbe6c01dd53b1ff156d4a5b0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c30d4d12449e64f93be65307bef06136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e4f3aa6180a0f4b1b9d0fec13d14537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5ef7ed384fa5e47215910f62f23db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d58d84e508117ec53a49d1a4792fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20e03fb8363c8b250f31e6c44e90e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8972d2f4911eee2a04bc4f2966c4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed59ef78a9f176a2ca143db2806c7f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479aad7df7c78d655b568265a2752fa443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311d21a126dc8116cb5e7ef1d9f1b8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa7db50ed8a58580becf067399516a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251401bc0257f16a509d23129546c6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3476d68a782b52ebfe3da51508568c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588359df2666adfe5888410cf822fdd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717deed67b1b4278b38106085ce8de349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbb7ecac817eaba8701de91b2f049550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44791d9a4b0cde942cc6876e41b13551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117ae8f7960fc6a8f771dc913533a0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd82afebcceb8748599bb610ea1097353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ec3cb04934bd55f82faa1f1bc098a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6f9decc78af7a8fec67ae1983a75155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c00a660a301bd2e14ce6a271f32f8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d771db9d5fcfc9df9727f56a680d80c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73572b9d18c8bb1a8eaad2cf0eed47f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50551f24ebcaaeb5c9a226aa094259659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0bce50bdf21d6120f9a2b0188f68d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3ace4b332dcd2015d2bc63f96dbec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc2c7e5fcee7cf890d16780b1c679562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4098fe834968ccb28003ae4c00a34763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980842a5d135a77bff4cf545e0f1dc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ce6876612a5db6cb640ff9911d06d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81317a71619375022815b2a3186dc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2afe3c7d2499882596af96a42b71967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b61e1cd9e066d969d41363e73392368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff6ae1d7c16d34b46603fa47028da569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764b0edf71f89525631df9911f6787270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b002ba62c77bf1a15a89b7d5faca771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13119ca4376a9b96bee1cba92eb7b2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e6388c9684c03e8d0f20d3f919d1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdb009054af8f2a6a77638c9cc0ae274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c70c7976e8f6daf4039919e88e13875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553895f839658d4da551bde115948e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878f535c38daa36d655390fa7c3472177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc3f7ec38102895c4a096632fd497378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635509f781e5b8140bb011c8021d1fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d715c47ed1c5a75f96e9cd00176b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e40898d3574ebb2a5fe82f89e2049781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ede160d55a71af1b45b83059928fb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4a016d341a054a740caea1f1797f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacde3f434cd1b450c35d0a684e5317e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0aa8c06f0c172b2c6b7e042195412785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6996e95b6204b020f91cf14c52a35fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9d5c694cc5d74a4dc2845086ea57887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82060b0f6ad68ff06009bec444e9c9d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31303d699151ab909ca6eaf33ebc2d6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d83f03c225902d855b01e9d621989190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccef2b7d5224268c23bb7bf3c3763d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974974dcdafaa07aeb937e0ef88ef1192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430ff58b909e5a667b1b4cd7ecca9fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710974c71ca82e18b46b34626d3f444b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85781a850795df4e99beceeff70047095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048603942d7a321f51054d6f76fb5cfa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df195a6f4cfe7190ba5f0490e48f1ff997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8484bf4161323bc735290618be4fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf5f8839b0bc96f9afab17d5244811499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd14737b963c67fbebfdc27a11201a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac89c040c3384a36e90e20c5f99a447101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e3bef9f1cbc8970fb33a70834fc37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5575128fdb178e90b40da73cbaea67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508bb266c11f22340b733ec455b1f7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bc944ffda16b9e35de81718049c9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e64fd716b539760105ac45e06f2bb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081a428b8f2ae61bdefee7c621d07ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100104451ddd03445be044372b74c5c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6826686716c44cfcf34859d166d73109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be50ffd9e9615cda877b9f65147f9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7b832ffdf8ca132ae0ab85b1e52a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a37a47c951d6d204879ce4a5fb5b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b982a9205aab1a558746dac10fd8be6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e488ff8173737e970442028e3fa45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1119611604d3cca353023103c55a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bf61200b8f3ccddb7ff7b751dcc27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585c2c09f490dcf923565f5c2f12fdb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2c9475cd3d68721ce706236e41626118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7efffb5182c02c43dcbd565d20eb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8814bc844dd98742b50bae53907002120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbab8d9a6e94dd16957de646ef6940f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f96cb42236aa53a1de441a0b81bf2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ce36732e256139e151f0d327e13c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0b070081077dae9ae766c76ad90dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2253a8db07d6f68338487bf7063941c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dcc65850acca3bb136680975ed393126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07b702501d1872875973a1ef1ccfb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea8a0fb03835f1a31e9d8d5aebd6ab128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc405eb2c8dc0065e617f22de43eef56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40faaaf67589d93e2266378a871f18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc918b187e05c39af14a5d0f98259f8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f47a8ff27f431a949cd0a748cd665132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e47595e9623a304da2fe51c0d580c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b425f0ef34e80cdbef14356e5b02142134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8cdafd2f874557f76c5c343d54511135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a5fada20748bce6239ea20e49cd19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029a7fb56db6664d9a036791f290009137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104e5b6d9d7d285094e117d1a3cc418138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc8801edc3c930857188a82befbbe1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510d8be2c3ce402f6c997aeb314267b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af46c552364f57ed15b90cdd8254970141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ca4b4f4bff3e24ebd283439836f18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c3a67e8e8f94488b2cab4e0cb01cef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684d94cba44407df5a1adfcbdbc3b05144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89a64809f8d88e760ac038b14730de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432a962201c3261007e0f463052005f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57f2cf6d33bbcb5e40396701aa82fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8104a97e56a479eafecbb70efbe4cd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31793480ce581bb801191f707e4f8c47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283d13486a7450d8650c740786e37af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a2af77b2eb2b7f4dfbd8643601dfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3bbda25e8315c35f29b255429525f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6e195f9c486d61a02c66130529a38153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634deb1d79f35fecc542a3c1131b7ff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f0308e384c6267a445eb46f00581b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4ccae1e11415989aa88f614d30e11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d58b02cb973361ea720a16218e2197157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f588a2bcad4ff4aa15a2061da35f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff3b6609878730de0f07528f3b8ae4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319871105f5ccb7e6483b97eacd3ea9b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8f9840f46eb0c7a78dabd0b4843a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36efc2e3a3f6dc306a2e64080d5b65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b418c7f8c752408289e36143061cab0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0a9c7c440180069679c53c60ad967164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635db0554766307d9a5678e6f4eb2cf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c42baff229abc4692d5c722541347166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236dd4dad1c5401d404a6ba72dc4c76d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7300245024b38b6663b27aab081dbee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da0227f5684fb013c26c9a78838f58169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c621da6648d39f494f539e700b32afd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6acd1058b89d2c93f2850fed92fc4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2494aed22948a751f0f612a4b3e81b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed0a97f1eaef72834d56c2a75b5ef0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61900c611373daad73e7badce3e7491e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167d701143d5c6d011b5d8768fef4c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4d09cbb354ec569e8966f3c439e04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac1e7d3bb2abcba41b4ba208888b64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a00935c358a6d3060609e3eeb8b79a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4d0b3df547fb48aff11bcc6377223179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdeb505534672fcbc0929f6cfc492b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e0ee9aecb4fe9f32c406d6e59cbcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a259ab51f19abb041c1c9a853135c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c659fe35296972b462749d202567d9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea4994168e3f135ba1985d83737a15184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ab2e52c194e8e3c2870df58b9b7a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0afe2d99fdaa3f73b290c3b569635186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d655ce68c6d0eb4b028128e2c856e2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91d6ca63dfa07239df65060cfeb2a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c9a0c4ddd0a48b22785208bb2d9f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0984455a9018574c2aa983fc413b2b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cce9328563a2a6e156f36833d9396191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef95a194070b736850566db49f91d51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bb2625679befcbee5c2eeade3f228193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567dab3cd98ea6f848081f338c4bb1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30bfb9f4e4ea5ea8f241fe3a8e0d686195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf702e81bda4206b0d8aaf0d971c0cae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d035cc38f0cdd5b37c7d4ad1d60b69197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d6c20344f30e274d38d133534b9ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbddaa77f1f4568e4c6a5dffc3db88b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad507facb9cab527a39eb3af34b918200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7e3d613713e482f24c85360b9d2de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006937d57fb8d515841e9a8b41e45a7a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea194007de2b7936ddde0a5d0482725203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5faeea1aa4e94479529156c5aa4dc8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512ab03b68ddc36629f589c529d6901205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836449cd9c276aac859d94ea8838dcb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6f5be331be27f768e2b3d538c2d5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b13e4b65bd7f1f7f415685f4835c80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e8e41e3db4ec593c68d1555b984fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279656bb7d00bf97dfd3325f88422c96210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14136525cd59d2c61cbc83702e198f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c5577d088cb737951cadf34c67816212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11534923b47bb2e6a60ea47e9216fcf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1ef83fa61b70b6a16f7d20bd3064d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbe4211ce70cb80dc894cfa7e1dac3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1282f92221607cd4e51887bf5742b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2bc27fe53d4c85d88edb02a9f5154217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141e48f4b0c612232a4cbce60869d6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecbfb4f1654d1ac21eaa0c2de89e05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83dc6e7b4378f5c9018a296c6bb7e8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8b33f6bc71a6e1235e5093094681f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9bdd07dc6a7b91a2d00fcab23458b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bd90a1d7ce7cacf7d8c444fcd11c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8e2e1cefdbbec7ab087302a9c1ac9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e28884cd766e56c7e0b20a641a6f72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3385fccc2d64c45cd5087bd1b3e0f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1eed0272b950dde7c3cf312bcf31a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e60b507f2c86512d68615bedfc7a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55974faf04ce265daed064029bfa7938229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ddc6fb32d3690b4d919a50bc21124230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877fbbd0670b737b886778d51c499d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7d2841f597761de53e5d66f672860232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24cd69ec069bc1d882d71b220bb6f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a358133edfc518d98e93c11dc25c1e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862e2a5969be69398f9e82cad9972d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aebb12a9b07f86bf3168658d770716236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273707d69dfdadf245d45a0db0d85f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6fe23ca4cb6a8f591a889b4b76b6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae14286ff7bfccb93ca97042d5ff1f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c08e281136a7a5750643fa2e901da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccc3e3cbc6eeab63fc0a41b294b3e8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548daa46e204a52d4bf767ecbfc8918b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e634a7d310a8e1f6c6b1ba521b34517243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ab4d79f9847f7db6180195da7449f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990615a85be5c03627a5732e52bc1140245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe01b96d100a0a5f1e0d403c723521246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e7bfdceb6c5eed776fca2e881d7b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba18a39995218301c2da20a95db7c78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e07d28a5b41b7602a4bc69b99cbd0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185998bfd638729d3dc7330f0a3e876250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c976190aad5736aa4cde4d1685495b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367174e3abe0ce8649deacbcf7f407b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97bc9d349807b88ee46ee94ce474ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae03c16e13dc222a75ca8305dc8462254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dc7fae5f4e16337e4eebbce0643e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5e889fff45c98d7983d79306ba8c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66731e9c998b90ebf047c73113840c29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafe238ead974e707314267b3a74008258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed7ec08d1d34393a9a295ffca66fcd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d7fd9e9a20979e752e5d0de8ced7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa47e5633dd919094c910a6408a07e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546c6a4b59867dc46231276dffa0287262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49051ca6c05b283d847d8cf32fa0d938263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082166c749054c0feeaacf5ac1d74037264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe136f3a41a212650baa1c4dcd7f0bf4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78412b3b756e781fd1d93f25c101cd88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd6da516c25e6b3dea211013cf80b4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d50d220b2516085ba1c5f3370f883268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc70e5bb9d8723d154457a89c1ce1f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1a86b141393c56b7fa46de6d9d644270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2d8b9525e8e123fd7abd616377844271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4406d2fbbb0c635c70af440e8e479272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f7c3a8c6a73c3b0aaacc437a0e32f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649bc6db8e34f97f897ac09ba94b51cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def6c4426d772711ee45acd5dc881d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c9ed63f1b8154d707d396a9299ff1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f31e198a41c7dbcbfad0849a285cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8708a798c786bdb829b3f7438982546278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39a4aea19b70b4c78c386d524a8afd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6721dc54b60fbc7c24f45ba30eb43a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc626208404cb2386454687e60a243fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479523b78a85a11a3768e98ebee43d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa984a13a8faa89da14e2dd53f1788a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a2374f60272b720e92a60c77d1e07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa56c57673500a070a7ced47c3c6c4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c4048afcf1556ff76b9a718743a81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8123f80327a2a7088e9f2932f54ac76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80adfdfdb2c10a6fef302a3f4075305288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a51decebbbe6f1726666420b1cc3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80756f6dabd6f637220aba60225dce7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba35f7f907609189a3cbe640ba65f1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a21cad8858a38aee80e3713cfa84fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f5c4dbdfebfb9ebb7dbb7c6c58de1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99347de91f1937d5ad9e43f03a7ebeb7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c829a4ed0858fa0b31139ac4d494bc2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b040a90bf9a27d5595c069bacebf5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02bf43c6244fbb42baf62edced17f3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd068f66b548727903359c73cc603f3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f60c37696b4c330ccf22fbd02eb12299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c17ed4474cfe6990942598a23b9c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde48df6c34138e951ca4a38f0d1b19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8febad6b22bb358a8a8bb7c1af1d3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c96c001fef3a046272882f7c27676303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238f629767fc05b1bb2a16702221706304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48722d6a9fbfc98df06e4d698cc73b0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11aae7afc054209f1386a73e52c3258306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cece7cf85823b51cd7b70df208a71307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a2ffd90c81fd286b6f9b7ea74dca6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5a826775371c905068983ee23634b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c944f75c667445ca46bb1bce906ca6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bdfd8b94bc45a440bab8866056d88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c97ac8861ff966d3c954a452b9c1b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b028a6e0964fc56565bac9de489d2aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a056e2cba893c241995792f535afcd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa4c485695e37f060f402157a4e7f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1aabd7ab494f67deb323d7804b49f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7c2e42bb27495277ff2f801d158ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201390f3c28988c7faf6f4d91422a839318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd8fa5de8c87b426bc60c63964a7fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525343bc4b6b51e0786cbfbf5787e08d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294bb86864be719f4b35fb8de6fa3ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456b845b7636b31102fc5207ce59cb7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e55bd0dfec97a36e62fda2e124ad6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62d75518e35006b4e4fcc195f62dea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35fab9fb386040d2fbb0f095642a46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba17ab1ba56ec36e9156892b8ec3716326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d054d95c5a2825519a5a217a6729a21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a72b00da7dc534c0005f3de6b0cf9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af954543fbe27d784748117c7902495329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666444ddb074f4135b016b6026ba9db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54402eb1142efd5b341bf90ffcb426331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779a24af6444c46aaed641e5072898e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ff1aa97488d19698f590e7a2f0292333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27b9f45aac9f2f9184adb1b5a74e6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e000795356daefce6db2019cca8ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a1c674196d020ee33036fb56732a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309b97eba8c911494b3caa7930353fc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9525fa5bd16e11e44f491708f7b8287338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b2bbd8b0854c4dddc9f9178d2008c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97248bf6e28eeb63684722b99eab86d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d207c572a718357b50cd10bafd2cf4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349e01189e968b97379c72ae7d31fee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ff27a11b7461d1fdb13fda01c6add343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079f88078a4e5dab345f482ad25490b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842426b6b6de4be71e4b2a24573c39da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c2b85138f2f894a11789f3c75f2fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa21a70c0048db5d44bd57e614981a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513e147ab470927933f8edb093406ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b2680e28c5d399a6c6b2f9e66b3f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e39ebe699398c8a523601f16ff47c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80034cefbb44da519f187b5108b721fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0606da675ecec0d8d74681948a73669352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf6b0718c486c7b1a1a4e0bff5230a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8a6d332e2357e0b643bf7e22003f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcaa5778139cb58676bd3601eddc6a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c9721b56aeafe26f19664d22b2f85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c653a1649b4cd781f35e605aae5f0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46473fa857f88df3bcd4aa841e3c01358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c337601cd481719818f62f89040748359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc25f58629881ce02332b32c10ffee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc67cf30ab60bbd544e829c5709aa96361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093c2f4bcf3a94ad403e45aec3ebcec362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c390688006c8e3f30dcab1e7fac3421363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12349f8433d831d05acf704b006d56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ed5d526a9a3a0fa95558f02bb0e5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b1b2c76fec1d6e5649dcf7c678f20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b727359da04ce10635f52dda44cee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620fa90f254f9609f91f6c871f1e5a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d01acdfe3fd9b6135997aa1131f968369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154542d79dfaa120509a8fa61c513597370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c86e3ffc0ff31d1cff59e3f55ba6b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeafc22015903ef588b1d33e9064b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b37bb1094bdfa374c4aa3bb17a46b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba6ea9cb711350873632bd2ae2ca8e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4b859fa8e86c00015fc95563a7867375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1a54843481ac3b06e124ef7c72ec9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15df146840f3be1b172348205ec554377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0675ae05826fd50b85ac108e8f4b8a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908a7e24ce805945a16987ef3f6c423379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b278307ecbeabfaabdcd630845eb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e331ca35cccbb3e3f9dc13c9b583f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb2cad96747073d575427635249d55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ce3279459cd5e226d8b22386136a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b25fa7c146e235e902454df92cc6cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ca515dcbeebf01314713e629cb3de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6eeb9eeba13e2b7e76d68b3dc9e171386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f7290e69a332e5ee425d513fb84eb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b38a63de6452bb328339269b10a380388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408d6767991ccf682570225689874f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c01b73aa55d93d95521bf725eeac7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7c662ab8cba24e3d6125814c928c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349432cec0802faedf2b92bc8e133dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0cb5c71a5eccec6fa5f01be66aed9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2130d26b71c6cb524d8098eae41cfcb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fd5c85190c3f76c7dadcf0fccd9ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8db33e86aac97551abbc88a6de1de5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff016b4e2b3165c2d04c6a3507f0122397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87387aef3c56e5946b20c9c643a3383398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bf834bd4b4db8fc4e0dc5ba5e5d2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6935e26c1c992ee2f3cfd028261a3ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb3b15b07fd70e7977b775097c735c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e83b692be39ab904d845bb6ee52bbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95664713c80a1ac4737dad67885e6a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f9aed740403c751acc381f7c1ad15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882540e19920fd30c254a1e17a3e0e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde6fe01f9e4b32955ef82b9849cecd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc3ae0dc0cdc2dc858fb12bbdf2aa5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc665f4629359d4c28c3179e51e024408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cadc021ba44eb8d2dcf84f11afbc14409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9cd59e370625f315d00f74b49dbed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9384684f5b858b7d3ebb3b1426aa4d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4c00a33dba8fb25880750aff8302f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341ff0040cd82f28932f48849d41f48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc028ebac3f99bdc6c86fb405be2dc3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a8708b7dd4f03a2f09a9f608473a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664309c44d65d4c327926616a6f80889416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141d1648dfcaaec2141542c6d08c1e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db48c0a5a3d0177eeecea852c6d0a8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090c4e93485781c203028c3553f9d8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932f3251d7473fbe864e436e0254b55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab4aa45471d596bd2a9ff5e26341f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726aaa3d3ec4ea3e52a1faf06f41afb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9356c3a147168bf1ae9aecdc057205423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea6b73c997b922716633c640276829424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cece884fc315a47e311ffef95d383425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82f4c8bc17d2a94770ece3d3184e08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bfe7fc1e6dc26c4a240a6c42752c4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3a1517b89008172edc57d01c8c301428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d92449d8b33d1c369c0f44f45d7ab9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5dc4eaae6f672d474bfedcbc5db5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346b8b5bb24b1ff8eee498641090aae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41901bb2a1c2fdff0d11e8c0d58f8850432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda793424816bb5442f0df13e1a5dfd6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58eb54f6929dfe46d7298ec60f7024434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acf5971c6b52d42179157c679716c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022c38be616a1242be64dea0178e890436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24193ebe58d6dbe436d226319dcaac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213a5269d7b6ac83914b0f4f5f59d28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07f485f4dcb33671c3e6dcf7e0d921439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ee6d4af608f75afa4f235c4dd3ee7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e128c745c925d892272eab7a72b1d4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b610ef8ef9e9552b280bcd67086db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772d73271113feb10f7aed330c348f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f94c77d64045151857ea2de854393444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd40af1e5eb87cde8d2f290d1d9f706445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18942e3303844f561f2c7f1152e9022c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033f001a485ffc24ce3c52b407f8da3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9d0a4ae016514b8f34e7ba139f32c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049027bf874e7203ea4ca92affa3f1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e3f815e22a7a2c70cd1f5039bcb80450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a4fc202fa9c5467d565b154256f3f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50545bd9ea5b8699b434864f767312b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97878e0cd6dda43307dc35d32705d075453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2e845488917c27a8e7a0f52eb68c7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c729998683300ea85a087c17127b1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb46845e5a06f85a551d681f3a1ae30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbd7a1821e5957738efc42774691d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d0797a8ec0dd26eef5ecac0d31506458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9b7abb240c3abb5b70815661b1c5d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65814b3a564bbd5d78af9cff18655650460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a71ad5aaefdfa1d700cb1f230b2ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d7999b0116fb61a61d47683ce6ea0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bc0391db92bde06e656650c144a25463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc54d07209d8e2986b23f7536409e9a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd091ff5139d38bc1e13ca41f05abd9a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cda6cdbd143be2f75dc94864f6e31d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a92b5eae5ba50f6c22bb9062855dac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdacab558603ec3532d8e25c05a400468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f57b3efb97aaebe4edcbda493ebf98469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69fbe28f561afa5cf41efd905db8cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12964686d4639f490d54c13a48b63d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2615c3b856d8205851dd5db0753abc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc03e73e154123e8c0f67815bb2d8b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9e43f56587fda176955eede1631ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd588da63f1d3277c9bcc9f4d5d54c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059507c48bc8662777037d117df887a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc030c301cb31107428a719349b43551477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f13fa7620b5f0b8a8bae8448f9391478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca26b5f2684f8817b893c21d690fa8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46722c596177acd58a78e08fa4f1abd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a29289c820d063f848c00959fd32a91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34135d17df193ff52b51f3cc4a775b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa96a308c49cb02202ed4250c3b933483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e716555156130b0ad847d487dcb91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fa9d027550c127c59275cdc81f30d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcdd19dd7b822dd857df3c7f8563bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82051ea3b0bc9909ce31e91621d46678487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03cec90aa68c0422840384f4dd0d92488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507362ed862d9f37e517ed69ec16632f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e725e02e09e12e251d5198fb5dd31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01efb3712c6cfc199ad9ca7de5684d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bd3277a4d939e9476a4dc0eec11e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511fd2192e9b8e964b4ea6c0a380a4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c2dd62c9a9ebe49210f084de31ad5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c893071f1ab903fa69e728eaaffa35e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e690729aea3394a4899d2c05e5e174496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178af070a35875b08ddfab663ed10f7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c373d6a906d44d15f39f4af43783088498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f87d50158269aa6fb25048d87f2fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eb3aa9653fed73c950a1be609099a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ab9ed21e33614abf283669ab3cb99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb287ed2414a59b8df6be678f76f448b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7601c0346f965dae0e8e918bf69102503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78fcab74f82ce838343ab462f98f47504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1626527ec9c6a1b0f8b746caa4f3ba7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5664d967780a10d3ea8f49cde83776d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08ab2d24e06a97744603fe40e4f989507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb926c695356a9ee8d7874a6bfe983508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c3e6491960695d34e5d89b65f5bb5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819bc2bfd25eccb27524334204966f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5e8024821f4f67d4a8e2cfecc8b94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10932e689fa41fab7330e6b788f1efe0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa63ae188ae3a37337cfb5605141b99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a93b93d9e1189711f19fc4c997f260514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb58f4205c5a3c81e06823801c2b09e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bf66ff436a39931c5863c8a43a149516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c15aa7a43437ae5c00252c16826126517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c6cfa01d3c96a1a3897807a15a7ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4016bb34760fd32348dc9260fcc93a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a958c84db8d6234873e64390fb430df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00e6b021aa3e44f6907d379838c1f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f376ebe6fed287f4b51eca53a248f5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484359851dc243d87df1dc0b6296461a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3452ce14911968dd5208f2b57f973524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fdb7e96594bb81c20ebf1945a989b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70272c202ac74b420b1691f7fcae52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31e4542d0292d7010988f73e43d85b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03398dae2c619c7bce5ddf1493da81cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abafcc0e9f13473a526c1d28d36ed0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33d194522db6d6f6613056fca097f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626085497996d038ed50547c3da4251531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2218c4b213349e97f119f79a504fce3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5188272508e652f1d3347845ad1d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fb784b098569df3fd51a3a089be7a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b709cccd16297c35f76be833760c0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bdc9f1701ed58a589f604db7fb966536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16a3bd3b430f19eb86860e6a232b0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210c5fdfb4702a61931e0a227201dfa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd24e43c1cf46b0fb9ea29fc21098c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b1c8eed44a302b17a74972cde5aa4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2badff4683b5d348c9f2e7cd788345541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd01c65d767c6d26fadd3031368cb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9231f33793eacf919ce6cacde2530543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679c332edd1ef8454aced7b8e508fbe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93615c3035437137229d128c070432545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bade5fcbcde4a9b85c9d590f93334546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb168199f2719d6e85f870f88fc7f7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a03b39c6162cc1f51673a9f05ef5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb23db3b0c921a42f1b462fc9e8459f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d212d86e0855172deef1c134cd74c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13e24d9d9137ddf580ebd172f5a78e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba7ad7d02acd8718ec0d5dd3e2fe90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93dd60ba19ed71fabc5fb6621964d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdde9d0acc92a865b2b3df29a5257c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c892e29660e62eabe7d4da5c6a249c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f60ba168ac43ad801161544009c92d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d915f1fc9fa5486bec6b7ae3f0f7d26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039402f0c15799ed79ac951854797c2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbbae67c27167ac99b1341cac4fe85559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8c581462d28da6d3f05b2dcb8bf26560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d9a1d24ffca2f532f32246d547f62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63153f99859f769a421d2b6351c8d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049eeae9554a9b92d6a371cdff513ac0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e73c3c0545f8e4b8cdd52439fa7c19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718b6bcb8fc7f76d413f7a1f186e1ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d713bfaa4e67447138ee6db67d9a0c4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1087cd38b3cb86a06ba1e1c246dad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fbdc658800fb33c4f98580843e252568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b51a5bfb40986d823da9f97ce1d189569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d8428fa7131a7b0f0d4c7e809f7bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43308bf8fe5be46b4c68c8673fa767571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34c2a6c3e95e480f7fc446cc77de21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c38185e890bb649f33f79afeb7880573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2d0a844ff9d2bd7ee081c6331d023574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028985502e62862899a7d3224381a851575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a926869e672d8d74dd6249b399cdcb1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37792e4d78b764ec90410d8285fbeae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0e1cdc2008fdffea98749186ba5ae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b71bbb46987a4438df9e0d307ecc42579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3a3bfff8e05125487e50b94069f87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5799a5106228decfa16ae09091fdf35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9a93e26e176b80594a227b9e0bfc0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86798be2a9f73bddb07d754ca41db38583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e944141060324ea3ac53a39cc60cfbb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26d691fdbddd794dad980de1bf44f5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774ea2b5fd444b79fee9a429607fed2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9eaa18ebc4388f3e6fc92e04d209e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df54e19034212f2b3793a031d9b3e8c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a776216801bed09d23780a603faa75a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d4138bad02836377a05113825ac8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62636eaa5a4f32f36b106dd0deb0204c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8337045d9d186aa404fc1ca5d00ba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29527ff470b29acaf5888be89cf8bca3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b490a9792827b1c17b1478f9addad1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905ec06ad758a6dd2b2d49ee947ee26595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f6b4a5a5404a3bbb40947f701b047596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e7987d1c8096639293cbb9cf47193597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dbceb9c61ebbe78e088224e9fbd75598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bf85c98ac47f811e40db975140d86599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffac4cd48c94d4cbae39198cce0fcf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644ad326081e07c9d2053728be42343601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdd13458ee8ccc2fcc706b3fc156fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee059aa4426c862a27713c5ed59f9e28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535be31a6ed0fe7b9b7906ca95a9f463604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acca341e100e858365350b39569f9e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6856ad82f5fa1fb1bfa25700faffd0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102b526e015f68384b9b2163d1593d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3833909fcede3dcf7bc2dc7a487c0d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07907d0e3222cb13a9413e81260a74c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823f2d2b101590fbf4a8e4d261b4d8f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b66701b1458071d1a1968be1f442a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badac366233e835bef09c63838384e50612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c3ec27e9e27b5b2b47830ccda2eb3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163182a75af575b653f483e1ad8707e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930b44556c1d734969270a2c4386e3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5ea7637aca4ea21e004c3f43ca9bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60342ad6bd91d4ce32d6d6a39ba77b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbaa29731f2fd3c0f37a91034377c3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2910e728ff8c9d9cd802f9604b0ca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2299ca5f922204e6b91eb1d6822bbc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ef7abf1a606e8e9f1699339822a7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3d03852657b0171b51c4f6786fb16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbff5caa01ddf2fab84d31fbe1a795623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937e42cf6abf252c38fd33994fcb3f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de55f3f29214c5400f743de3c1cd81e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b21d8fbba3e3b2c001609772290936626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541388e6b8bacaa285a75121e5d809e1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc78d0498d5153ea53e9e74758dccd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200775e64c06172f859b0f567342ba2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724be70bda2e4ea96dd6ceea186525cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c3eaf736643ea2357615333d5c5df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad246af05172ceb88d36e8e118b8ddf9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423626a5856f6d051099c4203f6a193633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d8d32a60fdad17a4de290e5d1b201634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30038ce6e818ca1951bb4e7b6804fb68635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4533095f945a4bd86a341e66c59617636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a7f98549b1ccaec776148f654c475637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe228f442cd26a48d12f20e6d05cc43a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32468437beee736b21ab4a2cdff24699639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286851f5b414effc67736d1eeb81b57640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d651fff376fb4bcaf3d7cf5e0563d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0933d1d6676638464a84973521a50642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab453df90140a1f895f0f2f5454439643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9db9c274e9e91e11caabe1e482f6f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c87b3d0eaf6e32e0be99972a773e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58444ae4b9a193957049e261a8f93d2f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e843937a263993dd2dbc91907a37756647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee292cfaba63a1fa598a9b4382de2a39648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3830e487d195d14c77c92c4828736649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2631fe114dd3655b2da5eb300946fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33684dfd7fdca67e6c04ebbefb901b81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41425a221a3851dd9102663af52dbfe7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1b5b55805de2dc62b57912415093a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275fe7cfa969117ac2e5d1dead4e159654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185613e87a256ecd631cc8bb8ef60932655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f70fd6cdc09a81bfd9bbb44fb0d3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8294e7c89a96ba200eb149152b35d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712d61c2f0da9bb182a0ff561864b54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8727e0c872f6861a714a5328d72b2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b956f189f8be4b449faf4c2f80d1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0fd3b50b14933446d08ade0e00a73661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce505e51fb3f282c2536582ed3dd7a2d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541de44311b267fdf3694a1d0c76f80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398aae96a29bcfdf73ffe236a240ae9b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af194f513b4235c8156fcbf791db248665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a164f978b353eeda20f0d4e5753b4e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf059517a1d7a2d6ba129a1210df65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f82367be81c76668330aadca4bf623668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfce23470c5c44b3467b8cbda3d41a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8b9c525eadbd0f9126d622eea24c6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91cee83ccd3c7fcc11ffe80e6e03f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c34cf47a2e5394aac75257c1d32a79672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53f7815b9aa9bc1af8d5f6d6f81146673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb5f219b97406dc2a9b4befb7dd1da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe629f033cc61921953116573e02f30a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7fd85af5c8b65fd03aefba0806b41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0b4da5a997352f6b13b9de7559aaa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007eb4686f444b6afeda8711fe979e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f275820071ae4f0ff5faf6429a7e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45bbd5a6df4a0bdc90e6c1bcce9e19680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>