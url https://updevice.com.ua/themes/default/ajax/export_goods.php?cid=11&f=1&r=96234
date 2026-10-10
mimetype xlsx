--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bfe3111bf7ce2a2a5422ad86ce0e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193ed0bcc4b213f0bb8f02ee149076d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69af152e6569f962d9887c3eaf8e5c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b05f7571e36d2449b03336ed80e8244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83f4b3f142efac8a00fbb3f907c3c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8873750696c108533209e930f896a886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd99d9e86c321b649f1541702ac1257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7348af85bd9fcb668789fa7a83d0f6b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1182e7f836d14b17170725d3e8c8f2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432489dbdccf5a50d20a44b9e04b6f6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72b3190f1783c32807b4df23aac01711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef852f847d6b884605bc1d1579e97012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd37291db7f86ff29578740258464713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d8a5498675d18f9188d8fbfbf5d6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b8a7b69ce7afa03f4f916c055efec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbe83b4165239dd8cf7cf099203d9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed711a9174a479f185194ad91438c6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524fc7e9cfe1a44f1a16bf943362f3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3d455537ce0cc2ca66cd515a397d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024dafdcfe1cdb6d3770da75f73d16320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e070e54697de8863a6e9a72694004b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de2a43ed6cb89b26157480bcb7a3af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0996ad006122f4d16e2bfca5a559cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262480947df583bb9af753346c2aeb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645986c9fa330d684ed39029acc0fa8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841c8a2aca7a954858ec4ec3114bc1b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cfd97510683c1b9e7c098b1d3493727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce2f0660ba95cb586a9d0fc414c6fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc766286fb126b7db3a47dbb03b7ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a611fb503f300d057f2934f4ebd6030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916a519fd12cb3d023cc04488dfe82831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753d7565d1b717ad47d8b03faa0ef5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d39bb9e777b7fb95857eb7cfee531933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c7e978d07b8fd1fa0221f5ec7d0df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c9a611f973480ed5878c9d145298635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3be4e047d475f1a9df5293d528833336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239de3ffd9c72ca2e1b39a0cae3200c837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871d6c0849f48960e1e8902cd89ce7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c13d64b4f983f882ea60a629d521f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196df85406cd90cdffe8965cfcafa6af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbbc83c5e5482a6c7de4b3da77614941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856055aeca431f7ed43cb7901b9053f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698e1410cc25d9fe888f1bfe4d3427a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcd869fb6d54bee17f2453067a85fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29a570978cc25418e875f949b9e39545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519b169702f69adcdd88297a9d0d31f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9768af6b9c9172b03fa32f0d8a74c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdac0c18a5f66ff7b9b34c81addb8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431933c8047ddf0e4c3c14f6da2d36949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89937149b20bd131726f1532f11c3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc6c0f10a2bb1c6f00480b3e43ed8151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955a8488b06419e5ccbca211685b82d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afbe9da8b09ad6faf8c8633522791253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb873081b82b06ad1979313ad733f8a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720cee23821d4f4dfbd5cd9cf8f54ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75279a248177c66ff6f7940a25d5a78056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a35a4c792b65852a688716206afdaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc8d8ad46e73d90adec5a2d4b8da1258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289192c0f3dddce888f0a6c067f3a0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d26c4e538c028b5ca7a3ddd7b49b960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324907597ab0817109a2a8c13473ac661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158d241a242d8bdeb65a2a4072e537362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c548ab53da0a7137be4db67103d50ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92905c1b3bb48f6ded156b72d98b4e4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb49655d30f38a45edf443e9805248565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430d712c51f479370deb5cacd62de4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa174be3e0ab8d2e1c666081499828f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492cef99fd8d8c1cbaa78fae978983968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9397460fa065bbc9f6c657ade8277f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b889361883b936c387bf9c10078655470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327fdb744aeed45d4f24c0e7ae4774b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc058c0152f4367b4b717eb5a1a46d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f4fce3a532b606ea8e7b517286e7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca4ce143b99041f3d5086b4cb44f4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5860b9e6accc132649a2b5b463c94475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d242f405ed1a49ee753b3f0bb297df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c65caa2daf2cdee4f3409467e1d4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf00d444e9c36cb18659155737b3a6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59871c86fa33d32aa94a82b695e5d6b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034231ee0b69222660e5b6030f6d795480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2ffa15f0d4cf740db2367ca24e87c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa59dbfbcb39e99d84fd1be4fddd66582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ccf09754b1d7642b4b2be6e40c30e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb16e3036fadc16229e2e6bca753d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab96edbc91c596a0b243dc8c64c6b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721a55d3406523b0ffa8ad7b18c0d7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4ddf620c289046bccd7f42b80efe887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5d009c775599ba1f6d239c96a2f9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a35c0eaa9707152315e428147f908d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f497154a7678115b283327ffa727390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee268f6c6f2fc9fa7342f6562c9c7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24dfa03b00a2a01b98c588e21e576792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac9de3599d2b6efd20cc441f301fb793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e948553888de9ec7eb7cbb5649a8c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd2be57d9fab76a82b40966fb25e2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b0f792c6ce924685360c3f1c585f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e9f5fbbfbf1f355ef65f7881f1b3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a616a1bdf1aba0a8a447059ac176098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033eb406d3459847bb40909c5edad54a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e35fb11071aea9540aa06fec5fb91100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383d0e2228dbc1900b3362d7c6b8051101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdfe572f3204a1119c808a07287173102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9372ceb623e730917c3be5d988290df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6485dfe672ee7b5a2e26bdfaf2efd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d19fd1f60e51519e05bbe51309929105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63191fae1b95a5e215c55bd69317ae1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9723188e60689607dc966879ddc216107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c392d77def3fbefe4b1b895f9e5876108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15381bb38556899cf348a54435cb5bba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83114d1305f8b142b69415ac3935d849110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3684f3e561269b4e8e63dac8f9c23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6d3f6d7d2912b31e1764b4a6f89a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629ffefbfc54251112e72c2d9e98944113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682aa4b74e566fa49adedc9238417bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090068323973e8572dbeb447544812c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e843306385b45b47ba0773495ba65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758a1d51d59e52ed2ea1f8ee50b413f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f12455fac3d7e1de955ae172b013de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54181dd3efe1f4151b7a288dc7d819119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc73a0c88ac34e40625f261d92b5df4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126edec68bf91d8d76803eb3c9fd682121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c1482466898614820dea9287f8c64122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae7a4006d15092f862384268bcbbc5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154656052e3ec9737d1491f54727611a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0e450c429545be54d34b5780122c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bd0b9d5f6e2c7ec33cf7089fa78dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0896aa6f9880dcc7218a33106c63ac9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead16c6309c831e778a659ccc750e49128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee6de56b24e3f6ab6b009abb2b29e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727f44ddea981a91cf4356f75f4fdcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf0ea3f6cf156afecc7950e0cc5a07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdb8a8837116e56d64404c5bbf3da3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0246a926c514e8dbcba51ac91c3362133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8141b79bc5b8cd5f40fce5f7d20e83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e8b93e35ed373e8aa2490d6f2230d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d82ae6e3952ad57fa336b38d89d734136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e69dbe9c3357942dacc5fdfce2711c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6d2e08e85fe7b1cac1d6dd9210b18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea2d0cecad6ba252c0a87e51a55422139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214ee664d9a73139349e60546fb0014140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c644bbbde63227e5c328da0d2ae45ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b93e21a4290783eda992c2c2c07f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836516ffe1b755ed479446f757ff6bf5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfaabbfec424c2822290a94aaf81c88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee774ae3858926a175fe8a962dfc1eae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dd1d0fc71e75d8c6cf11c21444709146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c3628198b8ae100818aef767b14f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1e404dd91952eee7a180452dd030f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79604dd465e0f9421a6ee2b6abca39c5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc075fe1c83aa6b77bb36881cd43ed9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3fc2fcc4a89f071da286fb2b552ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97784d1539ffea8f569c51909aca9a40152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21048e8bb2635fdf1c04714426ef466153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267382e142a8bb36bd2d87bb623f7c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac7261da7dce76711ae98e109b0060155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f411fce3e19228643adbebcc5e8b460156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1421c6c9b2ada038da6e3559126fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a84174cc126bdbc2413f4d2bd4a7ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e74a3f99b8decaeea72625480973d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9f809b8de5b9a89e398ecad2672ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cdde762a03dd38b7240754de304d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ef1123af45510c2a7ae640d3d9e4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a51701f5a21979bed076db2faf191163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87316c91a89d3aecaeea5ea41d200f23164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15ecae9d2335b0867c62f873c959ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca12fd9537ee0c2031ddab47fe6d95a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc2ee925c317c3523f02e198db4adb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60d1fc0bd1ab9bbce6421046fded6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d5d23d26e95a21f521908fb18662c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b919a52fe9954fe31f9b6ee2cf70d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7488e13878ae0c065312fe2b51aabd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142abe263a1714a514311d80703fb5e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6978d3d189e8469bd1651fa23bfbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e85b0dab755ee8047470201412330d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a4251bf66cade53577c2c5951efd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522de3dc5f3cad6f97a8901731fb4ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e5f2cffffb227c39ab5cc96205c6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fba842bbd9e6cfbf50ee81c5b3f7d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2962fe0e7fb7d69352a6532c40774179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a46b77fe167d525261138a0d2b2f83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f206771b2fe9eb342a908d303a49355181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fbd87fab51436c2d16a4d6467ff89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98774d8002c18bffd9c3b1f611cfb53183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efd4a484d20a72c851b3a3af605067184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa64a7e468d94a0667fc2af890ca9b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3cd7f919cd12f4685be4d8ce62be5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcff184803542a2026f7935088b8c9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe12e544aa51981a3a3c8944a4eb36188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171ad5d0abb67e394f56ed5c8b519c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e08638874079a249f5f5a6564a59e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e4bc3fc29ff344f906e451a3e08a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc09a6dd885d785415113406af1df1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec3ee9b6092df5afac452fbfbe60ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d29910909bfefc2dca9c294e7db2f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddd84f424c2bddd34536413ec8c5c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb3d47bb0cd70546c78dadce351b91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac609f93da09cc76f5e3b2da2bcf9d3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e4e0a8ee9b3dcc609a416ea451093198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aca116c5d64d8d38e259ae849b6ca3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a7f466d664e563f871d13f866a961200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d82d14a13b95ed48a11ea26e93e34e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a7eee30084c248c59fa05668258f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d8216477f5cd0a6879d7a161f779b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1725a406142fba7abb88aed87b6714204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511e3a455a621b5661ad886174ffd35205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201ed4f0055f0ca1f9941581273ee2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdfb5e77efc2852ab0e6f28d255d5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928394cf1410235e30fb243d70d592b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56163e975ecbf9d72b89d7f4513d97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bce36affc55ddabcbc74cffc9d641210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fd1d1378e717a5cfbeaf4d47cab21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5468adc4c0429bd4b9958f5553db6a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653d39e20808dca18e481fbf2782d2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2223bb1be8c821d222da6adaa2011c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c18d10b16089827df2b1c2705c7b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da98ce4d1b100288e7151b62b1a69d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b22f6de04395b9239fa68102345e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bc6add0af4c8fb95b43f09f908353218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c54c8eec0a687e5a27ccc5aff422d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5b77c0da883a73a20e8c27bf3bd60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391566659bde6074ab47233d1edb7385221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d387cb30051d51def1430c7bce1e1c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26e75dc5247019a0ed387863beb1af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb0ab42cae54737553f044ebdcef5c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1e295613955bf4df350f4b24c9f8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e972b4c029f675a951a95dc1721d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66014bfed0d0132739ac09a113fd5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b068dfa2835ca2ec2d30a7ddf6acc0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ccac37cde16317d602d8711e330be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68b5de6a398d214543bf1bc6555ca1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5511a131ca26597c2073f4a0e324f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51778d4010c4a4b34f597263bf0b49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910587b427e144010e4781c5807bf63f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7ee94f1fc82c2155433c1f8904719234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72a32ae61b702c5a7ec1ee972c25f0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c08ddf7f4efc5a6f7c004beb96eb89236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293fae3b1169d8334c38f86307667f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350da77a169689f3df8d94f96f46804238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca067e3c56f564747444bed4660c6991239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4ff62da1cf030924b332a992d0f7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aa4671ed1059884992b20f3b9fd78241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75808962670f5567432e3a3168fd5d90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a86ed7358057d947d9baff6ee7724243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08023740994fa3c27d3b19e7afb15a69244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323a816018e4b1f62bdec35fb06ba0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69b1574ee4e5c5aa2b04072a1bd6ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18898f20afeb5e42abb4a2d6c4e75b9d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b008231a491c3294877acb28cca1b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f101eacd1b0378e34de530e3ba7eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b9da01b10d351805319ee9d5213ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b18d66b5a3bf663ae41ed20ffaac3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b075249a8c2f8d445dc11167c1752b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b7a7789294286e6e19523d1014d1c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73cc74dcf1df9e9a5d3779a7e63ed8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55c8143973b36af34445b981fd9404255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a7f65cc15a774293e34e084e08e28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba856d668f39b91cd3067c7de299d24b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a218d800e100247d522ea10bdf9446258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae826ddea255a77ee0d3e9d2c1d1496259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5717cdfc76a11e7535bbf95fe6029260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05450d14486d3d961d8e7a1abc78034f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b67e8a648c31e54e607c8fe4a308b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030272f1b21c221098d05087006118b4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c403b206352b4150bdfd670e9b143264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19133c6e1f003987f6d5404617fd98c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9f84f6f9a5e7d149ad8baaaf8fa1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b90bae31b0477ca029d1d81408b746267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8e0f3591fd243e22b731c564b8eae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24594a12005e34e2f7967432d74d07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf528ca27930d8967dbb58a916a2f01270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7ed6fe3be1d6cb4bbd57e15e03d5b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d6c7b0c1692481ce3fd22298d3a48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eae580dcc6510a26f97d1f82d2a230273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83782c786acac78fe4f6cf97bf59c26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816f22f4868daac12c3fa24ffb6322f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab873005cb8aec331e09f2ff8c6caa8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef356dacb61e6307e9f711f40734b402277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d63b386090c3bd9dfda7ba1abb6f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf489d3126f0b30944089124f78a82c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64996a8c6fa734aaa323c6e8dc2857280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507eb537da2d7dcd79d092a27a13a6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf810ee558b987a1b490d61946ffbdea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35574e3161a612299b55aa521c99e8fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814986fbfb81eb44e6ab54d7e6b7027284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcaa6584eea1a9ad0e4b13dd581bd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79502e2cbdac14062b9523652c0c9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9aacbefdfeefb869420a42227b8af9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27366e4dc2ec3eabfd111be9e3f5b12288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0cc2d8bdea56c8bec8a1fc5a84ec9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb35577fa4d1736dbfa27e2e921b130290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a514d0a7cb77c85932bc9ffa2511d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07503b4f4ad50a7eb3eb555de42eb083292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317189c63ce8c86df7ac570fda44b5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1992ace5b48e52e4bc3412e27b02b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799d76d28869ffb8f629520684049b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f109a2c875a1582e33fa6c1e9817f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4009ebaa808cf17312603f5e92e62ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70651c2aed9241a8d0d619d1f11f399c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8499e11965502c6a39328160fecd58b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6415fad07d29a7ad0ff629e30e97c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6f1f08c6549c4da454e5f1095ecd5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e4b5c3b1646a81677b09a41b22331302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7509c9257e10e51bd278459f9ea33303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac281b6f50bf1c76331dc0987df7ce5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c03aeeb02708c5e7fd50561f641025305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a263916d37f60b6a6609bcba36a05e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6d823da2a090bc05fd9651a1d404a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d6461f48030f627b0d64564b7b04a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fa04b167baee0fa5bffdbfeff9cea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8e0236234c00657f70142fbdd3322310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73005140741da55d82ab5472f3ff784311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3a9ad09093b3aaf93b7e0de6f0903312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa072a88df19620fbc2fac4e5e3632f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb3770f8af0543d5be9669cab17ca6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30208fbab650e1f62fd997b5145c6e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b55a569eeb2cb324b2148e3445b1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452ad23cf4121160edc5e1e1a1d1585317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0036eb9b9516509cc6e037b7c2826318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371a4dcde7cea5038d8aaebc82316df319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e8aa92dd72a537d77eabe8488b449320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c44f490ddc089a0b478252ff6052d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881be5964adbd41ea8588563d30910a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfc9bb04965e83d5a66939d66176f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9da987685ef25471036e5a429d421324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726f55afe94b52b0717317b7efdee00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f90e674080ea2e84d4d66f4e615152326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0054715d5ae408e0fe5f19203deed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f853a535f1c9efb3f9a36565e35a934328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e962bf9f69c7e47768395fb3e205f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e7d5dc13935af2f440ddd18f6d91d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10ec923b2576bdb69227a5d5a516b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc423194a936744d9811128ee67991d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740189cd35a777df5bd5e352f7ce41f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972a849128b67dd78c2232c2e0ef46e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81799371d9c2d99d7b83c9d84a7ae175335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b22e827bb124b4f6db30bb29b2a091336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92650c7b413b7c2d8980a3ef6e6b87b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb61cd69c6c67716a5e5f0107dd8c88338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fa5d1ff17bacef00e14d40f1e3872339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d48bcb2383850ad7622bddcbf47e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc4f2eed4b4ed4b23abd3d4d0ef75c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6db6bfd6de84aa2b7f0afff8eebfe3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7797f17563cf4ed6e1631d8e33003f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c4ee4f35a4df71c899ac7c93a37d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e969fdb55571e4253c581f8917b38345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889d96e23de8a37420832857e9ff150346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4833c08708cee58ea6374565a862934347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36451e39ada32f51dd73b8548591f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de288cc84239d2e252a7796d608a96349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defe84722fffc99568a661d136ccebb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36396e23a0bf910f687ea7e2ad18e7e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b29e448274a2688d3d4830489e8172352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1c20c094086f59130323e60490cae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f7be45a6bece159fa0a80cb230ace354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b984386c20f2576d8c6ce4d0a75155355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffed7255cd2db0c80cb91f516c57db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271edefa9e4b77b0c1fed6979f5f1c59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d2beaaf783826835f081403eaa6de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0e4dfc9ae98ae7207c2a42aaae3c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f09589cfe143bdcf3135f803bf4ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0022e25ca317e30b30040b5470c21ca361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c0785fe77d4f89bcf690018aed762362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941a9dc7438167abfac3d44acded68d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbee2d13f5ca02ed20550cb0bd8b6cc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9f3063eae24833f1a4e6d2b9988d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ad9d729bfa2b557549fa662db2430366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756202b5bd3a11bf40f435a0e851395c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd55e7c0e5f25fb4c341758dbd1af0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd542449069b242c4877e82719dec5ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4096ae1620659a51fe1aa115f9ac70a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3c94e4d03b84602b0c288bc1b0e0e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c66a14cc05ba9c98010da1861de46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23e884b538b63e054c27f79e6b5c81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481b90cf1ff0f2da095544b954f2532374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2387c1d3a7b0fe9b424fd9a46298c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeafc2078b79e0a19f82fd22c7fb860376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974bac3c77b4279e909dff0ccd4febf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543f31bb45369a519ea982cad69055f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b71e85293a7a556b11da00320db1d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1fcc353f2dd2bc6267baccb2692cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6e67deb89dad3d1f1a496729c3f222381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8fbc6180171adee50668b7a004722382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc86138d86c79a69b564e07783b22fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a1d6f2c67a5856a07605382f5db51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771652e8b61aa1b021687dd1c9eb3ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d350e295a25f241b2bc925328952bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480168500c69ba4f34d7f7411d4f8d8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349061648ae3a780431bd8e28e15cab9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478a9ccd40b1a81d1f3d47127248b64389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741df24a9185e9c7701cec61a9acb8de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1f278751cacd46adb41b0060b0bc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28922bb6c037470c085901e47fd1239f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d0865b881f9be8b9b8a7f6226f4fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188371a4ac0e53df461ac39b7c09c49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450c520aec5c1b8d50b51dfdad10b99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73673d63a9fc02687c6033045792696a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec153e753c5579051dcf752c5fbe9b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ab1e32c3974fb0eb610ffc6fa756a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd61238b47e87f61abbedcaa3ccd27c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5585eb2758a29d1103f864d4d422c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0f03f9fdd5ea5b8410c0f8dbe53b8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9aeecedebe999f72fe2a36568eaac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e86b3584e69af1616a4604f49d036403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81887bfdb7fd96b4e227f831e4a55f69404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234267a72db101722cac6bb3d3fc609405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe80fb2cb47701f4f19d2c92018b09406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963649b127501d0e8304853447aeee4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48f96513f87f387e85d64e8d99e50e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ff8bd89fe4afe85e2d953c5d6ef6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eee537901d2202d58450e9969beb44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e88ca70d03ee974fa0b668a174c64a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354030ae9746e8042fbb7f20d4b214e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddd9d80f6e23c3ee816b71df7d0278413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eca72c46afe0fa64b4c08a839e00c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678464bab4a3c74e0f2dd32607d0d1b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76810c49962425429547737819b2c5a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082c44fcca9b59348c0d631f1a4ea49417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bc665d1ba9336119626596428ca64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c8d4152ad54ae1d42cbd1ced57a0e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bd12ce5224c6fbb20da09799781d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5f1e1502478907c8cd0e4bffe0050421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96470a550ad390a324a1f8117bf1683422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555e48758ee6d67b679951890de1460423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa49d2e4ea9c929e29745d53fc159a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1044aff1c3cc7283778e8f764466c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda5a441b984973b885450a990601f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55bfee3a4c3cacfafdbcecda091ecd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4a85b699636aed43ea6d8a3af4f76428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98d2c0d7ec3e4fd1370e1ddef9b49c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883f8c6c01dfa296cbcff6b0dd5ca4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec6e06259c2629c61a1c1f761bb9cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394009f8b0d198e885af9e9a0b53955d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a832afdd42c01ae0660b597032312433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c45c241be907e842efe1525d753c4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aed95bb67d38de4d957bae1eefd7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372d480d8b55bee1618e27ce90530d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206285d2ba1d1f4c2d9c83759b62c525437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba92aa1a62465e36a3d4b0039dddaf7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685d6a728ced68cbd46ac702296efc0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcdc65f05d9ef3996dfb091eabccf8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569946e2ab9409678007477c5b3376f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246e152df7de82d173d00c0afdc7bfa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50635432ef450f1bbfceac909e059fb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941f5537540c2940c6f6ca456190f1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6a459b25c59b5a3f9da647588a791445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677633e101876cf94266a4abd7aa9cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b93f9f7051404d8e81352aef4f807447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad948eee08e0ddb01fc39063d4d5a5ae448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb95769dc0119b08f2296c91417aeb7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cc8765419882955de072b6dc567f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268903e49942cfaaaaa691b92174aca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b7f232510291be231bcd18bffcf84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b36ac8d00bcc9f99a3d413bddf9d53453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bd2bf287f2ef4dd9c3f1db2e3c4de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6182e1d2f306c6635c0b07bf4b509455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88902309e227d74fbe979709215f635456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa59c8acfb60ed9959b893d5c8688c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36c4fb5d37f3a83a68eb1fecded340458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef32ed5cf2934e7a5242bdb1935fcc1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c0c9f273f6676e91f45c32fccde2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958e2378313d971686a873def4a3162461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a5d5cf2b7342e6cfcdc38cc875bb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9fb317d3173b27a70cfbdf27effbb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33257dda48503170932d955e73f138b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fe1b1a359ef7c446148db455583ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eee637ad321ec9f5aee8738e164c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caee0a74b78a3291f50005d2313ec9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5738166a1799396c7af0f5a413b2434468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b20f9c311a39063a22e1d4ece3e95469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b479f6887e00bf5bb171cfdb94a59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2287638e24d28020455160cb3bea8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37afc6f6ad420bf4472e6f7bb2b35d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c12a7949e15f2169f91dfecb9ac431473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017f100f3d490af0f35a99922ef4842474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f51c5d75562bfa8992119c0638826c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80facd5d653ccb8031d58f03b00ff1c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affa15c80c4d259c6bd54ea7745e8ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322627f2f7a9af43e49b711354ec1beb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965c428890d992c0982ea5b3d1a7744479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422cc996cf809f19feb773d0cbe67a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe257eff5220ae301f7b2408a4b1e5be481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3cdb2ca440be0a08780eb8793fe4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01455b3eb9a91aff9a3cdae1f61883483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be747c5dd05ac1bd8c0b0d502fdaf81484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e83942d610372afc820150966cd88485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b3805e6aa684abb51afd0d4c5d968486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5ecc57015e545c52f83e3c90e0fb2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164b34d81d41d1e3fc134b64c9298b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed475d05249d54ab71d8c6600eb1dc4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e2907e9dd59507a62f83fa7cee0fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35295d3e58c45607b5a5e7fa85e3399491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974e0b39c02127f3e991741825023ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ad84b297e2e6a80269b1a28a881d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9c9eef97bedb27435c60a7035492d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40c04f5f18d287c969bf7f5b0603d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db53d3ebd9587c3d35241ed1e9e2ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4e3df82414c841ba299345b92c7f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42059cfb70455d60c3fb097903e5e8ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddbc5ea0d57d5578c397b10b502e69499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968a17362249f3c1986a0ac56ce26f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabf021e24c19a83f03ed3f6afe3bb1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480e33491c94cfb25a5b65247c27364502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2e2efaf16170a37e17b6f96eaa9b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db790aee826e28440373f0f54234d1b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91544303c772ac41b4d9569925f38b39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7b1345778b50506f958a2b5a8777b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8d29b0daa65ab3db5bca3a745653e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d71a4eb25bdf7db368236c3839e12508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba360706c57276f446c5f431d82e3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766be5bbfc9b6900c2fd80e9eb9cb5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e028758c3ce8ea9b58d7526a88086511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaf4b3a68155ddd6190fc701a4a83a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58b62e764070cb09934d1a63118d45513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f5c5c054f3f3d95ce742c75c69613514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50368582fa8291446b25f60755be4bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dba64fd03c210a54fd72f665f2ec8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8c6e54c389f3d3e824dacf4fa9866517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcbb224827d4b767bfba3d58d0047f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca8e72e6611b8060e0aca34689748a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2686b08d7a3fafeb9d62fbe7da013520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb560c3d866bfb4f3e77c041cbc531521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9c68ed4bcda9a43932797038eff6a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c00b8e6472c83170a5aae78c031ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3edbf1b8bb9041f8488247d75a4871524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ccead8e1b4b609ea7d0e98f51aa51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffaeab547fd0078fb0548fab21c7c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54828e363505d17ba3025326b31da209527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bbc7c1e9da790069f32ae7b7a1e71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa9245ae4795baad318bb0a4e6f470529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301c0191ec3e284567a32332072e27a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9490a50ab2362c91865615ad10375c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823a40ad48028635a6564e1c32e7808532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b8695bd1c7a7e44cc8516f5f8959b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fafa450dc08a100c0365bea5920bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcde2f724c69c390e9606796f9db12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619d8946940fdc7795b943141091538536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e043bc50788e11c5412010df94e14b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c897cc5b7ee9c74213dc61b52714c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a62adb2d844fdd602baf11cd84b9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254772fd49079ef7d842f1512ef7e48e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f9c4fb123d763691fe2580aacb1bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700a63c98b7e8de459845608817f727542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f281ecffe922c728dbf011067ac51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0541a2075590975dc5f16accfaae1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a709eea80c62281ff3b26e825dee752545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db35d5d4dc864e97d009d9814cab60f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e203a41785909be666d2aaa21bcf9c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e52151b9115b9ae183aaaf5e422122548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519efc023620a4bba7a96112c87db24a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd7b7c48d573fa280c505122d2c7b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27169479ea39b1f547050d755b72f7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabf8c17e90dd94c5dc37cb0ec0570f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b35f3d251d8e10d7140e8dbce779e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbffa7c4da750563b86a1b5e8785b54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d60dae7822be5a7919d891bdca6fce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761aa958c9d971f718fb0cd3cb61a65556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c76e70425c672d176a00231d9f966557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18e5653caf7d10f1d35d7315c89a32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683d71565be49324d86c5961da75b55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711d7be7c623cb82ae4f9eb39fcab7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbf489d6fa35d60b9d34ea02de1cc1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177681d0e4d5350d6d1d40e6ab94f08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b6c2608f97c8228f8fe95118e0f1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde225f4138d4e1233923dbc3a5b5e53564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be1b5cd3109c87e8df3a34881a90f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7019ede3c1dafbe805f8ed29dfc52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ba70dc8af93bd1bdf09dbd0d95cbb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9f42a4bde973842e70ed2db172f45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157930765694423e9e2d01d58536a717569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83b61ca9bf995cdb5ecc100409ca3c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53c41f22a10ab046502e8e464c8e88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c41abc4d1f6fb47919fa445a08a0e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef2501312c3d6011386879dec6cff1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493470975ee52c6a5f3dcb37eea5afcd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f33fa564301c34700db518bcd68e9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a247557f38a9eaf78a458b9ac1d52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730dce256d1ff19c4af4e775d76d59e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63204e52e6bcbf7151ee92705331245e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f18e2f066abe984db76fe7151a1003579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75295570d15085645cd9846d381d5114580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838178361af91c6f9b2b3fa374f2ea59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d783830da0c28ed74478518137f52d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3f1e187433892be5e33a24f1516d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a6cfa14a3cf2ccfdc7fc20282202d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764216366bfd4cdd649b459810be155585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf442df2c1320f4417da669cee24db32586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ca30b4dbdc86be8e6dc648dfd6c67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c529be4ffd15e212ea0a73ce5fe0b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbbcd44c20c697de654cf25f77e01c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ff115fd6de6aa42194c0bc392d23b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586ee4929bfb1da12ae4a0dd87f63ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4f1c915452fd56e262735fbafc734592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bc944f91fae4912d12826dd47b973593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cebf90ce13846a1551cd4e82d7ad9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5b0b839ffb6f15ab95a376328548c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf97746e432acee58fdf2038f14811596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5b955ef702960d96a1988ab8c0803597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1f37c1d1a79ed810e64752a185db3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca4ed2a1ccb373edd29c96e995659d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ead19def8e4d1f3d8c02954d1ce00e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1752e86c4b95c2b9629897578fb38e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545c0a90732904c99f87ea8a2c34103602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955994ab84a66415d2dbdc76b288a9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff4ad9bd10e97c918e81364e97ea20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f5675e10015327e9307b18bd98f22605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f3ae2d90d1bad61f54a83fc0ac950606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b757c0f01f83e304a011f02cd5a62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaea1811ec764a92b1f39f24b5dbd3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980382d06b6acdb5b4d39da2d240e4dd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009f698db55492365631fb252d97108610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd885ed804dec05ea5c11bb1f6dc53d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03d749e207bd3ace87fc015287200c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea83081f2d9d5d20645453a24b5c30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df209bd6cb564db765f198e0ef01693c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10fe05bdffaab334ccdbf4af336ea4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ba6b83f24a85ecdbec4b6916a85e7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8e54ac4d6321ab263368b966de0f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f314094f952f1f6ee2cef9a433229618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afa3dc0c81f25a785419129878e3ae619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed72a9a9e8e4307982efa3b92aa1483620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9df0f8f6c0db10e6ab413f85c43401621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee486e91423383a82b629398d2319c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826d48ddaee0dd30e7bdcfacb86c0bb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfcdecc3b0186ed16f78ba461b182f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77091c8f30002a78f7667ad83d6a617625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadb4b6fd7896e97e596e4214a7c728626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfceae377b8ff466ed779358a5ecf4b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2417928d7feab5e1c949fd260195402628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb39b17420beb914324c72614509daf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7d8815fc89bb5e485aa2a1f1e6a1f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c58d6278083dc54ef65fb66a3ddff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fca5cc5f1390972d87e2746793a26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e63991001e3f03f04220e8d002683d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73440ec37791bec4a3e24272723fa096634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7073000464bd00c184d8a75c262d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845dea5e6cd538f5b274ce6379415b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821f72c020c1a675444a085edd57777637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef93fd67d64ae7f8e2f4bb709adb7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3da194fe7d7557b14a118a93d5735639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23cd10975ea96346d4947581724e22640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbaf1fec0fbc9d68c719d5fdd7790c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a789f7e2e2899417864b471c1fbf5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e7360e83f912b530c4b564ac45435643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc21cf5de53cf1963bea0f8b7050a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7896b1d7505eb5e99bbf3ea5739a6f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118e5357f402dedecd68ac8b5b32ceb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00cfa7766f6fe8b6aab41472199e76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c3f2954f501e170640ca366f5ae4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974ebaa6d3b1ab2d07f72048264214a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4936ca3b722d7166cf710992dccd07650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e4af98a98428e48eb997a5f0fb464651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e14d868dbe5c97c027a4cb566dfae2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805c5f77b0b6811651acb2c182d33ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323242e6e450fd33ecd3c44f1d0e1f72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004f1e1d2e5a17b829765335bae12de655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372c7d3bbd300326b287c823adcd845656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d201ef71c8b37018cbfca0059b93f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d7fcd9e24e03ab89d12b79cf1297e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd482b74fe05745baf71c4037c5cda91659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb565ea15c23a8857dfca0385890e77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f684ea3ce13f04f0f990adf6eb1481661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015b31451268173b56639c66e3d4f9f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc23d5427fbc7b50ffad036119aa6f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720600a9953df077080495d3480860b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d620ab399616c3573bb566c48885a88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f65046807c99d218d6a6d4832fbba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b651ab8ab4ad5d3e83f368d3353363667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b9df79926fda695b20ca00228c791668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781db9375f723649c36edc434060fce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ebbd25db15a45e9e3079f3a913c99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e8b7a640da6dfee87c456bc4c9191671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1713b329737aeece9aba89ec49adc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970e5e2bb2d4a7ac78d379a0d86071a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eef0c14823acbf397d3c4e7860e53674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f52b6a29b91ce53b96cd0a03c7e0d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d95f0c3d59be19fd2561cd6cf9746676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d30cb96ce77639b4d72f64e4d5745677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83068b529baaf4a049900d85d519cacf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9d4ff74304fa682f79d96e5cb109d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24281ecdec4c671e36273a20e8973b3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2396310b66bfa3cab8cf12efeef8544681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98929438449b006109c22ab7869fe1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07913b8244c2f2ecb64cb3583f7c616d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46777f8db71bbe90f740f94aaa5efb35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9884f59d50e21ae79b3a813e5aee6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270ba1881e18c88812fce0581316ab3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937430aa795b2ff5d08a4145758975d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15ea504ceeb6272e8b9d83d112c2d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5d73e3b3a0e2816bdbf9c1481d790689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf550e1490ce61c1864db45f3d58019690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01f6fc20cb7c49382eb986f130bea5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ac4f6ece10d36c9f35b2b351e8ce8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a9fc1cc239e94e31f36810423a8ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb0e986e46994748042a65aaeea4b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be8523f4e889df9dcc49cf36555771695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae0dc9e2aceb90323315556d49d823c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1003b256e3d696db5d9fa9f0b888e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834aec23af74e09708ddae3e17eba34698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf03aaa2204da05618c645ab28c73ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635ac53b3653f5eb33a58b17b10d16d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb026a3d8676c35322588caf8da5d75b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686416e89ef373cffb6aba8f03ae04bf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac5d9d03615e5d70eb84158a4992a4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdca7780b6c03818074fb3f07de3b2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2180ae9d373ae6e8efac9b6dbb3f060705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a10a094ad4ab52568420d96abb0a7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dcb3bad082f30804ca8c68ede61aa2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865db899421599859a912e35e4024b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b844ee07f27877dfc964154cf8b883709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638ae6750245c9c7d2729689b5fd00c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126431cd5b4f2455fd0c8aebfbdafba0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079e81ba89f9b03829086ab7f045996712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a368d918d18fa416ecdea30c14b264e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f41afb1636cada15ab7ca8066f38d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db48da2fa2100a4a54611056341bb2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9503576fd5d8f3d812240e195ae6fda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8962ecd7a87f55a16be54e5b252642717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813b0c437a6385d91d6c0d4754d0245718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e0c9f4c0938270315f9e332e1e409719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9667ae25291434db1e381ce1758619720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2220bc530565281cd251e12c50144e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fed538a5dc91fbef4b639c03688aa1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd603b48d3dc362d9a84a85c8df5717723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a2f107eec97d1d5edc851591d2b4c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eb3ddf651c2ab42fdeeb90a69895f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa8b3cf7c03b86c5640ec82ac14aa9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4f31bc2c5a0ce4cb602bfc8916fdc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9776916729b0315755f4a0da6f2df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f5bc1d8b4db02d17cde40fc5a7e51729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24948f45c31d446fe68c8866f7dd83fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0a411e12827f0025bff348b06fec5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc0cf551573314cd80860c54d2b57c732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730fa9613d73f8528023520f6b05dae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7da35d7478ab5af45219de831eef82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aed7114745cf9fddc2432cfc0b4b463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03876dd06087fc8819607aa1029c09434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc40ff9cd4555215e099c71d8d12525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d907c03154e13a9c5ad1020b2213706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b4f6dbc8bdea5cdad5d07bf664c687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9efb4932debb016037f90f5e1b3ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc1d93df2834e1851783e713718edc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39c9fe78407ae3c3809c7c0519723c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f54359c7a2b52d163d8bd7cb0ee1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab8a68d7384a5ffd4e2825e0322e8812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d588dd85800c475b1a264a70f0e4113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3e85f7c9ce3b1cf53cf979940673314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443e6ec36a3f4dacd502074af2989f915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb699536e97b1cae0fff6389624df016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c8aad9574d56f7ea3cb288a9a606f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb214c528380e93493fed9a37b0fc2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92860889423303a8c3f007934436b1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20d008a067f0889f548b86d25466e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b8345fd55659c7ae88eb212497a5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1cb294076e7a85f00c3f1d343c07622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f863248e8238626e5a6c2295c0b9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aa555797f3cf6136cd80d889ef12924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63cdbc6920704fffa4a3828536ee4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28817248caf75e22cd9dc6f085e9048b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834c9a196c984c0772dcda57ec58b9e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a430ea3297d3388b8600ac787f218d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29be59fa32a955b8d1bfbfa02d2615529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069bfdaed2e2412501d5b2b62c401bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f552901820306d40b55e38b699094331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0090078873bb661793d6363312dd6aa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2df028ac6ebd20abf09009cbeb213433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958001250648a0420837d07f47bd86a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5aad6be0e99fb2f54271f0e3496ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abb92032b1893b7878fda4f61b81d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a91e62f4f5273accd757f769d67b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ece035be6710671a5be7e15a9375238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b345453c84ff59cf08a00c698a13d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d620ac58fa285d03f10cd97e3355040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be041609b3e846ed300b33a73ccf3aed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e7ec71b0867f4a784d44d185909ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c58c8be32c599d33ec68b93343e6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8329f982db128969ecd27e25c297d6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520eea671777af823bd97b1a0e2a5b6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afe2f015531d7384b4a660426e32a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff1a082153539540e56c5fa0edcc00a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e603e2a4dc93c63b39441a58503a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79200a282700470d074008fe2060e03349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfbb7b5727b74c9de95e990e0553cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349827074cbf4956267f4b321d3be4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d02a582a1d49da2d97f4f4a8d9896a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb16a90a47083d29f81d54227e813de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c34d447d67bf5472c32f63b48826a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980db32676f8c9251be1ce47055156055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6b1b9e9fd422052bc487e06489ccf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe421c3bdaf71ef477c604816baf818357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb31f5f63f9c13e45355cf9d50d6d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09528f408c3d073874c76740f525ad4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996646e6e44cded5f492b1c3a720ea160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d89fe55f77006e5af7898449c085261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5f7713fd9127abf13ec7e0b0faa8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c88865930982ddcba87e440cd502b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd013c9258353017a0887dea4623d3f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbde3eb8c6fd212fcb292e81af08bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584cd10eeb0a45b6631ae393fc9c3cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504c0fb09ff8c18e7a6b176fa800e9a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a6af4127ada1f8502c54966a2e79f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821638995664fc32cc44f24a1edac7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a01a0671c295cab9d893377899eb770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11d1835c9342409b3a04779290a11871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d94828477f15ebaf3ceca78d5adfaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd9b3e16d40101957db3b27edfc6e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16f1a9f8641c7794e18a469e6e3ef974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc17088238eb6d0c58782da385588a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e223375d7993eeb0047be3069299776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99084264d0d99444507aa598857e8b9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbfc19f18421e7eb68865e1e6300eff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9daa578e764efca629bdaa8309305779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a56ec41d5fff0feefd4b7e47bbae480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d0a0cb50887cc8a76e4017756dc0c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d40c76f7a818b32facc66405a867382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8421cb61243497b8e10f20d18c7ff5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaecba82ee53090855d63741d5da15384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f91af3c807abfe85dfc94a8391c34185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13230b190b233642cea1b7cc66a4052c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300ceadee1cab3881e75e7da400147f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936957518b5b91924afee721af27fe4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b945b86d18ee5b6a324b4f1f33735589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b10d497937ed98c1ce107ec8bc25c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599fd12aea5dea7a7df528b9992ce8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09d02173284e522ca1c9adde112a5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff7d1b0310fb9413e081837d96bf2c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f01073f1ede4cc88ff652bff4404f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a03e91fd7e2e8e387cb91d0c68de1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155a63a231e3599675c5a62e509856196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a72e1722a016c28dff0e45a550966797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b9c17eeab2c98d09dd6d62725646498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a4904d7b0964504b4d00c6452b6ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0e6b709d3cbd4de50aa3c16874dd6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4559a0f2d1b02bb92ac16018b66de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e7957eda6cca04382e8f25ddfc58d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc51cccc82c8ade309878551b41ab5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a99f4bb82992a90600cb7f3de852c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402b934aac230fb4e0dec7c0fd6325e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5f5e2426314d1b9ecbce57cbc4a31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d9c441f1867a8d40d6b6b36487311107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa888cd46f0ab96cdfcccd0956440cc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580cb3c23966da103ef82db4a007d6d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a78e19b4d5ccd3bb4f222dd6a96731110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7969f07d630d01c3b679e7a5c0005111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d80240132b23ae7c92248907952b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6740aec47d23c117a2ea44cfdf45283113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9314c66ab854c0acaaf8441929a9290114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986796bb037273e1b9042166bb056dda115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e86c3d5267bf12a2f3b6d4b2b36f3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9b8b85b90ed890b1051ec11de91d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052492a5c74626dfd45396f7458d7681118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdad5e80098634b32ef5adf1ca88963119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78787e4b78d1919918a5b3b33db5fb47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86b650fdb20dd165a00b081dbdb576121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6160a930da2391c6267f700f8c118122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9566cf7e73abdaf4ad7dc59f5aa96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fd7496efe8afb538d9d8d50cf6b25124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ec6cdd07d2a2a5365629a44919b00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9081e902ea6c7f7cf75d4031a9e64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e530d01f43a4d95ed35603e403032127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b8fe6314223a0a3aa000271c5b377128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710ce93fcc071f7ccd97a206b6dfdd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0765dc407523256ea363a4c08222283130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b316414b8148a0f65b959a35d7283c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfd99405acca0c5ac13e79df19b840132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70262aa1b8937b689e5289434c96f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb44d78b02680fa426c1013f778588134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb1963383ebbc8a58523b3e3fc0c3c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71ccad95e62010a4bfa792741e3b7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ffdffd3b715322198b2eddf86faea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd796aff84b9d5f32036bea85e5a97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c70cca0defd51d63a4c0dbeea96071139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6399c4d5090daa71d0ffd374654b98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab3bf1de5b315adede43eaef118735141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7a8a19d3c08b926ae81a08ab13810142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6206b47a0310bbdf76fdbf1d475ab03143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dc0056b20bccd381834c56872d04c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46e93e269bceb42a9f5b967ab65cb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3181aa48a465c999bd5a55bbdc3b3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5744d725ebfd8dd3f438aaac22977147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c066401047787cab703177d37b52f0c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee354a2e4238c0fd0c4521d9157dde88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf68c4c490dfe2c18e42c309bcd64b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ea9cc914b4aaa324e6c014561f97a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bacf7d6e013389832201918cb0465b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0686284e023b35f56426542ceb36b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41115765a41eb7add5f5d3cfc123d92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66f55cd451b12c300a21850882a93a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6876e2eceaaaf81777f1fac8ae2b2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340177ccec03c6c7f71cab01a3e0ffa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea419e23f6886196c978d04b0763023e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72ea26d58342ec6160f455171bbb48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dfc2aec9a97392dc78ac114c7bc26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce692ff727375065543e85f70499a6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd8b536d0df851dcbd7f247540e7df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb5e198ee322691d1c097d099b34d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50108b91589aabc961881b943fa14de7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3fedd4b1b2b2510f0d088958c424d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8903f48e87d75f96e8678d9bcd666eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c29b03f22e2df011f239a8a97a0dbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fff1016da03dbff9e1ae9f733b6c29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5bfd911acb47f61e8082481c6fb60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e1da5287584328ecd0095a724a91e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5abcfd137fc4034d9d52f9fc907a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41a7d88aa7fab34eb6898779be2f8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af4cf75c079356fb89ec731bd936fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e5943d7d243afa1b93a9f40cd130c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb7bc9c6c7d0c6c570f71c36a09d16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858a77303206ef86702164e1d77422e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c20b9ca18747e503070e6806e6b1fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b808b0f5b685839aabc5d5cda1f5c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29191c90285ee10dd53e967e676b5ebd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2cbac48ac9375b426cf4b60a827a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a4925365fed59127b82b9fabf8c9c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7fd412b5ad2c5a04d513da8dfff06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f80c4120cded9dafe3ee34779c0082183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9930135b0ea03ee4ae65c33862d84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40951677a05a807a88d6ebad664b2b5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9a8d3203a8a409b5819650b838988186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe57fe3a09e16459f9f47938538f10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09cd4ef1c9dc957d3038e1d7e2330e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e56cf3aa10bb07f8a14469cd6da9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e486fb960056f598dc51ca8da572f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62ba88cc305a9f7d32a108b38bc670191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73d73a19fde115f34251710d6406b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cdf499df18d8a3ef9e6afbed602f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6269f8ca181cbe2f4ce34280f53ccc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ebeac38ace01892d84cc8fa15fb48195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d0a4b07a4a77406889f83774e39b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8bed9886b2ff971073b51951b1415197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c40f354d68c019e2ac78b897f2ddd1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b386debeeca72b773eaed82c2b53d76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884d1043b058d37322122a981908a73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066abc090543bb6551db27967b0a45c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c47c64aa9048f72b37b07e2e3a09a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa1341a78eb16158e15228e0aa2526203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d10588818169ffacb533a7ebf94d70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a34f66a6d2822882232720e7fae5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe75cb707683aa8649792eddf3f06de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552db6ace71ee8dc202d4a2b58601dfc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa61a1a3b4c19cac9c81b43b4034d82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073b2aea101ff7a9527e85831297023209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e6bcffbb7ddbc010f5bfe74185073210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6513bd63c7bb27993e2808105776d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f32e5ccf72e0456c7f90287aed13ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64ce37642699b5c46a676c77e17c03213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f2780ee0a32030b259df858d480f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe0933de098a9d4b3414b952cca9b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4c96d45be29fb10280ab3c183d8c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e475d03f8a56b7f3b0bb2fde42057217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13902e15c299ebd68902dde0f13e3cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f576e35a781dfb40d46f5a242520b18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a9409ed6bcf06985f051baa88fb9b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb982b061f926e5294c5249600d6ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19795f3756c65253a247a57ebffff60e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef923b12880508063322a81b6a721a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62e31f7575cd1dd9ae21f45d62aa8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17deabd01f5f7861529d62b7060cee28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7721bbf0f2b5253d6f203d510359302226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9346cbae8ee503f7123196eeedcafc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100cb7cd14e157e073323ace3eb09948228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73417bd7206b75c8c6b64e1bd652aa5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e256aae40530a687f96c5cd77846a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e36d2d6191c468cd47a445a5a0bec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b1f42ff48c01e18d9804c2399099b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e63597384c96bf67212cfb941afb42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459988cb5c168acefc1640286d1332f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcec2ef2e99e3b7e735d34f03e23318235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5f7a0cbeb38c972bb28792ad1c71b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812a174e74a56c0f91ff654342d85fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22affad23b1ddbe84261de244f605c2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6042ba8467ecc9b82072356a791e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2feab5fb192b1e92fb44d786872fa7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ff906c88878aa1c4c9e4ef18fd4b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e39fb937783ff95a53065440d669db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8b8660d733a1ae2ecf0c5e3779cd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f5b564e3fda1c7c61b96ca1e8dbe6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc96b2731f7eecee3fdbb3cb974a458245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd0fca8325feea8244fcbfa047ff32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f85757964b7cff252f2f4af312bb24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86c0d90a21903caaaf755bcbb60c29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fcbe541b92993b9e6aa63a27a633d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183b515d975415571dbdaaea14bbc77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561013b5264bd3a01b24cf35a863baa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599626d03bce88399c20986a8361ea4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39327339b64ef509594a855f28399870253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0923289e101b447c4a664f99f42cb13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ec85bc27072c4f55613338c5344b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c7ae9a8766ad024d4b82c9ecb9a04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722603f77804ad689c798da22b75193257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f85849a3fb2ca3a3f33400b3c161f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d244c1fafb419913683c412b4b9e9815259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5f498824c4d92b9b1393f7af63ef8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c78c4461a96d3c7bff09064e493b4d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defbc976a80b4428fb2d1fa39a23e31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d786655ce6ebc561560677acd2e92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605eedd3b1530673d21206ecb1b3e91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bbf722db47fd77c99150b386e3990265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac0955c340d804e6eae109765c60a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb7f871417b86e4630fb67ad8301d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0ea44509d707db272c0781cbf5de5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341630610e4d61921130246c19b0bc68269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21a654d7f23ec476694f51a26bdb3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b18abb0a732df200db79df2472c1cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4f40d8b01dc620218cdf4c8ed717a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed6f8c22d215813d678dd58afe44d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5d8f941f518e4896cb4063f25a0f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30ea14b5275a86f01b8398f108ba21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4c7bc5024064bbbcfdc468dedf4e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437618fa26eb25ef0390f9ebd6c8645277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d423d3fbbe3d9a2fca9b74183d013278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357050d312277c409f32b4e2dfb5ce5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849084f9f169a7d1d7e8e837d2c2ff40280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d22ad9c43bf3a5d2af7a893eac48d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ec3f3a78f128f880fe35c3198369d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78434da12b0425d52a965aaecaac90a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86603cf75aeb107f9f04baad56914eaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1352f3050cbc064efa28af183b8daeb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4b286c89d978549c259ea79097a75286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b98b8617634e4faeef1130814fd37287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec0496a7825acc20d1b2b0b1105d84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8df378be094d9d75d5f412864a473f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b6959ca06d7ffd06b222cd59dd45c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7b13c5c246f00bdf114789544e615291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f9798720c68ef8a28b863d44a59b6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e879352420fd7b5e6d8433f095adc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a575cbb4a282138cd3dd3cff2f9a3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457caadecbdb47a5ea0f99ebdb4bab54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300404806a8825cdab3b70a2d0d7be50296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a37b031043b55406f32bba46ee7e44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab05a77db23fc57199dd273ddd6dc4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b63694ac25b6016397e76e7b6e9a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda5a6bc1a244433680ce339c63a696300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24817c42bc54333562c086183f6be15301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163583cb427f16cac10a1009ae5dc63b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ed4b574255c2f51d3557254ceed9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff28ec074eaedb4c852049be22ac36d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa697fcde83d7084ff30f508cb86d4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c177153958f20065e6570ee9b3c2f3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eab49a657e238e4daa645a45da462307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b76e13a1fb9d1b092855f8706d1d71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aa40ea294c7a4ad454753547c208a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fe9fef44057489889a2e7131adb86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568d060506ad9c0c477bf5368bf1d5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b2d4fe39fc88438bd5aeee055c8e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec388e2e1100409f139b9d6bbe90f2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b27ced9a262e08c03788bb11da6af1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b461ffb5791586d29c486f2e4ca141d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522c6d1984043257780cf5f7893159c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdbcf10f3ffe656db3698dfa250652317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4832fae65811375622b70116005dce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d2aefb1018dc29edaf35d1e3f2e7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53da1b282a0e4b9284cc0a4d2e3ce2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129f8daf660ad0b95c8e0d86001bd27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b3d0c15da450e15d01f06a5892487322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c21c0394213fb6cdee37c067ab11b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2a825bc6f97b20d127c1c8858d6bf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092a08f24100c11be0bb9830ac93258325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78904cf5c78524348a9e2063edb17daf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30903543643bb04a05ae41ebfef2290c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec9e239ad0dfe46a41aed3b3a3e94e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d355ff4dee1d0a638224821878d35de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508b42628c0e073aecc17b1cb565f09330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129733d6fb9ebece0c9d5e32957afa1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648ae122c661092a56ce6989a05b39b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbdd3c174e6e8975eb0ddabc9d6909333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cf6d599d47edc47d287a7100ed4ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a69cd9c2e352ff0f0d3e02c4b3f9a0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e34730a035c7944b92076cd4f81f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4362f661916414c11775cea880213337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda360df93ab57dd15427d8eb6891fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bd5030483e4c55b0954612abefe37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd91d6b9ee82e017ad3d0b18dcf0e13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108e86213ca99e87c9f28369a197baf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60958e3fafdf8222e01a2d84e59579a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82fa2b448964ff903d26fba8141c3f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e196fd6f00c433b5bd1e24eabe3fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f6fcd82eecbc51c0b538154939300345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d572e15b068b10d393979f9600e9a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e3707e53c533ef2a788be90dff3c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05be306c6b165fe7a6d2c03a50d43b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e9cff9d243de9028db5429eb45db0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dd95b756dca3a70abdc560bd84a8e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97094aa3ce2e01a7a3e55779607262e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d53a3b2ac9b38c728d64f0de87e30b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52407922134a1b2ada23f9d63483a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19fdc65c3b6f22cceaedc8accdca38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4f74da1ad401e9debcf942393104d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97778942f1c2e51c80d158d9c556a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed539f621492541e5723d2d13c51e93e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc92752a40988ba8641dbe189366120358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053ce6b8e74c26c1a6f1249f1ff34f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a79a88c944b8b9b033fa818b4d01b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98242b5313a0e11731d28beecc6957fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85758b1f9b6ea8c410012f733596dd1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61adcb7bfee65bb777c46e4e0f100a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a84537c836a57f661fd5426650340364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb596e104b9fadb25a2e056938ba52365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581d4d1dc918dcfb61b53dfd02e1cc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a850accaa005740ccd57967f665079367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdac62eb98fab100b528c5ffa125483368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e96b28fa4896f69854b56cc1015a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b44c08efc281465385eb3fe398e4f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705a9f5603c3d209f7615452efece98371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c49a470d5e204e0d03ce186b8991a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191a97c6ba6f4430575683ce4e1352d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42f04e99d2228ab145058aa323b9d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc1802a3e7da06c9f0fe6287a8a7bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248144d8f3185ad515b2dc1c8f6333b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4ee6661c84899117efc0fbc107c41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361843046f099bc1c8c19cc61467ea08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e392840660587198974f1473d12966379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539be999fa061ec3f3f7b62e5c4ae76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4fda2bd87a601c7c7f2659ceb6cf3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5246bbe19fca6bc5f72383798d084382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dbc6216cd1ffee0f2f3855ced0beb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26612a138c6bb6e945376acf10433b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa4a95e1cc98b06a6e7d0cfce52402385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caae3c9658314c6f8e7300752cfef45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5d94431e8aa426a34fab76566b908387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9ea4e4f5b90ea017e518d7261ded0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ecfceed11b6a57e01b1b438a372c5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf70eba721d3fd597d2541acb33a4b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbabd484cd293643810d3d29aa3728391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd61d10e5a66f4d4e6e795969f7b342392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44a346565d2370ab586c67b872eaa3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe812c22de47412df82b1e7d1e1402a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b0538a71978e1fe04ce1158372710395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489fe76baef9f08d3ca16e674a22c7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4d1a2571c07df016c78940c3ee79f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d1175eea3baea338b37ee445f2d56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102415864a76170a75a56e6c216f1dd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d759058dc993ec19289e20dd205e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0d59c80d44bd0cdc6b3587b371d42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742897158d6fbdb330508fe9cd6e87ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5c9f4c6084c0cdbcda0ee207b0f45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c8bc67db4c953301d7906eccb131d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c303015b76e78b4c33c27dad8b76cc6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb3ded853d184bf4ab936c82be4dec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35324056c41f34bfe049e4d41f29d4f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecc02dd8ac5f298cb47887644046e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f8fdb6956dbf1daff2be96a2f8185409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811d8c9c7100e958465fd2e66888fe8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fb72b9e44b889430601f7909f5e8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d18ce37092dd25abc6de45aba84014412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d2b2a1febdf64c27240bf72ed9799413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffc92280d4d849ae79ab3f0db31b40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718d9ca04b9693c8c7199dd8e8dc13c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308e9265637cb7eb6bef7565ff013d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709e04412ff74974dc3558aa2607cf6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc73e345d603e351e33dd814196b03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95c960284324a33b2f165842a82ee3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8a48c70e2d199f00ac46a2e8f7b92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcb8ea34055b24ef2904921c725fd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc97c9548d62c34189f783562b161e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d055a89333d753db0f5ac854649e3ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48376e984a2995dea7d951a57014365424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f820834fc40eabe363b5d626057c335425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e77792560260c4ca5bef9ec9be3be0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328d71dc4779d3e439a5510234846ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c6b2fff82e2245731481990b08975428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be722346ff8d19270c553346dbd68379429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889dc5a7816b6ffebf3d6fe6160e3f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a33bad86d05b557299adb8d38f42f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02886550d5d9cdd6d7ccf2cd0409d97a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45831dfddedfa6af827c173cb6fa8146433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd461ff93cfe0b4009ef8bec0cefd873434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cce040d57eb3b33bf5f617c8df914435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391ca9448fb0260a1f8f10773d494e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6ad742e69a6c91babd2905e9202f2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b7ee1a8e18c9ce1b969fc8aaed044438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b6fe39d6ae1afd0efd44dd00d3dfe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913fe5b74cfc0d2ea28641c19fc053c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97673b3d4b4c2647e0d337f7c1862614441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcd6806d954eb557469aa025ad1c7d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd596c9b9d8038b29c91b784d2d761b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce8372d1e4dac3080734c23e42f6df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2f5a08801364530582f7649e0dfea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564558f148eee27dd36cd97bfbe4e4f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322199e35710f6265515d24cf4d94173447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c14aca51963c0f78333b2a193b188448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e0822ba6c1321e8658ec6a65c7491449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8dc8dccdf4855db6190689dc918bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a190353c612a6eef8c15c2128711a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d3e6a8bf0be3810ecff4bc53bd384452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f09cfd536aa1d56eb8c93624d0caab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88f3308c6507160f596a70150150ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42326642d1f8c7dd8ff39d3c7ebda05b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea731ec01da159c779fd068f2076f529456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245889a93dcc0e81fa9f8009c4c213fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f7cf80004846409689101ec55f0d7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca4a57aab7dcdc7670b26c23606fc8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a68d7e1458696e627865eed05f802460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7409baee86410cfc1d1f890a76fd7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf66ccaaf3adf4f7f4b63b570076f46462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277daf3eaf69e86201cbb063a81e9f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171304867c85559ce982a9fabfdb19b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301ed0f9c7340ba6ac5ef5612a36e5a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879574452374861f95416975edb98817466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841232c702f1825ccf08dd156f8020aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc31cae1446284888fe7cce62c71c5f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf20c5eb4abb3d9c9a54c16adcb5d25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0e75c7473ba35a69b87d59b2819fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3cd9da216caa8101609d9dedd7122471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bc85d4dec9ee6fefd88bbb21f173e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9c6ab95983cc8df821d31fdb18f41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350493fb5156577cf6e8068d422a773474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524cdb296b8546d4e59acc0aa3bbedf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6eb501fd3b1c4615560d09b1d4a6aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce2a894093914753564f04a30c9e21477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efa0874088ce4f2f9fa17022e3bbac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4cd2f3c31d8672e76fa09eed9fc00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d621e69d271be22cb79705310ea356f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833edc861af95f8b43d34c1433768a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed02e9cbb98ca97a8aef9e76a929c1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708ab08d9e4f9c90cf4879ced8c4601483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f10c6159cefcf1adf88183b82c01c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772f33c16e257b833783fc3bd9108c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2363568e02b20ea85cc4a0ce0cbc2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c4df50a8ca91bb83246cbbcdc2e37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76da83a851cc17f4069529ef16e1374488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546dac104c7f06d86e164fa762031cc1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2214e742bc290c64fb79adce9878c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098b057f898ed4dbaf7dd9f59389333491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd232968afc14807b919a1a838df99c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d1f78912dca9b797b625e9c5ea9e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af5efc4e8293576295d47bd625b806494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb3807d090957f526f6e1ef392b329495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c10fe71718015e53160fc78ceda84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999dde52845ff0b88e57ae28227c450497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915873a4e7758830ea3755cf9c180bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fabe03629fe9381540ef35d018c7ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5644f8f5bc034f85660c509941704500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb264cb2f5dbde770fa463e963e3cbd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549381d92eaf494996baacd5c6b88ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b953e66406d9e5d993306451418b8d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23609722698d338a8eceeead6c829b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c5e20f1f01b5e5b6c433658b27a9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ccccce7433eefde4bfb7dca38232a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9f0f2cc6a52e6e5211528e4c85465507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c213d114f32473f0e03b8ccc67629b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab388de5ef88fba1c507717e15ef67d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a65745be17ff4a9b5cce1ac75ce2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a0376c457c4d66aa996c582678951511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13cd301a0d7a85cc814b0bfc7a6bae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9e33d192b6d7db24b91a35f37cfa1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5a725acb68b776f4cc1d9890571e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c97ece1ad422b5722e8ea0032af07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd25ed25b1cdffd9df9586109e0ac66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6275b80efdb0607abd8e959d80dc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae9674cc6615b0f67fcc67ab49fe57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cc38bda0d657d09f07103d34f783c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81430d4211ee34f1a1fdcc78b6a6d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc8b22701785cc9083bb1cc6a1067f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03202bb850eaa46a393fe3535b8d4e18522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9517391914c423458eafa102b0236523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e38cb073b699b2eca5f0c3fcdd56c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae2e1830ad01b8bafd1cc32400c296525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a31638e4d530213b27f2e764a0d1af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16b7d37cb4ef6e0cccd283d8b25b6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac271e91300273a9d85f7d6b12d4ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec365072d65633329305b03b8db022529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc951cc2d0460e89841670a349bdad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69175963b240a3183a69f883de119c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9dfa2d28809fab6bbd0dc3b30ff2c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63ea923ed89101a813a6d7ad83ef31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a058ea8e93f6f4b03b1f692fb720de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadf43791cfee15e80a36f26a13a093535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317930e86e4f937596331c3dc387df36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58918faed869a16ac59fe9d7955f40ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fd604beb38e3ed818fa3f727f5369538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49ea0bbfd281e40dcdb7a0345d1b0d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee0290d8d1626dd30476b964b4dbee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3446f098b8c297593946353037721f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2abcaf994a8ef3e444aac08ab505f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007f1989cb9789357a83c1bc6a5368d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc41e744bee367d4f3276077926b69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a5e1e1730a8f7b014dc5eccd4b205545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7a14ef97a996fd7c11286da637c42546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811667c54c1383c73606237f80b225f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946cfdc53ada24693df4090f3ec7aee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6558b6a3d0a93018948c17aa68d2dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40910cdac52d126c34c36aeae7853ed3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea22b56b7d728f781a0c3345b63484551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66143f88104bb8c344856f8a5e186659552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d4163a7eff9cff726e3adf564f18b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff96e84cbec5a35918cfa0e0f704dda554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47e38e59223d7b4b2eb63b69960fa4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13c7d2dcfccacb8dfc3004bd0d9079556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9128e881ff9a801a9633b4551c9c1fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f5e365c5b378781507629402d06b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67841015b884e0d6c0e0d0ea30d62191559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7260b86f1c7c36447da9cfc216281d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b16ee2e472b7031465820117f43ed8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1565f7d6617a2e0f9b4b044c38ddf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8a64c55995c8e94da37a77f7569fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3810a6348dc0e9b8819fbb6d313e85564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cda0dacbf06dd88515f8f450b2ee94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bf307adff5950a244173e7a482eda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8f2a239083597323da4d740bdb6ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72137f8652780ab738c5db76602b6580568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2f679c55db0c67dda75b6cfea78f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fea2b1d7c9b1fd1bcf082506524ed3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc97b88d168ae88638b2c391dc2e798571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294d287177998a4afcdb01d6b170c7e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c686714c298f4357b6aa2dbd9996af9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb62194d3278651df2bb7a13c0a9f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a191d0a2eeb518cba4f2b4fad0b66a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4e9890aa3021ab10b09eedc9b2aaf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fb1a227d1e1ceb0e8e48907fd6f47577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524e0fc94573a6957a27a8b9dfd7d3e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a621d91609432bbac56921fb1f9e4a7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf45aea3c4b5694459bb9b77f8470c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793d55e110daad99fe83bd875249544581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3764c010b64f4bf73b8a8536b16667582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749982e08ac58ee4feb30bcbd64ecf1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7e6f802fbe4c6d2d753f814059033584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08f5159789a358c22b294508fecb35b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba29967b2295fc7145abefa025c6ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1d73844df44bc09a9dd390f72f5bf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5044170d49b665759cd4c7035aef4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2d93b49fcbb6f906e9d836eb7213e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fdcd471ddf39ce2fd6519f0dc888a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e995a8714e2bb8abddbdec82288b05c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa7a1eb16a1298a9a5e2cf914fe98d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2601a43514ec6da2fa99252ab8845ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73c835086daaa2004d2da365ae1f9f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718f14363fba74528fcaca3bcf5cbca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622f8158373da770f61a5899f108fe2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391c6c5939d92043dff162710260ca0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d6f1d8618c896ccffa2cacef2730e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8d6b018daf263e9c60e0a97a08990599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340155560b3b36f102079eb09dbc8de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df30ea65f6e6ef8c2b3a28d3294609c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2215c0f11cbe304c565b067350cfeb3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3847aa4d4f5ff1f62b9b6757da193603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143300a4272097a8cc96db7301fd811c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a9b5fa87f022a39c6b90c22bfdf03c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d81cb32360b03fec70c4ebf9f88876606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217e14caa2ff1b2f01224361e5957b9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35991d3ffa7a552df0abde2c307a7c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a0ad647ca539ce9861a03a96afa13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79555a0faaaa5982146b6284c2590ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63478c43e3134928e61cbe21d6237cb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807deca39deb3d88b91870c8352edb87612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdf77aa9e801027f69846da3d57aaf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308d77e20aa2b0c480519b193e32ffa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb56a300341d15f9f45fc98a129f9f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834a79a2aa0badf8137c57b232f05c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afb2b4990bff47c252becbac0d1c8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c352df40cb39e6deaecc331ef131f04618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d7de4b4ee875037939357ae0a42b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee418625d89ed930f0b145be6383cf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dee9bb28d625b33db755b8b822d3ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edacd4cadd5c757de9755fdeaf3bef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a73fa2452d98a78694a65f143f4e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fe2d150bad88352ab2b480f7d68b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e87d0a0a2be4a87fa8d290a6fb1c80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c26e031dd5e5b09875434a4e6b1928626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512df6cb723cc0e7735fcff4a5ab7869627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce082f21e7b2b667f2d9330a11b6a9e8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e4f1c2a9ecbcb3d4f1f24201775c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f756186845c250c67a13469f5f78d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870078ef84e18490f7e5fde9d5488d3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791e4caac8affdf03a246a11e8f7c52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568dd49ad357a382dae60618aed776e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f574ba073ec274c020e2733b0e8ec9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8d792a83eaa382463ba211417bd53635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc56d02ea1ae759e3d1ec2aea44b33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a352761bb7566c1559037c60bcc7237637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bd8c340152da095d31c90cacbad0c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a5958e2bf10ea11acf04bf0a9596a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d5e1d979c17b45d0a4284b32d2cff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768aff9d3944770371c6124821024d00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a5541f65c047448471636a9b28b8a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8b88853554dafe4572f6697a4aa92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dc4b120e6671dd84b9592f1d5a856644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd5ddb23dad93e1d106875fbd7a879645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685b9b6aa6a253920412e17a976c05f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec28463dd97a7331c5c6ae1eba5c720647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143cf5de0b3b967166f6200614c4e95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed662fab0b06368598e9d93965f41f8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec7997a226f7e636ae553490a3f8f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e3f0e3095d44afb5e80a704d9386d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d3be1a3c03c4d15321556f5394d75652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c158de5664879d04b425d76469bc49653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a47fd9f990db0add26c9e26b21554654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597551da68156bce8d25c5769517498a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e8ab22abb2242a0e697995042ae8e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff428194c49fbcb54e1ef28c6f5017657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d1455647e713f6126e05f15338912658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9747fe30503f0de3225920b8932fab4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7b5d2c2517cc9384096ab59ae1e24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e0e3dd2e8a0ccc02663ac34e6cf69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c19586500ee3264ca8597457c6fc5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca14bcafb15a49fd955fa7b7e683b6d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c3bbcc2932e22d9db19a11ea289ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98ad20684e8fcc912c2e405ab3e29a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411da878a414f2830c1ac829349d188666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5040c885d7209aa4092d06008ceaa10667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abc482b01195936838cca9f4767546668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f80ce6de1d4b556301a296ff16e0cd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089a44c1c2d39756a9f28927845348b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33e4fe4f8b603816195e4c5ed57b1c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776339f919db617d995fd6c963fd809d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b8864a15d047b829ef71f126940c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e67faa15570e49e7233387b3793f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9357b74c839dcd3db7843ce49c58960675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f59f261f3be6bec52be1395d3fa21676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3c2e318f0c62c9d34ff2699ee525d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bd47c4965461542c39c1c8e0c590b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964aa4e9e59c5490e8b3e336eeb02ca9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6c595942ec71c2203988d8b21226e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>