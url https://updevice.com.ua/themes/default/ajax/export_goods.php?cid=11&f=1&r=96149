--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3ab93b3c822b43b9cf082f3385e9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea574a575f8391e12eceddfea9e266f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a40764987f1aa4ceeb9a4944313d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c863fadfe4dab853ebaf3f0c5b5c8e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6cf3e83a6e2255c984b208ccd98d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d033ce00722eff0a3f458e6f9d9d9fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05677caefc604b24849e7b0625a203a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b47dbf0ce4d24c76511e48e3484bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e00161ddf5e9d322c1a1a77f2ed51d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b126a51dd0a23fa5e61317ead86bbc5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ee6bfe94bad80c329ff12c06b472f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6afbcb00c0f2f9fd91226ec8fbb4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5a59f25a154f5401b131053ccce8213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c34809820c5c9888d59c22f49385d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a657489755eee0630f5cc5450eacf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee34d0df74536aedb9495be1d6417e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af068e2033ae04874a1a4047bb866dc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9febe7fbbe182fe870d7b64960094b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90593f211484e5816a505e811ba536ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95dd5b70ff55ffbe07d806294281c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d8b984d676c93cc8c4343cebf4dd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb9572817c4918a19099e35af4e47122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7250c5060c6066f5fc871ad29f4a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28414a1faea6b6ea09cdff7acb4e0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284b717e62c19a17f46571837dfd9ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6408d346b846e4d187bbe6fa71279926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c89521501933e49adaad3e21a101c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47d2daa0dfefda79c5ed8a6de210ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7864df345c45fb6cc34d1edf58d8be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53562ab5f910b550ace6d2a2fb69e930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b509bd24ef3432fc0f8f3cdc368ea531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acf140d1a91b861ee7d7dda876e0ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342478cfc375b753d3f008efee2bed2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ed670945d9419076d873b56d2e92a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b522c83c8f4e31b8e21736196214d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7fae4ebf49753c7b144367180a4b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055b4e0da32f6ff28788744878250d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72bae0f1cad07eba7e72fcd5f5db0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef933df4a6232187f08a80896b4c9b8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd17f4f1626ce298b620b2d6db4e58e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90a7b9e8076be9fe5b4c459aa9a7fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bc74b01cea587e8341cc74b8fd75342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc73b7126e7033a62a9bcfe82de15443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55540627c1f6105c31449d2ef045253844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17526d3cefda0a74c7a20352ddd9516b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057821985963d64730af9fc2ac6879846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66254107dd7f6ab4223925f6dc54394c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb20345283b35fb5fc554dd8bd436fa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7ac7e162e5607bedb28c89378a12a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8b7509afa19298c48fa2a2d27e5d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960e2592f405c69b74cbfb26473878e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d78f77080ba77520cc81b656265b1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c588406f3e0b094900d0bb0ad1f1c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e453bfb980bdc3a16d6841a8613c3b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d037c3004ab48553ef0276b00cc61355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ed83e7fc8f61a0fcb861c3e3cd28e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72995824ec3c513d33869d058382ef957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaa130623dea07377bbbe894f6874758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b58aec920658d7c0267ae069da080f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddbbdae333ad34dd59d29b85c727e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff99458853a2ee4ce5e5ad05df8399461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0010a48b8efe4ce37b3dab296f34efe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58877a7dbd116ae0aa9449b3f7bbab063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85abc3ed5ac8907a43118faf5456fa064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cac555fc2dc4832bfbc15899ae1ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2967a8a0eec9a55299b23518b295666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1356465d83eae6cdb887f0a96706ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d56be53410e27f0629ab9ec09c22a468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67605657ee7eb2155339318860e1a3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b494e1ad43e958711d59e10c5dbe3970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f509d318be4e3d940786dc61264d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb485b34b1118bf7379d7230f58eb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e7862edb194f97cb5186580284d2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5713ccd706e9ef6f036695ab4b3636b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe17c89ae73a695d52847b1daf098ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2804a94ee45210b3b9ad8c2cf3275076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7001659fcdff25069a01ade0da4a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef81ced2f5f1cfa4ed590ac4ef4564a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012428f7e8855d9c1be089a3ce16e44b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff7d42c9b3ad85e5364a0366f9463380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01129ecdad959bef625baa70c9e9bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae8976a6d8135cdd13fd70c892cece82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e0e676c1bb162d9554098c0efe8b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b91c42086daeea0f34efc501881c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25c19ed9e149b40473fe8d98d0e36085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cc161dab0e9df2b1e7f1c74aaab3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92b4ff013fbda4d702337280ef38c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd063d0247aaa88581991c67404663d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26c8ff2d8d7b0a124dff4eb924269d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d1fefe7b98799aa8e00470553385390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d04f38e4e8e5196cf9271d57f1def091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a587ce38c144adce914c2f911c71c7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b77d8f880681fa5def8d55ac7fdf4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db8284a5249f5b1efd7c21b09c37fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33985a171df67aee0a0f08d279d8cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5330171c5069e0050c3fe42d1bbce5496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993bbf3616be4fa43240d9f99b5840097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21ecb19b90ac76a3c225af11278d3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04f342c83f098b02d83e1c8240770699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0a419fec6b59e89ba4d7dfe7adc60100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be317cf2ee51119957b76f6564811f8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50213b854fa888b6c50b468d4789de88102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c149e325c3fd053843a82ff354ab2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d0bb9a6b24398d38bac1d0fbeb41b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886a6acb9a074d9d108e03eda40eaba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8080af6a15ed51022ed4a1627f7e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9e3d393b5339add51948b35a94370107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093e255aab842dfeefea2a8b0e9cc45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522119d890a609bc95b362ea6d913b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d985b470a374f497b6761a80b10d4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116392c404a61613306723bb8a1ec19d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce8449d45515aa597bb8856a5c9943112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e3bb64c492305bbfac122c863970b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4056e9144272a65d1ee451eabd9b4e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35b4c97b681d36ad93cd2af728df90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbcecf4d3f8e6cd842c91df54cf415116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca5bb84e89614de2c212317c05f8dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a1bbf3757b7b2beff958984273c6c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43f46112dbed81091791ad95628819119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7268381b62f6b5dd2c9592dec32f94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988a829ebcdbab5759c7584db285e0f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b0b642674023bf9bdeb0869e31b98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aa24c09e77b82875ecbada580a68f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21293c4342ff84440e919287ff08b435124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18f9488e54b0683f1149c7f17eaf88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c8ecd77a51a6c51f64d064414f2a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba6a86d51bbfed098fc106e793b6c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788f1968a60dda35eb14bb16616df2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df54286cf437b89b7fa2cac05e0710129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e4954921f20e3b9fe4c381f2ee7bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea50980a3707e073f05b840af9db45f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e67df7f9a8a7e8a8332ec6362a3bb5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20aabd7fc70835fe5b8540f35722be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29875add5e427a2bb2836cffbee7d520134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf32494739db041465dd50d346737d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e87150bd5c09a3f6a9fea8a4af6f97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98cc905878586cd9c073fa6870d989137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b9baaef139efb55d222e83d2f96c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ded863327e6c80256ada36cc228b6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4eb45d1537881309081ce2dff2341140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a3da67d595126a1ed1ea5ca55a741141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55c006d7622710a495bdf4eaaec650142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06bb5ce9130dd8c51f295252db4612143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286e24ce7108ed54b91e5cfb494abcc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51b62e05ce82c4dfd76b802ead4fbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cc4c4dcc23b14400e20337b937cc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118fe95397443c4228f9a95005faa159147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b05fd5f55ecb5379f9e23a30cef9e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515005139f386a96344e4c342442f023149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b31222fefdb2758c8f7e9a93e41a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47241e3946d3eda8cd33f20d4a1540f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3998ced253ac2f9f799e4069a9b31a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f15f757697dd260480fa6323800157153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f0bf10bd30b7a16ec112ed4fc119e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacadb1af51e403076adfd56ac4baf3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f902531e3a29a53dd1618ecde5fe6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba226775e2ac54466d2989afe1df5c9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb348e9c276d0bd7c3312f2c54582f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644dbec0bf4927a10be31afb1912c5bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35277eda2e7bc387c253fac89c25aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2be85c06e3eae8e4ed9e4683d28097161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245129753b9221b5eaf445dc709a67d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160f5a2d9c0e07d1b3a584f805125ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eb78467444b352d6f14a07f3f2168164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c999e905811c0143b32228f9cdcd52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9f6dd6b64d08fc3acdfbaba47eec6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae8270509ebbafae2049ddb2405dd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6d61bf19eb29afb19d687ba9c7660168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c9fc4d726f3b8306360bf4ee91e09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99765c98b59dcaa8d5faf320ab9bc7ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac818a658bdcfbaed291165d8873ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bcf8eae5b3364fa22df2b8768f6ca172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8b14e953e3d3c5c84e0481fa2f5bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6038c17ae14682151bc77caf93b17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39eb6dd917510d9e6d1eb901d0b77e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a9e2dcd56ed735d61f2c54564eb87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb8d6dbc0e9566ccc283ae13bf3250177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867323f85b572f1ef643ef48fd29b0b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58b4246e7d56a56ef2f3e1c5b7a5d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8ac1b6f72b81e68d52fe7b22cb043180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5206c10dec8d6d49586f24481c31285181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201371a4aa6b5fd40d3ad3030b0be0d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765a9dd0038cec0057d806e60639955183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f185857d347a5d3bc7c549197ddccf8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf20a923ce05e6db012b8a3ed5449c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927bb96dcc6e841f90a686d4c3f1ff9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647747330bf9c6de334bc22227e4790b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082192d63dfef0ba1d720ed22207cc84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b587c04a71bbd12a7e2fdeb8d2546189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47e37aa2284360e4cb2459f2e11460190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae44a681699e423393fcd0a16a43bd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1db94432d9b269e98d63df03d0e200192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccca800a10166e97b6fdb3a6dd23a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdc99e9dc64027bb1aceb9fa04174a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a162500b527860ffd139c80f79b5091195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a88a8fa1cd746ab161512d55d0028196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5441556d211de3df7eb4d89fef18eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534a5484fa3c4104cc88b2447456504198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63897a02e220f149727f7319f39491fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fe00ce2b60ecc792faaeaa0ee136c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2c65594829e911f7a5ad0f9049302201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70aa86e80dcad6d94c42037e4701933202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a4b17610e1508a8136183f9bacd3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb9d9a559f840f268c9f5b1ba8f125204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd2f822963e776babd5b9faee863fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cba78a640dfc47a94e2a10bf2e3c8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1406748fafd1f6ba2e156cf81de1f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d587bfb909ab5f0864d29997d867f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae35d8ee90847221dc635aa8c67a02209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ac12d1fa12567dba6995d392c97e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd7c7215696ff2de4bc8c020fab9e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb91b7d7e6095f015bcfda952fbdea8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb46e0f67584a8c1b4e19e469a3caa5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2a843d19a5c546ebaa4f8e77ab8d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92617f9d80904694a71eee340a0b9ff8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4ec3ce7f91bdc4a27fa01c30e3e08216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85676792d8201562972ba1d6ff4520217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92edbefa93cd7f897120190b0d4c67e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89bb9d678284b62acbbfd8957cd549219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef7dd341cfecb4b412856a12ab57fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc7997c20276368b0a8cdb5433d055221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727e1bbfdb1630070be70f63bd458ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3260e145a3c50ed78cadd6bfea9dcdf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24635951027633330b27a8861f30fd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cccb6646feb2912d94c7596e5d12d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bd94ddedbd3c835cbd5391b223b26226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d397346df6ec220527ee3f9674a55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2411bb6c8de254490252d1f940a79a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a54f3c7db7de13cb36f301d2a3cbff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b83f8d02b4a918301438275601c2e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4099d14ecd91eed4a9f11bfd15bb7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446af81d625bbbd7e3789964ac5fd66232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b2c03ccf8a154d2c9bd70ec0043ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0f168233c094efd5f740e5398bbd8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac7b17844c0ece450dfdc651cc9646235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbca32569775a4aa58a515233525f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cd71303adb8b8bc1cfbfb98851e63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7060f128b58761d50ce61fda1eb9653238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27100d1a6648388a0bfe270309e2cd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd2a4315fadf0b8f1eb55fc0fd72b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af667c1867da3b72df2ef4696a2215241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c7555700b9a5e15264a9590ce27bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c4f79ea78c83052b53d0669746c33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5d114602b3e84fb2ea6c277ec113c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b510b79934c967f7ae69966ef886d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6083bb68039c0ee6259dd7c92f949b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37061aa1aca058fd4152a759b182c2fe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5f737c53978284718aea5d9b1fb98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3535c0c598cf732775d7f5eed2826249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145482182b49cafa668936c2ea02bdac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70972e2d07f610120b653c2162ab7dba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc25534f768661f538d157d1ebb0fe6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e571dad2b1a18cf16bba8df6a0bced253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f5b6c3c253a6ca2ce4816a009a3fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af2f38488da412847b4c9dfb9c8d00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f2c78391772c0dc715e8b6563cf22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e739c4ef23e8b49bfea8788561e1634257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b39ec4f7bd154813bb6495d6b97f73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86e9ebcd826444bec8e89d8db08f23259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e054058338622401a4d8d1170fe2a5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1171432a8b373930a99fb08b2353a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c491f24689e221502faad354b8a5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadafa510c061f3e71716bd50ea05640263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548020a255ce9b35ffb9d40456971f9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65178729eaacbc3d5d71844b545c6b5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493660237bd405967756a12830825885266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd998bcb3adb65bceb0c3a8b0ed164267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade81efcc4247f20c4baa92a939c47d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f990f23d36173495d17978ed498be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4126354fdf1bc8d3295b04e8e73a771270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d33cfe52264a5be8b9cae5bbcd8eac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380c4b9230031bcde17e6c0c4acf7c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642542c74a77d619462f02aec0030e38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00aa62e05e19e26d2e490383fda7d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ce27abce90aeb4e759a24645c025c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d80eb636fae3500639f005f87aba5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb23c6ce1f82d51be190b6bd4d15757277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce38539b880d168bb289060a197c6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8adade4882775104cfc461a0a7266c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38296f9dff1faf07928c7bbf48971c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f235f84d3c12c986ee2dd10795903281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa13ad95861bfbb2966072378664eac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a05a4654b26e59425cccd261cddc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b96f0451ab024ec2751db1ea6ed07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71d729363d9479c9c72510fcd3295d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655880af1b0126ea896c793985c58a43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6772bb0ceac39638acfaa5b97cfb444287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b70f342ad3f81442f9c227e94f434288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9603bb75799442426ed1a31dd413d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b0a945fde1c37177889b7fae4b45f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f8795098889438602e1e76efe21d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558551d7d3ee9871663e662d4682f28d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34e21e10e89924fe8d8f52fefd75ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7884d52a7fce8d66cc4ae7d74b0e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d51836e165688513a5cfb9b3e4a15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d4afe3a4cd9d11fdad9a2fddf6c3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172f1c8fb916fa45eb11086da843ea4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864269b609c37479d32ca74f27a8666f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f7ce41379b1c4a169f22f2305c13d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b985d9bf5f648cc0daf0d28f87644de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8de48ef94dc6beeef24b98bf1d790301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176af0fb4cf72712ce371bac37055d6a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bb6c3e287924c1e8d855eb6b7d034303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adadcf2e676cee66e62bd8d9cf849fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d209117f117735f6280ec08d713234305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca461e2c0bc5421392d6eaf0dc20a430306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27c8a88a9251de289b9d52b0dedb72307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e1b61db31f33d4b8618c5013a8a39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c46fe29bf570d8a047f757aec6a368309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8195b5116dde6e787391a8fab5c03f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d83ba777b735ebca61bb8444a8d575311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa48f37fe8f883631b58858b66ffdcc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe566e7d5c711358ed61877e6a212e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5f4068ec4511333113642d653f5bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246565d1a0b198e2a938f5107190cf6e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3304c197a1c623953a948f74fbb6a6c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848cf178e9fe8e60b2d4685628994fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0b102e4704a91a965c9497a2eef7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d28ffe2f636a6208db971016293c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecafb5f1c621f758158a120b50cf0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b85b35063afd9f78573b252f8c676321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3618ee997f5db49d3e3a280a980bffc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d18765ccb9a121e6c38ac5697f96c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a704890e0900e9c26a731e3a84d3829324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2176adbb5f7fa5bb3f7ce4beaadedc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf61604a9efc31c0c0306c2fb0412a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7c85bdecc681594ed4656d9f45d7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3f4508182b29e03f4a7a2a5d626ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82e4b6c8147d71420a12f51a304e1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aa27b50555f83f253e204d39eb0d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3bdfdd0ca33acbf8db2683208ac7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175370f3a372bcae7526332c063e4025332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dced9a81b55fa0dd02d55789e74eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70fcf752cdc6304a044e96252eb10f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785191e00a5d9b881ff1dfaae45ee87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480ddee0b3830868229d7fddcc099fd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060fb5bd2cb50587d0e95a95c0a5f1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fc7072373d48dc04784490c5d7c96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1f2db6f98000548ac605457ac8a23339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0281b9d4f9b66c536bc59564035e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa19ba08eb5ec595fecea016450a9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009eb349df7582a77fded64dccd4572342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf580862d5169b871a5a0e929773c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaef1a3b9676bab9f521e27fa20c275344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845199379ec7e7c582e20b7a993a691a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dc683c4424a181abdb4cc8a0e59f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da23c0e6a8d18096d699c2c2545b6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fdaed84cf0047088687c3190f75c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b230d2535e746918e1b924eb2dc23349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c534306576ca9cfec2f56b4ebf648e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbbde99051cfa14b41d7654eda7728351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1e2520c050159486ae33125b77196352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2664619ee9b4da6544fd206a1a0cf9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9931c4f571230e59134be0d71ab59354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d26777e4fcae6d06fa515cd9b1fa64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da570debabb61c3c0e799c7ff65dea28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa49f0961244299aa1c12d13cc9a51d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0058e6ea096b631012001c8f6e7035358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717672c3f7c39478854ce5eccdac97f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0953f530d0ce7406235155e364aff2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4219d0fce3d3cd2b6e938da02fdd0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327af627e5d59faa6f87de4ab51b472362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c002f3552a1a207136a5cc64c2842e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ba4b90dfe813e88b89cd50d494ab1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5e167550246f866c534feab8128f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476d2f3a3ea668e54def3ee71be4cb2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6fe5b74869cd28a73a21745768697367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66802837d327a5435f52d1d21967ba39368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0412da6b4cce2383ff6eeb2a0eed4a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a821a373c5bfb86e6610af7690bf3d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7fa0a4f00c574a00104f228cd2a3d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04dea732d35cad80928d20d40e942f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5bd8da600094cd00f7ad4c5e9d91b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17482054163433981262ced90f5e5a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bea6c38152f22904dca6bd6c533a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b13154e07043cf9a542e90519bf16376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69cef6a55285b76de1c48ad3eca2f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af0e2da76c0e5dac0e2958b7ea0053378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e26c9009073016288e3cf74a0beda4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7843899efbf6cb5489feb3ac96b61380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90b541bf3d7a5b758c411ac65d4608381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2912f131551df397983040793189d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3605562cf34c35c697761afea1aa46383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444e163d57de2adf00f385d94919898384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e921f11cb36b6f3b73bb3b32c90e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a302af0916a6196bcd5eb3a86a895386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31077a61c9da5033b55100e56d0560c1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e524273502b0243d511e5b589142f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef81b2f294b01bea421e2eda720f971389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6219bf4f7e913bb268d296227060ed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdaa52bbdbe78fba63b6d9737ac27e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cab5be8867aca89246d6d16a278e61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5265970dd8e97265fbccb6c919380be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59559425498b84d019d02982e8094d25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae034cb53c53e5bc39773428c202cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8c24c42750ffba58b7f9196ee25b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d1355e7eb79a43963bc9b47120de7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb89f8f5456b77f2cce745dbd5b39e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d341ce1bf799a922e9af9ff5b681ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645406338c159ecf8ea8c0fd7172eac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8256e2715a6b9aefc5844e692061b1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ffeb38148c5a1a25074340a4d1dcad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70149305b15ffaa68338283af0f0f6c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895954e0b268b352b805405404007f59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3e836d72ec70f0dc27454dfbd878a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9332d551c0a1393d3ab88bb3d83d048406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51b6160a866931c1f47bc19508fbbf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b59a1af61982959ff2e3a85f21beb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622f55d1f939a4c3648c4b86b002f72409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de52395fd813834c61379e50817af0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587bcf9adbf12b78e673ac6eafd3e5a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed12048b2fbbd080b03fbf9139e0267412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635d89b9494b63c4ba9faa301f38a41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e5c3ea3abe36c46c7ffc3a1fbebd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fd61642ebe108865eaefedeb316e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06eb85e0c99d8898cd6d3b527da476416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8f5e64a47917401ee896f526ef94b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa69e893a88c9fa7eebd729569f358418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6251b84348e9e39a728e1175041267b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2231f4170489d6aa7a783b7a6efbf1a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352ff7655ac43e2e53be3d85b36c03d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aea4780c6dcd93e968ce3a30a1bccc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cb2a3264bbbe1a7fe1cad5d3ea3da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c72042677aebb5e661835f1276acd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f8e5d0b29ecd743908d0efb5b95b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7793bb6282d569f987846648cf7cbb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ef2603322631882bb25d7fe409954427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f3aa730e41da31df88af9b6d48553428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288b57dfe760f1feb1427eb361cb1b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baac81820fd9a85ba826297a3d7249430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4d0dbffaba0c951eb774b5bd1df25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece220a0c5fadf26d93eeaeb329a2218432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6ea6bee66cf15b022299a5512802d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e5e4a99df5a2a7629557f1891c76a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463f0faed110576b14846054733d68b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58386d1a273273854ae3922d27715db9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df8ce77a5a4b78cf185ef2f7f52c18437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce373ba8712a6850c33b01680f6e82f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9a04caa72a78c6eea6c279bc0ca74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d20821c62ac4c3b193c4de4fe2c9da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb41b64a9392461761597b367f59e19441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d5eb0230c86d1984e3114449904f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21c3e96cc7cbe03f2074f3f40e878c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766dcc6eaaa30d631c088cb36e3f7ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5214ba4b4068a6f3f30a01ab057b400445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07725aff60a2fdfd91d70a7c5e20f6c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed57c3fe8954a1202bde4cb1d8deb46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc49f1f3cccf158b97969a8105e4da8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acaaa147d4d254810f5b2ff1d12570449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891d58d6a570586fddb14e03399de71450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37782911dce4e472ee6be545a845a4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1345ec11f568884ca5e6462845015c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b551638237befd304e149b1a88c7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdca39e7f3bb2ac60836bab94f56ce1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65aac1d41382f88cad0bdaec00ebf85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22b72f29a7585a225a0c23d8a8fa81456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97716c6408fe5d4a58237fc0e987819457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6c3022998bc10c12bc49638698aa8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc368486d12ab1c2991273955f1ba7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80428bef64d73126916551743dfab4ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fa639eb237b7386dc45ab7fc7f9d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232f403f3ee1744377bdfcdd5c1cc16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110d43807ad8662947da27a851bf7e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf89490b3eb24b8c95d16eb6cac70c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc95056e88492ca2702284adbe39b51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffc1537f9ea787e2a6bbb1dc68cc90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58d125614e644e9c9d07e47c6fffb5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2683389eecb67862cfea23e7df918d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1d82eb01f43fc08c52efcc1d08651469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1759a4664024fffa13310f374a0d6b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe6d061f3fa35603d0081faf87752e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4e26e4ea593b44c922e17c32be060472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41943e3feee1d40c6952c2c5b14b4ffb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546eddd90e2a7a585dc53124b0c24a2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d191d533b27525dee8d4fb854047c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cdb63e9a9e2eed35574af49500e9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0c62a1881a43fe457b1f5d65092f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4c451da29ccc6010dd2e1bef8d5b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4ff5e938ed98f629e48623b5745bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d81e46dbcdbac88b391738f7893f83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375012b24870c30abf172519d9f8111481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d3d6ef13bad0dc3a8fe6c5fe64f19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a0835f9ba5afdc887e488def9ab1f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178546cf2022c603b0336b3de4484676484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa51ffbb9b406d8e864bb7bd8ac06e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6d97d5f6bf8a82c8e46473321612b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7af31025b9eeef73ef32f6912f4bb8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3503936a24c132c7e64aab9145500d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae65732d68cddb67943842138e075cb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db5f71e334b82e498f261aba163b42490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732eeb9c4d502569d9a1dc49602f4a3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ce3273ea6bf426168805071813f9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684636febc816c62a12718a881122521493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aad35cf2cde05312928639fa104ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3869d4be615765fcc2bd27684a46f48495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c37b9bc28c3d0394f41085cc86cfec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b33c0f0e83b7a9cbc8460571de3561497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b91f3130f44495d15b171f9928d2b7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0847e5c4cb9c1e0088a3e91d378d44d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1606732cb707b7ad37f05c3af71f234500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e219d5a19f2b08c12b92cd01dd7d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ee5de44fc34e1bc35d6049178a7d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ebba31126d43e8db33fc57d9d1a10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd74e83bb2d1b37849f40869c7223f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506775f9cbcfc93144b478c01b15d86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a08e73813cfed98ec153d345f3894c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5b6e0f33685cf0be9c89494046926507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c105ab364ac01c572ec35b616f4d07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1e79d1a52b9b682a10adb646b345a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89bb36737adf974b13789a2c7706fb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a353494186e50e6a8eacd71853cfc3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02237f30247796bb980d9d9fba5e85e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f82f8064dc0ead22cd71415753e19e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9adb82f715a8821e1ad9dfc815879e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a335d8d8f163d80bcc2a232d6ce5a6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b79d9a8ad2b934bba61bcd2bad5417516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f682ec736fc7cb19c166a345a509618517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f64aeda436a1add7102616fa93fe1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab82ee8c1784a4143a22196abdfe664519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf06e652afae195b3d242b35d5d9989520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b98fe9df56333ecbcf6e333b9321b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37432f98f957ea01f22d794e2d0041ed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a12017f36e4d3c5a298124a5ee47e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139994a279ec212d6569a1e9e3a7582524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993962189fffa209cee45be0c198c1c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78685fb2df3246bfa984102c535f4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecf313ed61bf99ef7e4b6056dad4c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bda70318bd7dce4a6d84b9ce0260a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e115552801bcf6aa4af81fd4acb6d2f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a02abc203bc67d7fb32d6f6701ca8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e761fe333773cc557ac1510816b82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2b064f002459048511abc236279ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ed8efc500ab842879d512d7f8052e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f345d81081294b2250b4334fb55675534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e480040dc90b1de73ccd55ccb9e1b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03854565558a0061bc5615bb56c3c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ce2a7cede689321cdc97df2c89293537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767435b433c7ff344bbaf75d66e27da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87e0285ab4a85ce3adae06faea1352539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511439d3c4647c10a10804ccfda9d5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd95d08953abb14a9f354586148a5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664d4c16f4bb8a64702b2ef5814f692542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512319962c239453f723e644d961f53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63ae242e0a251c21e576fede8783bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b5557d4cb4006e48faf090c82dfe3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8d754041d80c2dd4ecfae896beaf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d5ff64bd1833132122c548254e3e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9550e1bead870a9f1980e31a41efc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992c0183a731b492fb401025afa2102549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ee7df378bccacc4583f5f709f7301550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f6e4d367610af67828a47af178d23551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cac0c8d54618406a7b284f8da0cb8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b1a9ad19a1e4942a1ba6e2b3f6ec5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b55b0e8d0a5c1ddd6eb18ff4a76e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbddd60aba7252d1453a43efbad7fce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0f28d3571cd5ac6002b935b38d2f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4ca143963a478762aea66e460c7fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6094eb0743855154965ded639041cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c963f2637e01f0fbe737569d0f62a37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809199b7bee6779b14f9d1b67e9a793560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a0b4fdb8254f308d83159ff3bc81f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed616e3ca06bce9eda3f751a5df42f2c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4ad1d46a4297f0edaa541e92fc7f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656ecca207f9abccfc408814b6fb375564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69e23f8f5e7b2ba38054aa0e7577da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd4a62a757a16811d9cd96dee83ba7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696f1917cc46d747f83172ccbff1128567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69220792a3521140856166ad86473c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad294ff4fdd2eea461f09897614e9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449bd422ae8da94bbc0a57e24fd8ba4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4e6ae550c84ed0e2fc75ccd32f08b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96282faafb630d3f55a7926b350558eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6be5ac201524d3ca1e22307202e8a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b6a3b2e7eb395494b6562aa1529ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5e9b1df5ca41a307be855234f78a5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9a8f3c07582c5e415df647c765171576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c04a21d1fd0dc9a686ff3b4c3aa57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93355f01a4b9ac8c694984b026d4f7d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f3b14baafcb2b3cfe614b207b8e9d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b942cf567a9a29c6a966fc4652574580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe914cbb38264dfebb53a5a5a5257784581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608cafc26c570a2ee047a200200d6fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf27009058e0819c9adaf51769b4d23583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e876b567ffdfb304cb427c4ad061a32584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b40ca5405cec2a2f249509f41cf6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a280727c2d949e0322c6464d976a0cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d1b5fbaf3362c41fbf793c36fea65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c00707c2a74a7f80943d55904639a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0873f4e4b2392a26b1ee64fcedea595589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1ace324bed1b0849fb05c6aa8cd28590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6a84b5103e6ae143dd9eaa71e7600591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01483d2b5f5ee27140c168c58d849d5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d972271b7804b49129c8e37c7c839f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d8fe587e9b2e46e5256c9a725c500594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6846d4e1e49be9a27373b54738a4ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3589b775361434ad9a0ae7bad4cbd57596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695bdd8cdd8a6152dfedfed801d3b3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dfeb1829286f8b5aa0b766c5d803a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f5d98e37fc855762e024dcf7d0018599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94709ed01f75a482e51144946d664dfb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7495096be311b8f19789e1f3f5df7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca888e70ad794b3c9e26c4ba7c71f0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ef9ad3295c13082e98e36b20fc822603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334d97de0b884ef545a2eb0dba0ab84604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf97cfc9b193c0b4b667cdbc6261d2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0bf5e97604d2e9590f47cc0963edf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d598591ae5190d5d228dfdf254b8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776bb4d646eb90197430da86a77c754608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6c47adb5de3a93f7daf2af8a947aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bf83eb3fa7ffd82a6762f3c1342b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdac9a8c55b724f98055039a8a1439611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367359e057e481b58924b592b0ee3ffb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328486976257971859a79d5d0822e746613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60649b4147b53bc23b902b46d17407c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072a8226bc3b8f8b54c479c75e0703d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e1f4c1079ba94cf7767478c7024297616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc6bb2b1e3f6e012ca64ad438a3029617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99378b42226d8631b40bc2b10068e6ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a59bb744f089555843a7e1ad9e64af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a03979b944976b41ea1c1e7b294aa7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8779a0da8db68d7b01a15b1ce0382621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd889fe570b006e53164f61c7a2d71c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487c3096878d9859de13b3e7283102e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8eecd209d31225ba98314b158b1f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87d28090c539cfc86ffdd14332884e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70bee3a954753505fd5a19f5f332c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc233fc3dff2488137fc25ee4c8e8e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc297d27b3cfa9aa4b91f71e15f5d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a2689be7301c82cd0e7668d6afa72629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48239e1d37e111fe4b7fd3098cc98a4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2ce7c2737d4ad9de5ea8fead43efb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257a1ee014651ff7a252813c91a2110632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff401211eb3e32a797fc2e51f4ab769633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534dc3c1a8e4785d49ceb4f8c52964b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a567031cdfec2fb95bae39c3e18c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05467cb56547a1d299f276c61099105636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a2054f5f4b67fb19a6b6806296b8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484e97a6415357ab89f0a4a45638a1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfab961e3cef476ce0d3b17aad8604f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd0c4163b84f19ddd55fe60d58c120640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539664fc44f474e600c1bde44c148594641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a85a11939252f705dc9517245d02b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555e029226bdb57bc74ce4607dc6f34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd837fa4b7bf358c1e39d3b7e28210e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635dce440bcd2a79721eaa84f5a6832645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a92e099f37293ac2f2c667987216a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864ee0d9fc315ae03f2e372bddc7a91647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63af38fce2f6343df15b9625baa4b11648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5587c60124f25f0a39742ce685aa107649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d01890f7c9053a546d48301887c852650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61678455e1f04f14dd9acb6418a2a1b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e935b6aba08f9f4a355956ff85861652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911a34eedbca460c0aed332947146f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6a87e45038aadb62975df60f33028654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca609625f53e60aa70eb62ae5c708fc2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc1c24d9127839092ccec7548bcbec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fe107d097b162aafed40c8d2383d4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cf1ed47dcce3b37f13ee8723dac5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf110e3f8e9a3b0f8f20be8943f016659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9665cd99e8f2dc6a8b741982f1c08c5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00d72b66781d88d9ef5c4727f02702661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c5d95bcbdc1e0815f73412a63a512662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad6d9b5f50464207d5a2e0c39d61f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efc504f3cc8b73af65b561a7ee0c44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341035033d712acde0ad0ab167d87c42665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a49945bfe81429e6c91a8bcea72fb8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542a4e9652825ef8ad756b991b4de92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3277edeae00176055474aca544fc653668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c0dc5049f78a3b0f46f3786758dfc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115571c9cf295450a3740e19e459c47670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878f6b53c16ce42de3dea34a9e6d18a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797c19d6c6fca27f7bd9ed29e307d5e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80319f89972729eb4f161a4e872b9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21989c78a8c6b09b08786604c2f2254674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a866e38d478dd577f7bf8d8782458675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b1f277214d9ea5a3ac557be929a91676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d894924e1d03566fd196eedef96de677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7211e7324e115af8d8589e35bf5b9c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483542889b56d65977ef8536b6be99ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd3ee119c1b3e009a76a66eb4e78ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e46137d3fc97d6a384e729e5a0604681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd40b279762e36c9fbc9b510f455ac2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7dc2c652801eb5aca35846c82ecc4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117a7879a8509f607371cfa8fb516ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945de046a0d417d811f4f778747f48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55facf6207c2d2beb11f6454b6ff815686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8977934d82729df7f4fcb5525be0116687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825e4821f8f70f2906b81073585e232688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a50b8b796d554fbe1916bac3e5fde4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef96439f69aa06fc46f5515482d937690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02cfb2e8d5461e7d964fe4b916d9a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df726114f13e7a7894934c9778bc1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e9f540b5d03c44c440cb23365096b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776808f894c0700db180fc47bed040fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf3fceaa4f547e39c8bd180fccd325695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1438cef717b9499c8e2f1a15234ac7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8ed5ebf30c8a255622fcb23394ce8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4ed323d445233ad201d9e8548fd72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5e937f0a23588f5afc6071dbb9c66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126ae81e4b983fc0c7050e659d3d662700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa8a3d8fbf96aac110948575310567701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583aad6a0eef87a87b14853092722c63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25772e900797347605a649a6d8a8b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a73e078e3f464b613a919d0940dc0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636203658476c11c71862dd25c4722e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aba2b3ceb168caf67198a2817628c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fbc5effb1e717bfc2443a356bc4099707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec04c8a91adaf8353c22187ee05e5ab708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032d210a2ffbabfbcb19a835599391d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438051071070e3c6d56fed4659b3008d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f0fc91c9ed784679c4b836703177a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f02ce340b10c6459a7e7ea7774ec64712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f60368024ff02c7074b04dd3e55801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43edff117f5dc0238bcc0e53738253e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4d2df1dc29392a2bb641ac00325383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e6ff84c5ff2590513aadc9e47f3394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bb74854cbdd33259b923bfe7e23f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a4465b52ca1a95e2f1ea59e73b9766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308647220bfdd15bef3394732aaacf917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc248a38ba769ef59287efd54dd1fa498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caa140b51bcbb76e0c5e9da64b8dad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175bf468a90cb984d1eed0fcf498cca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcca859d07aebdd843a805f5e88f7a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a45a99174fd0d2f112889bf13a4cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62b8bc1208dea2163e26ec6456c6cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd892342355dd04577255f06ebe35b9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c3f996fc756db2a4839daa82f74c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cbddb341e283368447359c6dc6ab816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052380dcab14b4f8f76393b70f850f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290172363e4c550ecbe4204fec104da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddb7c6a78fb0237a26885731e40f6119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf29d0e41e53c1f4fd5798db8f6b5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f3b278f4a6fa3a7d77a1a4d20924621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858f97716bb58a8fb894adb86d55ff022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd331f96963bf4fc4f572977bdbe3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787f667f3bd37933cdde282271d712a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa5be3c57220ee3eeb61bb205cec0225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d26b0871bf8b7380a509271a7d04526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf40b92a3f28bd4a05054c0207060f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92dca4f7103b3621e0e13f8eda2be5728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4acef5d0642c35d192695dc397df4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ca233d05a7ecbacb960ebe3bf95f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2892fa417934858bd6604b205eb08031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d331cf87f5e34021c1f6a8340d202d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187632a5383156415067f03af56c23133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c380eb8c18d4626ae07f82e2fe35f5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b75d30db1a09cdbc1a251d333eefd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27705fd1981a14a42f961911f4af9e5b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09275fb9777e24ffd34b4afc121bac937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165b7a293f3a9fa4bd28f5fa976036338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ca8c7cc2ec395fb89e16e0b6140e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe610b0497a074722c7daed75935e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fac1ccfad700e65724511b5ea75ea941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781f7464b20f2d0aa37fa372427d49442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0240ab070359dca7ba38ab087614c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f1ee98c6bc392b53f0b7ea25ba33544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca0094b0ff4d2769b3fd0219e5b37c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737066a9482c533b446952ef82d4c3e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2cd36b0a41a05a1d8bd6a767b337a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec78d57522a1bd62b262d278bd6562b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425afc33fa64cd1069d3f89a6e23b1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b03cb03719e66501d7e23937e0c9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3d0c19f18d68eb5fb9b02217c9a0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ba779f1a50da9f57bb0167868607052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c970bbeb89bf55c689af2eadfe3ea553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1825b8c1ef631712bf94d498943ed154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5808be2fc915df328d53abae28121355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c5f90586ae0d9f2cc0ed4d8b1cdba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78127605fc2639a26a6f14a0cce3885c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb799ad0c3411cd7dc505be76ea50358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c96ce110ef91325aeca3d8e21384059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595c65991500d8b736538d666e683aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bb861559a03e1cca49a7bfdce8a3861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390f3953426589267fe21c74372c4db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c181ddaeba7ff99a942df83c4dfabe963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386f1e580ed4b8edaa30ab4cac4506364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae348270970fd45aa10d41f7b0ecbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0173a8a083f9a9d9d9f1b6e99879666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fc5439f7539a5a0f7e7f9304dad2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b119e474581f076ca417468a0909668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9850a5eb0a637e267febd14821059b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e598a207e34c81cd7b088770f24c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef8f298c1819be3e4c5887ba6eae9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3712b7e28527b4abea5855bb5e0ad6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9837aa272e003a506cc095688e1235073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6abf6f8b5abad153001579766a525d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b2a0f18a7d85994c7c96980debf0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2da212ccf22eff87b4ba2c30e594276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8b7e509f092597ff878646d9dedf977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f080e1d2459dcc401b64d3fa0a81b9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a386db66a54972f9202e2075fa76579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1532c7a6bdeb27027760ca86dc600280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792eacb31e1a1ba798d3a14d774e8b381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18725d84a35638e61197980b4769ec7582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadfc1554f3e7d4f93f78a7680b9ac9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71115cb611d8fa35d5f68fe44eded4f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdffaf436d6d2e5b4dc7d55d727b2ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2db3a968eeac5b0cf8bab7b34b873786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46810f8a70931c82f5290a8a1abb8fff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e22e0fbbef4b43f72f8bbd71cc521b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84495fb6264280ee563f9b25bf0227bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da48f8fcbea75ab5a06b56c4126bc3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86119838acee6af5d3e0d20f6259ff291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d38d1c8675f813be3f9d76bfb976892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a182f6291cc868c1b0da9137e32024b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43326cbc88aac5b9112e178343e9fe5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f5b323f7f21daa76b5114665384d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af6cb6f098916fd9c7206527da52b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9080efd270f175b632dff40d9abfe397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461a027baa0ceee7c5c99367ae0107f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52670ddde5ad2d8e8bf4b9c0377721699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530df87a96811194bf2aa55efb44364100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faffdb5dca499644f685ef5ab2e1435101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fc2a149f4c1c8165b86d39a6a60fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732615a2da6f58c2bf00ea4ddccf2b4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d96280b4d10f5891240ef869cf1f28104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eeb325641dd56d2610e730ae2607a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8c1c2f3aafee3097e6285bc64e721106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0f0d243f011b49f7332db087f4878107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17e3fe7b2ceeaf0161a7e96f6bb7dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1c4a91eb9f978e325a30c488381b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d9eb693571809d0a2345f3b5418ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baa150215f6997b9574f6c3cbeefb2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d8ef45b08384ca617ee58b465fc29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551c0f24776b2cce1166b1357b9fb1c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8caef2746acd3c28d6641e07b6e6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894fec3552680d247a9a6dd17d3fbfa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561983fda3c9a3671e4a21f65418230116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f010103231155244b5dcf60a4f65a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68645a4414e901ffe1d1d24ca9cd82a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27470ddf37fe13e703a4a406c6e081a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227d08ddf20760a7b0670ac6a5d3d70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf3e7e2e86849ae1fabc9f2454e906121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d12cd82b59180b31a31986a7075f51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faee538dc7df92fef62ef205166ecf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a0118fe2be143ad82253f197425aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d51c5ad1a3fe77e1d2782cc19c247125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d0768c59689c95c4549846c7f49ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d155a1e238603556b3490da967443127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f854b614dbe39d1ca57e0554b4f5142128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d9c82d97fad698d9d5cbcf265fa70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53dae482ca6a611d6006e8e75a9bc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051431b52542f8bad745545fb14e1b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723254087b2b048cadc35acb7b87fec4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce6e52bd1141d74d3476b7c591a77c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e035c551be9dc4389c2e8fbda2ea810134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffa1777ed610471022febde48f48ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8780f9265264c1095ee8ebde3c2e9e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db38b6ee9278f439f4dec61356fce8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217ca42bd83b3df62a70eb11d07976b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516b2a89a254730bf8c3675ba1c0026139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e514f3134b951eccd2e0cefc94322b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f0dd4165651cd122eea22e367d691141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6f8c1fdef4628cbf0d0e3694e0444142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2ffce96e9e08f70177b44c0c1a99e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea1ea4790a33fe6543d9f86fcb405c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfa831883e25aa74001ffe2bf2625e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d5a43c2c19db1c5189f06aeeaf811146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7cf7657497e0d85fda1fc5fa8b26c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea58bd2adabacb97538259aa01cc79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc59376934474fa5173f6974d0c26e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4adc67e42363c6b3b1dd90187d2e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59625b2cafd665b519c8c2f38188aef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53699cc3bacea5f165803ac7e6105dac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada4a9e8739f4e719545af9c675aa26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30cdeb81d21210848b88694428fb69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e3e0913d58041d5b554f88ba69185155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d973531c1f25e442097482a980fad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0d62c6d54a4b1d61bc16ac22e8dd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b687ec21d91a5a37c03cc0057bee258158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa8fe472f072d14383ac6b8393ebce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056abbb643cf474f0b68504e463f810160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0e25be6a6c4d6a5d2838ac4c81370161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848787ef0a5b0785b4229aa90a87c4f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9576898242ff2705361b25f7e2b9cb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1ec71144b59ca1321fbd5d08ecbc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f396cfcebf545e572718c50fe152264165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4dca8ab1b54945633a3520c9000fe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15335eaf3cbfca71478a2b74307fa02167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9a0208730e6736b7daa2b19213f51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727546146c05bc8b1fb865ea51abd32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bdab9dae0d8f1214159852525dce2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80d092c0771ceffb392aefcbb23067171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495d083642208991450102134c92594172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb994f0cba7ceec3a5947fc67883ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1459bc0a5b5775174cd183605d4e8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a649d1d1433f437ab18b4a207c11d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a709c85c58a1da529fe4f522e09ec04176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde3f12a3d81c6571ad849c277f0244177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d2373ace64b479460f89c76d9176f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc037b5ab7455c5ac401f62aa83c4a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f74d95f94302373fadc5a23adbcf3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d62dd318c4fd79d7aaff7b410384a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ff54ed70982b31a72b3acae714d49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbccb91fe5c8f070be936c7e387acd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0d18a8e029bfe876ea671793b8d60184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92949cfc7a808bbb1076aba9aea03ada185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add86f4ad4ce3142383d08d46ffc5c0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ce872a9159a66f55277de689450cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f218bb496743f2acf9687eac0101359188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fd13d9974373a66e746f9b531c6b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a117f914a1ac204a71836d24f81fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118e1840b68efcae6c7486047e4cc3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa99cf55af708fa7972046919c4cfb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3c66c5d4c705b81d7fc1377f72a5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d986409f344ad6c133367319f4492c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025f6324bee482f498f21b53c5a61e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bd66cd8b858927c7d73009050c7e1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd14e85d0772dcfa7ab7fd89ea5e2fe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5180038ea0304daee96ee602c983fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4264528d1ca6edfbf38ab15b1ae1dbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299fcb65bd6594709355c514172d798200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4a0c1659f067a02d22dcd61b9a880201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8dbc8906b4b0a8251d334ed2f99b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23dcbe32c0d11a71876b92766752f68203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c8a93b3cb641f68a9506365acf12a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bffc69eb53990822193c79623d837205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd277e59ee7a8af00afa500dcf7ee72a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e632f1e2cc0f6e38e23de9bb6bbcbb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84010f78b05957aa25b4c30c774b9f1d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63e9be292e8d07628ac3ad07f11917209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc039ff8628afa15642e787424431886210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812f33687e090ef46b740abe26c19ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f2f684c20c6bd8421f4a537526ae0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd03e6e409ba4c5daffb8ebef92b642213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6f081063c699b42dd00a10d54af5f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e6a1748532e862484992beb0d0483215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a886ca17636b8aa60149e662083fbc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf714a1b5b9093aca369f560cce68855217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf04cdc56b8656e6af89cc567c4149b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21077fdd11f6462c1cf54ee621583d81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d9bb91b595a7c7cc521499816a5ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec418052e5baa5602be9914f88a069221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb2a8b0840b6d505a0ccce5dbc502f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514de23b0acc87126b0d7d7a32805d67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7198aa37d10a75e62f8c82b1c800e7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3b780e9ce8798a906237c7bac7bdb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dceff02776b5f7ddc1401fe4b9632e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40194462febf61d8b392f74d8009ac62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ab10c74c7ba7490786e7f6bdd2929228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871e1155d26baa78591b31d1aa7cd47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69330dadcd415a5f1f7cab954d1cdb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dc3ce654d0ff3ecce6c3b7a1f0efd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841356359409c3c5c8400df54cf47e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9128ec7dfa923fb5c65be0074db7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87a2f26b21f12cc2ebc10ff05a85ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2524d7e167ffb1b69ae566f57fa8b73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49526231ba4541e4d8f7caaf0c57ac4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04176a27f30cff905a5f6e96d9db7561237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3993f7cee47abc755c2d34c8de02426238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f250f3797ff968d6d5faa35df969e42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ce1e2f178887d9b82ae38174bf505240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5bc84f2073605d3e95a040dadfcd3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e262997f69662ef7f391eecd944d26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d78c1861c90ef3c5146720c875a57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04386f22fb930724cd95f93deaa077b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3aa27430c5698cce4e10747069c17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252625f746a46eb7deb15a65dded66c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37144c2cbf6420515f0f4777b7b32c93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe100e2d921d2c3bb88ac728f2de4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25171d981d9f03bac896d82704f24ff5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85166e1ced138f9b07709741859e2ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f41e01db7a182e8d6f8843407881a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b9cd492c9d3652a7c03bb3cc07d88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa7ca9b159c5ee5252bbb0b8d5d819253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffdbbb2bc43a21c57f47e29acd8e76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e87f61b887e41c2ed753824408051c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbd0c1dc8611a75d5f5cf68bf03a22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9f1478bd7ebfba19658230b2d1f33257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db238aaa8c167e24c139b7d3c248359258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6379ee083274465be044178ec1c76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cca1f5b51a49432032fedfe3f89771260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976c9396350f84ff5139d21b955020d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145d1ffe5e406e20f7331fa13aea980262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fca41edf41dd61a99547c69c6c3bd6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d31c448a63169d5dae922f1f356e69264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193568c7b2d2f07ca244470d924567f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d49ed6ef1076c502054d117bb1cdf0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6a792db0661d26d74c918bd790000267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7ef75bf0f2e020b20142b15af1080268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1de946ed9da3c297ef0538842157e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ab39fc9f99790086cc1f8b1d673a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2bff36eb34988b7a7bce8b4806db8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd2e6aa7f4ecfbd62ac718e914027e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc49479d2870b17f735908b3cfdad2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843963d742504ad2b89f49f1b938d2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ca3e86ccb00e966e826a3c763a7e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974740509cae6737f94744fb033ff5aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13125b66c6927acaf5e01417ebb11f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940b6b9e0c59fca265eab767dfb6650278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b7aa44dfd93fec9e1237f48bb4236279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f49622c9b68fdc740e42f5a86da50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13017f9daa941c2ec775baff825c0c52281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6adb6627676cff4affb027504f0628282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f312932fe917a60e9dd0ef7d126ef2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179b6dfadb4d3e3e4be4b0baff998ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed40a6d2159bf2841b96ea2ec5805cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21be78f919ee5a1b4e575fde932688286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d2401bf54e8b26c3b50f1d330b851287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66da1cf45849f4c3c745f8fdd0dd23288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6202e2419c1041a633bd9ad84c61e98289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327423269a840420b5bc71282238151e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a77b65192bbfe82102a198c88f27bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ce62c32b1faeac98141c464dfb569292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2023f42b059d9604461e0695e1b54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208469e35eaf39aa1f9a197a5ce1136c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06bb6d12c13179d201ff5c6228b2eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5754870c0fe4fa086ed4c32bf3d534296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a588010b54c515984d5139ad61e7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1196dd53adca58d51008da1b7897e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a62cff583dee3c8144a9e86d0c79cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce04b1ba41b9e152ed7ecc585c42ab7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bad172a4661a785623e0065473009a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab31ec6a713acbe68a85efc86e66f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07ff54504234fb015007563b05bc5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9378075c657e38355f693f7f1c15f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685ab81e8bb57f325120728955b3261305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba335462ad9acf95e332ef1ca205da63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8581c0baa7724a3091b4f7fa3d776e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63511a0e9af8a042a05ab4f368bb4e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1988c76408c2a33aed385967ca5eea3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4169cb2ebcd037f58f79afa0e608f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1e6e19cea29b4230174cd20f28238311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20235b8e7199559dcf92920d37af39c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabf80aaee210e6412ef37079de874a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1f51152c03ce768bf7eb37d689847314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb9520b6aa5f9a74b49063bd9be28a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f804f20d3484481ac89016aaf1089316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056725213f55f762ad826690da7efd9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9269973131b4467c392a0d5755cd5ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43710aa6e3fdaf8e4f043e3e527153e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbb1682b20d5f4932949200ffa78c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893eec20c363b01643004adaca3f2d3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa977d618a68d172d69edabd8a5c7660322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3057e35ae7eb1b48d67ea92b4b504323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444dfc571f1aad902f53135518a6dd3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd891c393d2d1267b84339e655a64192325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef271e4ae6eb5ad8df131b560102f923326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a170688677117101cfdc8df56f905f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e413c2a32925bad5622d1f4fd630f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861a709b742c48395e81f1eb2aaf0de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d07095a7a8951ce51ec8a4ba6752a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6510e0aeeef4dba0b03b44d1c763f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb14efcd1d24f5a26cd99557368a98f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e955ce1c10979e8e6bfdf172aa10f3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919645e31bd9bd0fcd44b9635c27d95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015837d8c60ca1f01d0f93f7cd128bd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83b49054ede0302def23a9713261ff336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06ca39c179396a90048b7bd05f4f72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc641c7d2b3ef3c582ad47819107ca4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699d8f2e9ef9ac33fbb421e211e216d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9a4c0f38085ebcddc612c0c024a90340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae1480b1bf751b78a9fb88f815c6b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f17dfbf706f2a1a209a61c9239ee18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea460b93f964dcc4d3382d6262f162343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc45fb5d1e1fde5a5e4bdcc6e3d155344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d192677a9979fea36f4752fee05d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c13045a7cd908afda4606700febec0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab7dde7049dfac085d7ded18a4176c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e7293bdd8b4c128ae0ce606771596348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576135983e73fa82f6c2c46d62fc02ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1d592d13946b7330b9a1e67dc3bf7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57b95c6b44ebe5e003cfb49f382c1e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bb1d92bfee5347d20c8628620bf7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff169e8832850a249ee9cd0698e50e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7c8a9406395079bf13a80ef73ddfd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c24bf1743d31b4b324eebde9fcb5de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6038dbfacea4e703163ed5d4cd46b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ed0d03a1636d23b3835ae6c4f21bf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb2884b9bf9f90dfa32e5111bb8e3e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde33632c85ca630fd7eaae24a2dc922359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182229d8226bac0f5d7246ebc6808314360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d14ad800aa0e23aba421b3bd4aac4f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339d8adb12edb15b29f916af624ca00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a971b0abe97d280cabc88c63a553be8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020dfd904dc43b18f41dd393969ffd28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d7155e0734f677d4d4e5c8ae159bb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d3aca04ff51e19d1db4426309156e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31732c8b59d9b159740569a778b325b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2700e29f5941cbf9505162f11826862368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fecaab605b4b5f9b635f15432070d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02735a3619875138c7a719e02143359370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd285fdf7e1a3c5bf61c371ddfefcd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c9e6bdad45c63744d692e0f68c6b5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbac7cc765efd4daa12e89af2b9a5f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4d374dc276fc38c0bf18c63ff032c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1ee36da47e8a67f509e7a364e4165375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea224d2fcb69a5378931264b9e3469376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9751fa32de5d8a913bb1a6ea6465a64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c92808abeec8e993929d237dcf71ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278a1742dad5a9256c5c693776b0d2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8be50f4850c88a5ed068799f14d44380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a986635906e77ad915763ad86c6ecd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678cc54b2af78568485d5c763134089382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c93f0a4ffd1ca8844ec09bf7846d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a543f9c536a90e2088d511e3b539ba1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21311975e0137c5f2bfc3a980b6b84df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb09323b4318603675c1dae293d2b41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b6c812f76cf10e2f299c2bd98127f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeebe2d2df37effc734cace72e2bbd6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0b37d911fec1471464e62a833d26b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5eaa17c424d1cb929536369fa831f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21dc30100e4715517827e9c705eeca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb2954cb2cf8837af3a93719368ca7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6464cdc1bbd7298f2c3e55be2bc71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473b8817c932031a78646de45e23cb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa0aeb3e783de22a2a6d557d001273395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f5a813c6a61a9e1a4c65c5eb2d6f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fa8ddae0f7dd3685b769342d575ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f939ac949c580cadb4e8d5d8f31fd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302661305c66e5da8b485f49f9e09f4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f2661f1b6bc7fae462684e910c448400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3b131a9bc01461c87e055da7ab17b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14334e8a7f07191ef2820ddb1071640402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb8765c08c68ff2881f84fcd1675de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bce1b65378244b667adcfa3cf2c183404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf0ab727eed221dd170dcd2a019581405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4dcc8217f5dff7cd85326d93703d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b65fa097aed43e47349a5414c86e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1192118109007eaaaacf75acecba3f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5f5856613f7f1dc0aeaa02193057d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55db8b529fdc658d6e7b3540e92236410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066fc456e3a5ff77d274248b2097fe16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fa21cecb56be84f735a22bc98ad1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5706ec01101b8971621657cccc65191413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d50b73f7d622e716df9a9fb078a9b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacef4243fd037bdf2799bedbd23759415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c242b7c369cff6cc0d74891657597df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed887d6a9c425109e5a0587a346c0b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9797c9cc0510bd243d35b775a7ed6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62154c84219ff6a2244d74d8a5068ef2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedaa614a7dfdde1e06bac20788745d5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856577bbdfb83a255d30f1f405e084e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055c4504be6343cc5839cf54524297e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972ab19050cbbc15b70be7ff9f737f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac20e09f7ee6ac1819d4eedc62f6b7b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ad85b5317fcb40147e6363fc6b54e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953a4f7078b8110f31672c06da358e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e6c067fbc161df44d40b8b9478852427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803019242f206749941cdb80fcf707f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d466e2fb483af78ed82427c830306f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcb80d04a054b5d0b8a5f534b13b54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458badec3dd989e81e9ac3e4636ceff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d1a0c1fce5a25f1aafcf60a3a93f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd692489a8b2cd5eda9a0b8fdfbbf30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb20c3701aa8d5a49bcbb780ec99799434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866fe68235f1f2614860241e54a84b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab897f2d24b44c060b6701dbb2ac58b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1ff1cde9448b769ee70f39b3c4023437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a540f8318f02baf3b1cde878126cbc1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486eb832a79a8a65043f5e91d0f3db7d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac76aefd7cc41513f8b9d4e7b75669440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec926c6dfabd8e44a50656fb0ecebd5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6601a822829bd55077f7a448616c5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96776631730ce9ca5a474731f581ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce76180386fcea5cbed95f8fa4c532444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45322c86e2ff8eb2b2d9d7ac34d679e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf90267fbc36360327151a94a2e357446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859c4790db6d4e8f470ff1e33b5b33d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c68666afb9e860d1cf356996e7a27a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435520d130332ea1d0e99d6098138e9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3fb2a5f9b0dd5908714e7df0d628f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f93555310e17188a8f4a2735b067a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd50a4f84099615b8a4251e511562a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0f41591c462690226c20f9bf86e4e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0c7fd303c7b45595a73ac1217d6eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369180b8435c5b2400974cde85e30387455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e25f12d7b21bba8b35d87590c50db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10c03a8670f54022bd699461571c24457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edfdec5caf74ee03cd535659acd161458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401688d5b583687e23ce907ef4a85107459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc35f1b908c3b19b712a565cb84d8f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79e02ddaef456695dd93e768108e7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7b47437acbcdaf84698ea1af7860e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6e5a7cbf7b6c4e8388985f788e394463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2ea8ba9896e4583d0b93c72cf5a63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594e0bc38c5162c0dc4c45b1d1c4646465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c75673efa8797b67c6aa194ace25c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e4f004b8e19e1cb12858f7b696e4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03b623aaff3da738f9b3a0df2cb922468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7af1f84d051afb00289047075f9f7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74e41ffa24427ff4ae2284014d8f13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e9d04f3c74eb85c9cff080087c94f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92298d892477aab57a5255f6cf0e6cfc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a301708ffa3cb09c560d0a263147ce3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713ffcdd331947ef8eec3c72a14b7e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa143fa1ef21f7bccdfd90ba01a6a8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de91b082c34ab572daaa19d38c73df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3d2aae40a00e6f95ccecb92654e70477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196463ba33d2944ed5f4712b156c504478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac91322f642d37e1bf94147a717d9e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649b2bc108d152ab4729d770585756c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbd329fcb96d234abe6aa78fae2786481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35a3dec3190a6b3def68dab4431312482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83982155d78872696f062d6ac564c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f985b3a6149cc2b392acca88bf1d68484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c7595ffd951ae626957be99cf862a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e53151fc638a78b344912ef8b7288486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f51ea3d3b15f321f8c1db1c56391d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768530c7ce446ae7f8a78df6c8ba12e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9e3003a2a657df711f19abff3c79b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ce16a140b97b9f06873babfd25c10490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a895bc9c07522a139a1f3bbdcf5ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922b994f41b8e101ab93199e816d3d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c2f1c8fcabb341d607c579ffba1e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7703fa31c2b78bab7a8ad242cad903494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2880e983519acee01c0632a2068bdd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750944255da223aa367a0443d41835f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0e486ca63b0fb4e9016f43ae37de1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a87fc44923dc867d15638eb472887498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b43ce126a8a504323cc1b29e9662fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edb83479d2cc3b4395834efceb913f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60a1e7020932a2e8182a1aa2715f0b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2425a6282b26a5859235e85b5ae9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037baa7b78ff79f9fc410078fc59dbc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc22e3970ab80845320ca20b8cd3fb6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e1cdd1fb79e67d2f33a7049ad5be8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a797cf1c8e597abd765d352162329506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f813afc582b537ee2ced2546f0aedf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e927b3553f9651649f2ac3b57854e34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d9d4d0d2932b09f585c9f611f7fa5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc5f45ff0729bbb9ed9361d392f256510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884fcee02c6b228eceb15604a8b7d88511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a39a8e4f591face120971ac9a80f2f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125d558dbe667c2c7c855207f417ba4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ffe7df7b147b2deb28d4b12402d32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b2b6fcd79a577a3e263cbd41d32d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608120902c21800d6733967aac6c4450516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe150023c3b828cd67cfc8fafab98b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e56012c9af69e1e5bfc44f65b7155518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd4a15750bc9a7b67dc3d136558e07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b10d5fd2c5fdc02c156dc491845d89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fe0e851eb21113c4d4f7555a92209521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f37ea67a1334088ad3591a5f1df629522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03791b0cf589fbc69fb638180ec18a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cabd7adcf9b39b3fd55baea923aa3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b242ff902807c245fabb2e835ff9f91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e4dc975f8047660ff62d3f86cb064526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd08f9218de424b6f20107ffdfe10bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5795dc290b6c2945688f2ef11b1f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0128eec8de53c254d1ee8a2acd7c422529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f264f5eb11dc450998d5e0fa99388e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0a9539fc39dbd7986a70d5afa8fa4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ce05465a0292b4547282eb1418a06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca4de61c40dec334defd87eb93a2f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b688e63e7f7d2ffe175750b69a0a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e9f478d7505299dc2d548da3b3981535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba7d884393ca912b1b18987d6c6381536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca29fb1b71d80097669773d94352b2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638b6a2207812b19f4d45f34930716b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928a47154680debda4891b8a17b8a7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e69efc39194ba2be77b46821aa1fa9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7dd5347df7a5a5f86ef6b5c5dad240541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528a8fd519d9b613935ffbfd863b088542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02367f46daf9d8b91375f812f0cc09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f77319bdaa3fc5c501f33faa6ee99544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e100334c6057208bb9ca18334b1750545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664075171a02a30ee5a08dd56c91d34f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ee51ff679ad61c7658dca1fb5998a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cbdee48db3c9c200ab8dcc32ffab7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f8938aeaafe1a77dbfb82a9ae0303549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0325234488ed008aaf69cbec956d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81edf7dd226940f01d621f86b1b9c569551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c742deb85e4aa27bca37d48795fe8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae2652de2f1d69c7619ebcf3e67b02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5512ce1fa9324e316f30496e8b4ae8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e035c73d2b7520518b0d059a6c665f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252daf76b2688258ebbdc2d3f2c39db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de8dcdcbec2bba724f1790d0d031aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bf980b151723a199cd81867224fcc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a958e8e73c3b3cb08b328f6a6868bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5892dd4f31ced04909ec290a817ee3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9ff39361ae46397df4b3a9bc9a6bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb966b121cfa620abd07c963988f633d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2959d2fdea83f927a7a4d102fbbbfe2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f84e5fcf7fa5b6a551545d3084ef6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f45f04afdd129f347a07946fed5dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb410d96933279354c848bca81dfc3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0790c27e9d86d73f43b52d55b0a660d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd0a2da4748643026cb48fac8a64d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8370e0147500fc2158e9545025713ad9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff5855c1f586cc252a23d41a0ef879570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f385fc558c1aa45dedde529557c50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a335639a45a91553b27687412c69f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6ff543fff9eeddd6d395280302daa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdb237d6eeb52ea5f725b6b4df291f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4e0e334348b84ba722106e7f1d4fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389afb96da5154c607749008cd9e1f99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298859d8f34bc80a4a2e74704081458577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87283aacd547a1bb2f5d4a1baf9569b0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67f6048d19ee4596f1211451327975579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b08afe794dad48485f11edc56440e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7706b18cc442dd76aa98f0d9d78cb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff558b703b3001bbe0067d3dac09084582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff785a1d0fba0ebd626dd6100ce2dc75583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c0fd7ecdec860b94c9551fd68d15f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136060622950b6aa98611299d767851e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944e72a273642c72fccc575c86ceeb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53146876b3ec0c59fffcb0bc9da6a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483c6e2d1fecf10419e406797dea377588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4231abf9de958cba1853d1c3100d51a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1119052f298c3bb408f077039c0930c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3be44a2bd26cd39ebf5cbb9e67cc8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63332b526a465e9c45f5d253d37ff88592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de192b10d566a488b56e87c544c75e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf7f7cb0917391147e8068641db2c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fa970cd69d9a4bddc9619eb154d44595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e71ffcdf997e855daa88c0113728fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50973b6b54bab87e73883bb2dbe6286d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e92c8a8fbfc2c540241f1b90b807b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177870e88c8e7483b126ae0334857f6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70599a8fd6f715f3556b4ae9e3af43f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ad31e6192b3270d5d7bd927a31722601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e177b6dea96c5a3910956187cb2a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8f734c265eb075db4d27d869ae296603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf356d45d5d44f41aa4d7e3430c3837604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba8d071e6a762700d406ac853aa18f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bd0ada838c15de5398ada2edfad8c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df0e66839a4bfe48c0b524f4a4b64b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd1bb33d4c2b9c35071b30fd11a775608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c4526660d4cfb3e6d63d4e27a907a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d46be059f49d5dbf3d840fb7b26639610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97161a59477ee80030a00ec9a10b6332611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8488799467672944ce20ff5864667612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14ae0852277b7042d883c8e2a63681613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d8ef5fc1ebed0a17cadff56fd2d3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dc948059b59c144bc5261c4364848615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71fe34334143fa5d36a2c404e9be2c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b5e6592021659b553c96721c2d76c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0b750d9485940624a5a17727e8eed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5a8ae8a5daddc9a0b0150a1c9d62e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf5e44ae6ce137a09bfd7f93b99385620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfed538315c8810518e34c518d6478621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ded5b78cbcbc5b23181e21d1fed8b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825694fc8d1056cd5e00b8649df78159623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c884f5bb4165a84cf50d5da643913fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cad9552bd2e2b7b59fdf692645bd6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d780733b5d73c178518a8edbca5984626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc417f8aa646267e39dbf0485cb39b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dfd538bff1f2e9bb00f78768af41b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883f6dedbdca8be926164ce6c8e006a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaac972e1f5f118d80b43047283ec0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025131f6f3f9f631436835c2b817cf7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36c06418be9af8247a7dfc791918c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba002cb5897ce11287466e28d88760633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f95184ada98e0d6884d0425209ea38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84a15aaa743a90b297dc64718f6b5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168f91f5f55963ad5c24f6966060fdd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f210444ea312e3c5000483b4769286637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed8369ea64dfb6502efed05432fb3c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5115f54f0ad11e41a071709c7ddd1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5527f334942f58ac4b3a3d1bb36ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c5364ae4cdf5ecb53eab2395a74fd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf3e891aacc0045fa0f510266b7ef8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf6773f61e625796c2890e8d69183e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e309c39166f8629d3aed62249ecfe68644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901dedcd9146b703c81336c9ca80cc8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362d2439885596139230e3568f1c31d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19d523ba547561604077d25596aa80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0761084f96afed92f7513438d7fd284648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc300a6308a11f565a684889ffa79cb0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5f28ec2f2bb1fcba062baf92d0482650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d197bbb9775c09a7b622dd7786031651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf5c99ecd47d7df1624f501646e1e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67847fc34040e5af53a761e83550ebce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cce6b01623b2f3fc1dc1ad6bb875f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66144b2a8231acdaa225bbbfc71b5177655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce42bd0bef202d932f81a9dfa8fb49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfb1abe92399c86661700f3e2fb601657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfbf848aa18eedb138eed493481f49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f4bd07a40cf24fc146b8b06b70847659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878c6a3d2e960c315ef7cfbe8bc45d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c419afbfe86bedd69d20d78186d13e0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7b30b6e9a13b6891cc8a0fb47c16e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab01b04d4f47cdef8dd0459239a9321663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35d40f79cefc104b3ec146b9ac5b47664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f61f710b336f8e96847e9904064dc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7d62a327119ad95c5919c7ee675b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c2b7bc3fe0d69dde15b0844b559d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ee8a1f0acff0a15de9f03ed0e67f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cac966ff081692af4cb978496e3019669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfb80b4e3945544c3a502695949140670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7907bb782c67a2f2cd7e13c00e718f02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f9d3e083a3c3f497374ec0f2ec8ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90612b568360cd714772375dcafb99c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0127cf9a1dcea984cba15db59b6f9f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043758c0429a9cf9684ed4a9d3a199d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac82d94a5a99d6f33441f0d87413e16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fac14d66044ac8cb0cd4af490e8e6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ad79a833a60f7dfd7ec5e722e8186678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26e23f4e5d641a76d072a7b0e3e136679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd017e2177bea0f48f8d8c4a5869f0f6680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>