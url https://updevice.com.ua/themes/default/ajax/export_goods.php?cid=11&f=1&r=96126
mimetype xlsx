--- v0 (2026-08-21)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a92c71c6b0c5387d88fee7471512791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74707dca1705c5bcdd3a83e5371aa3812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6499156e8ce076dda0ba5c0bb28963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7658cd18a3d9e34229c47ca5934834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edf40a301371ffff780cbb6143d40f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865168c6d5646dd549f2663ad8ed34446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d713fbb073c05dffcea36f81c21acbf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2724f48e1248b513002ef6d5a794d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a359a91a707a63ed437ea965d27ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9922eb3959bb58977f1f63d8a42d1b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b537b3ee13019656098c93a50baaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1b3314c3cf6e3b00d1ded944fa8f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0928bca85a0faf717a81460ce2e8e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713122110f9e8db29ba5edaba70695f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf09a5161a9dea83dd8271a30ae276615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade30b51d49b1bbf6d055df85643ebad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc970626d9475f9ca2583eeeedbe8e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9b3d187dbdb5541d11e62822f709418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2884f1c40350897f5391cfd999ee4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683aa6987e26a424156e1cc7efc371120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6ba6ad2484441d8e438688569598121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31577c4da5927c5cc5467c578f937022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a304b8665c43ea09fa9bad551ce071923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d0a23710da25fe2b8e5410bf0d99c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbba12a31498d9b01fb5178adf543725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5359548fd897872eaa752d1875d9c3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33402a1af0261ffead6350e4173d3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1b6d58f7ddd597fa6e8f0c0dc4a7f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6de545824c3f08b02fc97d3c4e72429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadd3243c518c19d95bc3127d49e3f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cd1d9b9772519a6bc911dc8fbc1ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a979b836f79a5226f683586d4797432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbb04efb8e26715c21456e6933bbad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381e7af4d707dcc4f93e2713e75bbe134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b4ada619aaaabbfe7d1b78bdf07ac35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3da27f7266675625af83bdb4617d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc5da23796fe860fcc5f817fdb572137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf549a7f54c9e1a2d7f4e7c54650c9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb5cead5e277cfab343a0c3b9d6bfb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebb0e09ca7edd66c8fa841a01fcfc640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff114fd9ee44422ff193f1526b965c0141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49745e981fefb819a18dadf54ef83b6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd85ae9644b46e2ba8bf7c82b0a52943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122318d7661aad23b51bf0ab9f904ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6f242529a239c0f5468f91a8a3b7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e75e6a05eac1a55a98276e28f74d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f2962038195d1b2deb4b8602a903c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3b81258867800ec8edc9b5f97edd048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d016c655032cf28c07bebe8a3ca9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9558b7b07e85d82ab46411fc3c86c6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d956686288797e3c16ab08990c063ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cf7dc595756af0e4555bfdc3f2c7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad5e43a7b353eeadf6846aeba9080253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca7585d0f3ebd9d08dae64f5c17a8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1a0d8f44fe941cca1731c1935f5cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a274c7fdc62b078e31891700cc5ff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d0e3c0cef41fe0b08e5349748eb6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe56cbaba3dd6c0f6858b79f25986058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d31b88bf690422cb7d4a07ffd659aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b81d195dfc93bb88b53e2c10450ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91c28d9ce4898af5a485d8a5a335ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef13945d7d8dbf17eaf7c1a470ef3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282d5938a735fff435ba4e926fe81e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc95bbe3886a1db03ac2112c7873d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed11b6acd9ba8b813b2220f8eccd1e265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ec585e14fe08b17ae564466d27cb166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef70cdf6f07512ea42efb116c5b6f1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2853904e1be5f4d7262578d63b7e0b468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb9ca02706038d56ea6e058028ea5969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c7fccb2438a123e54c42911690b2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2da2166ba67f165f35e6a6f9e6748971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907588c9a31576600564752b72fe1e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e33bcf174b04f93ccb1ca71dee7cda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822f92682a0c8b812230cbb696e104674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365063616d2f57ebca4607cee317c2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458deb9edea3ed5435f4990c0f3c73f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5df084ab595d8f2923fc9936afc4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ad623bc97cd229dfb1e10d49f72ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03160cbf4846260497b73cd03178ee1b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f842aa00e124391ba8246799a8dc2d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32e8b58ef6deb5058f9dfffa20906c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b9843d78e436dcadb7493ab5c3a0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be47d2b31a10e912653e67a2afcab7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d11bdbfa6efe97475036282cf76be984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2da2cbc43a4ba4e48b239410c6bcab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdeb8a2dab16ddb6552e3e3f35cf0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69217e6f5409022e17f039d5f101ee8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e71a7682f5d62c3f9613d514096efc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a37db27fcb22efb51bad62dc80a1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd4f1339759831f15c8d8d9a62f3b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074937301fe33a9f48c75f0bc3cd466991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba462cd65a371e6e13d93ec17d969a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ebe7e1859a2a7fb7ba92654f39d0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fff61e8407d2355f330b64cdc9391994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bd9e9269981c2e720068e4e07286895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200afcd52f08f381944cfd4d85f4ba9c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683911f75e99f9e11c05ab282330a09097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17296ea92289590318247cd035b8ab1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dae83e816cbd8531ed64f41a2e3d0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076371e218af64f4c06a15c5ba9296f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a488e9064632a28ea2557be4104238101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca284461d7898351a1f088ef176e7247102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5bb83b79100060d154a892c00c1b3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae6efa3fc82380264da1be91bd71ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119baa3b5b4deb8874d3d3750989e70105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd502f15c905b776ffccac328f68203106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3695e00fdbcd5d00a51bc8c7a6d4471107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8511f5239ae284cf2b2546164efc85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c31d5e1950a13455f1fdd8dee964c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faed2f4f78ec3f1587ec8cc806f50e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae3871792f7bf4a9519e460c77e3e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2c621b307f40ad79f70672d032b66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6edd03ad09e0cf2380eab24f296067113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f276808c514d4548b9519d2b2ddcf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb85f002c6ef68e1d2a295b2ce633d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00a6829da596d0e142ab4877b13105116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764697d7cb6c89228030aeb8133eda7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6cbe22d104d9687b67d7fb97cb6a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b38fb4dc1ff0d0d671c31666d18d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fe46474c849d10bb208e27a8fa198120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f555e310a469b36e6944490a4dfb22121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a283ca8375a4e1f075d2d406f978a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7279374a16926dc174ddafb916e355123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed84dad701971ffdbb9aaa5001fbd48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c785946fce1804d77ee0225b4fd1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749dac6c45fafbed7e49c926db6eb66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9e052786dc9478227d757a7aa1e39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b92b1864a88f0f7420aeb4ebf61c32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527e62b5f69d6db8a470a8c35d680e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58fb9e3e39eeed006593cbda3b0d91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd23cfd6ef9c627ddbf4491b638468131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf211b6c1d5004ad02d19fac98adf3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0543c1504b4ffc4966e66c274475d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfcd86f59a50b8d29be4d36722b7cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d437c0a7873823ce440ba9354e458135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc4491a80589d4bb03811a4b7300e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ffda5cf9b46700642d8799f5e64d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7d8d23deefa2848ed6b69291eeaa3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcd93951a9d311b3ce7b6914eb8a09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994a843ff9aa2ad4ee208a2d1b9522e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c912d3e7113540b04d5a0aad09d971d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b351e342defb6f77bb58fbe755a44f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681287e9cdeb086ec09fa5bd632e8767143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78dae1245d30e57b518619ed485180144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf056e2303cbd084090c5683f778261145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526ed6ebc9ef94e11dfd41a2288bea9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d41d4adff7efb86bbbcab67dc8b7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1546eb85ef17dd95ebdab77782916f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931424f78b662e56fdb9d5e2bb5cfcb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eae25209515b12158855e4ccee24d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369be54f7151fcc32f8124deed82def151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d9562805c22cfbabdfd69b3bac1f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab02e1109d6568ecfc46162e86b433153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415a050012739792587c352b9e6a3a2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d07bd50dd83ae29defbfad3fdb9ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b57405fc433d2ee98b62bc7529618156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ce91848393d4fdaf8c67f7eda2499157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b75cc5c83d4a2f002b146a530cb0de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638b868290fbf422e505061756e9060159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745009425e5c6a347213027604487d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9225b1dcd8dffedcd5c4b69c2e35e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb18deb0afa654aed797ecf460a3e00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578acc2b34d5791f9b7859e828d5895163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831b141cbd57964e200b27b4c62fb99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc4011a01092ca71adb85689d1f444165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2096f67937f6ab1b0eccbbf66770fac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08589230d7ff31eb5ab45b32a532b3a5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2857ad183a94d73c75a8e6472109a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee588cdd4e09f82f16f02f4cd14fbbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07adc17dc9e8dd75113cc753982b437170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3792e962beeafd2eff4933a554079d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b2fac9bbc45f699e8593f429b16b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e079ba2ffe26dbd9228f17c41bf2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65a16bb505b962e0f6cc6616739220174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81dfaec8d8c4eceb0d0aeaf6bf02b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1941147105b6a40579b1ce26cb71ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6847e69ab8135db3bdb8037112c1892177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2abd148c4caedc20b63b025e8802f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4cfc347e2e5c4b655b8a1623625ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81169d6482640ab428b80b01d093cf3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d0db40968ab5aa5569e0908eb7776181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3fdeb733a10f6d1f80e50f3e3aa82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fecd992659cc4e3fb533a54ba27ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92b4b1d303ec4b3cb2e6ae2b3f7be6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c97ed22968bb201273ab46398f5ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da2d7ba682402e8143a5fd08d3e7fd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f64cf44df444c73fe34a3848c8cb40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63626baca74728b8d1b3c2b675de9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf0f43d3daa56a2f4ba35c1ce67487189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747d8000fa91abb52baa97bd87a25f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b269af435977fbd52f51974f59d675a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae92f00b8d2ffd97230938174db5a0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de386950549daf90920829703378df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc675349da52eded9406f236db8dfdd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6947a57ceba0bc38bd38b97a9fb0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d449f187e8ef432d54022722a5d01f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cce6ece0a1f3b8e72eca3ed7ec5c6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979b6d2f0915b88243726d43e0d9544198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019deb1d10a2f0d61afe15fc15ed8c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b81960e415be661925586f45c5e1f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bad91eaa82ea2fc67f48c99e332068201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfaf14a470118bc89e3f172ba99247c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8230eb25016b5f0d18726ba68575d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ff5bdd852b2471e4d626c4f2561ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a40d1929d673d06b4ac515b121495205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849cadafb0f7533a724f1762c6c89b9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65408fe8178c5de8ea7354fa44674378207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cc48efdb2b8ff60006a28505e1567208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56463a162f1fee32d2322f0eafbccd78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fe76798954274d040a37ba1797ace210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc0671e9d10884dc9fd92a9a80a667211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a768274699cf558a31d036ec707602a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce185b00994f5bd638945ed03c2aef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72514c711c541ecb6d40f6bd5bb680a7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9c0aaf6e5b6c3f8c162d61ea88e16215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582930fbe9d15d6102493331818593c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235d8e01e56ba4976322449bdccf9b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2424e60ce5d0a520e88ec9db593d080218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba68fdb514e3ba4e39bb54b2e435ab2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dae6659efe3e90c064181d61d3d3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a0b576e5cb84e32b5fa60c0b73da3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbbace028040f474de5f5532b909da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a34367e59137c80f9818fe9d5734cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a669e90b3787cef1a98c53259927b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec412962d71b13515156ab1a4fdc6266225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb99b7ca544425d8c21416a937305e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6602c73391c745d5c5f2b784f0a9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731b9594c38894bd4f94f6a76980470228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f606117826556fc2bfaa4666a78c649229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0807b531da8a2c88aa8035a41ba7bc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e16ebd3026b9b112def1e63fd1832231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a721b40670ef75c6c8dafb404e9be2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3dd10c745b79cff812e7f38385c16233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd23ebe676d978d369967352f98a11f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97abbe5f7cb5136aafd18f32b11a9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f43f71f79f5ae1da6315ba215dc61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1e0956e9c9020420bbf8e0ed408ac237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aba692597916cd567de602a12fbf6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ffb0e51e2d2f4a23673fba9076e26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb6cd47cfa8ce001b165c7967f28bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc13f862586ea737cf5b22d851e049c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a79a56b6f35cb30b6e0b8338df7bc8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e298cb47b8c5c3fecc7a77f7fd3c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13702c0d2f7c00197d7ed44698faa4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7cc320f62ef8117411e2180d9579d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f160a14d439b17e05e00d09f7bb95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051835a2b0e736a2d94732367f6a6a14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e2a70eaa40208ba915e161c6904e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a94544e45d20e514eb418d2204f46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae3e3d2b899b469f1dff27f9dbb076250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55341e1edbc2615c0256ab64d75be61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616de4f9fa1b6091805dd148bd0250e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a5b5087667f23630f86bc4c9b39a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e01384a44c2c7f1bafecc68f2b878254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba68feaee6164f62c6201baa984b7ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb6e83c0ee9a8e9264a760a68b8159256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6be017f98b68218264412432ffcfeb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec947bfaf0dd9fa8bf4a76412d9ed3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4003576453740311a1d80477d3c5ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592cfae7b4bb92edcd1401d6f6df666260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2b05dd7e7bdfb7565a18debdb473b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df56cf70f24b62fabbf8dea8851723262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b494578ba4116af9656350d18517e90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f936815d3175f3ab440c954e1dca0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a93fc0e00c23f7b78ec8d9f136790c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d095b8bc1155f798484ae2a6d741ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd10b31336f7c98dbd6234a42bbb322267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044acab4fa837014dfde294f8f843c30268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1af183f9c78b28d5462d09ee77cd3b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab07d1c1b67e2c52ea1687d0ac3b020270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637150168104267a2c45b8713f71dfb4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fcee4d2cf9ee168ffa24b9493807f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cebc35d22659931add00db8bf9b1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71fd43df5636f709879b96f4d6d27c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89eb2487e084352dd38bbbb15564d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713d5dcfd945817e32bfeb228f10ea4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e909b2f5f9bc0ea03fee25541aae5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e555736647d809a37063e944d716891278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238af6a07ff775b538859e0338c3eefb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d19b06544a4703c2e09aeb3c04987d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ce875fa2a73f698a12b591c1c3cc7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94dad66c8dcfd86cc576a4caeb3f44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f6955963e789e197df7e7a5539e8c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db38d3dacf397d1fd33b30e6edffe1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61d6883fb6307514ea443ef23cd9fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2196ce3579acf2cae43a82ea92b502286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a59ee67b1491504bdec05cb42e68f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83062b040f38a8811c2cc421a99d8b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae61b8acaa6a1856b77983815df393289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fc5b762f7f29de15605b7cb54db8c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d3ddba329a3cda399114f2b16e99f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bce0e76eb9f87776b63c84d5601b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ec6060fb77ad2b67ca2f18a1dcfee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439eebe4d295367d9484e665de68d96294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca83a5976586faee0845b935cd66642295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379530c28d11a6317b0f8b17df13ccf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e9a76d3bdd720a3daab8e730ee579297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f8b74afe8435c7ed59848bcd16fcb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28d6b1aeb77a6fe26131e9dfadad56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ec064626342de25119cfbe95b7a6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7501394a0eef475474d39a642702d91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2a8ecffa9a2bf381f28a048b131dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67e78f15f93abdd878097fb3515243303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199e5cc34047c30487cdbac4ad92c8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a77e8b09d43e7fbbcc0681efec39f9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aba9e6aec0516f78c18c40e19d58e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb139e1ee71419732358cc7eca81bdc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679188efeacdf8a012c6a616eae34a64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3213553d9b34b983299b55c1724aaf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034e2bcfee10ebeb44db803a91385a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac970ab4278e010b3ded4fafafca5dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792096120a68892e079b17affd2c6828312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb178d2ee643d89f2c64542524dc96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e309e5e91ecd5e48c0974e2f7f139314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c0e9418f41be289ff94d4f4e6fea0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192b7cae8daeb803114b449925e9f18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8a60b51084acc6702877411d572fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4508b3e5f5e124f57305405d3cee37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239d7e6b68e32c2c437de0769417f40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8670c0be7e22cfff07774cf5a3fa6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2efec0f37d9d46b9592d6e787e8697321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a46a7803e441bfe8987ff69b0de3b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd1e488ca317f48565f26a50917aeb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a7a574accfe6328f30187a31e7679324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd0c5c04112309a3b6d4182db1c0a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9034fe63544c4b00247e35a6307f4b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b11b122b3f27fca6b5c32a69c556d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d1940daf51246237d8c0c42b1d11b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a795ea3f21f5fc0df84a3f8bb5494329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba99cda1c21ff8c2727800c528c838d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6f206d377020a23dbdd9465b567f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cead60a11e06a700e1db8a7ab3e9eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce99ce90dde714c9ea5e79e55c91dd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b4e47061e3bba8838afd944a25c66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce22e12b126d07a52588f9d3fe62db8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dc0094d9a2460bc360c9830aef9af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7a45ef6b1b1f8c05ecb89b291fbde337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586905fd5fa29a6c823efcdd9a0584fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97ef11b1cd31a465250559cd243b05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbf9895c0c76d7076ed06f9d4b259a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bad693bc0ef4398e3e4167abfd6a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca76e6f9d56a0150c22e5610d87743342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189869d2e1904d1cf1279ecae195494343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b69a1240cf3ad968e7d0afdd6401e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7386525934707d265f3b93354f755345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d13c6c3c372a1d693b10e24bd7d574346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf8666f0d9faf9f448e0b025e234c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e980980a8b7aadfdac3263393e8fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237b71618fbfbd9a8afa57b62cd92c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681fe3941aad309e933fa55daab8e77350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604d267b9fa31e79167fd3f36f4b297351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156d98e50e16665578dcd4a9f66ebe0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d76deef3a6626542568d0ee00fc4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb474b8378289ceb4406b5fa58e1ea58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5b4461331f34ddbc55b3807941014355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba3bbb6cd013aab2e527c45610a0a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd466d272683b80b2b0d2adf83e996357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35d76f13e1b5a140b4fac162b878ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a784fd2866d46cf2d6a0669d04b3099359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fc412d26bc033aa90dd26c0bfcded360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6cd4d87484ebb86b64ecf5dab332f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25e3614d6eab22b6aa39b96d31422d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45345852f9d3f7515111217417ec79a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80caa7e215116fcbb56631d5c77f3e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f372db2d914eac58b397a0f399df1c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118c238eab9d18e7ec2d21be80b6efd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec7e076c5afb810cf0b5b0fffb5700367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4161d6f51ec89a5274d316331c21ce6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4638d5b5a13ca0903301b8e3425cab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae8b01b48bee3d03bc95f0ca1eb5af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9043056918d4d843bca8fe4ba103bc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132995daf21ccad33bd9e65bec289f74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845a71cdae68c9492437b22223376ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ec37a850cc3c83b7c403f572bbb78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cc0bd7ee76b5b78f4f18cf2e5d24f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f884a44398968906cbedccd7808a547376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3c474e3dbe347241bccbee4a8b66d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38099b264b1d3a56ab7844dc0afd827378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42cf11ab02f91e60bb354cae63da3e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245ed43f5c3d60da8e98f85b36b23c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74091574fa515d21d21df016d261a159381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee11b5ce94fe961a03d34cdb9b82cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc27715683c17af6643fc554202f773383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43947e938e467143df831877bed6ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55ccf341f72be417daabcbb0ed9c45385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ad70325a6864fcd3f985121392a1c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa89a561ea7e661e1d35705b3a6d680387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d62e7239fb0753706bd3ddd527c3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eed2d14c6cf66cfbce789c85b0fdb5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b0e514307e390decbde0167e2ebca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07a6989de8ff7eabc948d78b03fee7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c394ff0340a020d27b5253da5b5766392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fbd923ae6a71fde0cb2408a936dd5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4f25d1789c89cd26f8f0042155df7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757f0318916e1692c2624f281792117395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001a06bc242f1760a7e31860b39bc9c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c566c028066e6cc4cb1f3f9a5f4772c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1feddfa3aab434cf1a9e182487ca35398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0dc899854e1b240dfbf77dd23a698399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a173a5a1b8675c6cd1cdb598ee83f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b24fd9d36d0e2f08d914fbbae37ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236080fafd410699668e08cff1f2493402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79104c12bb53c3239d472f31b048a52b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40932d8bc5c0aca8d43b36f7d99fccae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18649842a58efd8f03e2e6c2c6720930405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5558221531809c7fc63179a75bebf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaee0af32130054a155dbb0852d697407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd95d9803ecc4d8c02e29adfbbceeb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf35fc6c8bfc59768717f5db7de718a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6e651fe88109b81a6b45e4ef4f442410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6e61237155dc62f1377b35358c686411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75212126347b3e1736cddedf41668a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59013106bf6728a001da2b39640bf601413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33949b5ff93c0f250bd052ddad4cb0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef130336ce5d52fd9fa5eece7ebf18415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74342fa02c1078c8cd40da042b7812416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c22aedf02cf836aa07b3e66a049ff3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3ba2dd4591e5abb3ee60c9f23d7ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acbddd21aefb1cc3cde02770163d81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db21036da0e3288c5e1eadc8bad2a40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2e13d5bf4fb7e3df32fe983f1a54c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe511ae0c004fb6b52904798418813422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe644fde161ca28f8c4192c413b0965f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41951d8cb5fa4deca58debf47766f3a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686bcd33f3479bf79d77ee44daed5a84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc21164174f8eebd6974d20d4efb738426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee968ae0b10d0bd2cac8e497447b9550427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992abf75b1eb33bb95c407645b9c724428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692aa96f369f760f28eb1f8612fdea5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09b4314a60550591e84c785c4591a6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1aaaf0610535f3ab9763890c90b899431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f7fc7b5aaae1ab533e94db774c402432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadf64c8aecbef4b0d3781fc577cfc9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b921fe508655d2f2fee97df6ea35b1b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9a6d3d9a4d8b4078b761e8af29afc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c236a8a57f1b2105cf58b287fd4b937436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ea534d79ae4e9752d0e529cbddb65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736f99540e421a3e32653a6d2dfc70c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a3a6499f6b540ee1613667bf0aa35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9a2bbf7a5ce80556918de271e1cf2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353bf022aa8ebb6381ea1ce577a2032441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b0da388bcd34f8c2061bdadc76035442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7e56d213c09e7434837bbe6a790d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d69290af7c5a334ee389de9885e290444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e0d7ba32de9babdb158c7f739ec4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043508275b77fa7deed9f0dcb78f63d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed57319dd3134f8f87d18cf524a40b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af6753aef3a8d664b9f4c4a9a89a63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0d4ebb090f254d2763a204408f0b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9476e582ff601f8a1c5471326e88f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840a3146e2858a85b762b498089313a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e071db4c00a0bcfb9c36b16d84c77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c4e4dce3627447656ab9a24944b00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ccf0348db40164f5025ed709e4094454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002c2ac825bc8a6a964bac67805c155455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda913dc030756832dfc1dcf209c1d8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f59d3fa54df27e02be87513c20bceb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4122ccd8ec51320a2079b7265dda82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4535f78d0904f4cf45171d9fb4720459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49504d4d313392e3bc169364fa0d936460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9cd5d82728bbb9208319860b27576461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437324996e3b01e1cb9d53e606c256cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453950fe23caac0ec96fbcee4cc3d24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcd5d46d584d9ab328a6a270a5adfa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82cd5d62f77c58b2fa07a28d04dbcb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b246b6d72b7c5d443852a56bfd34bb2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805f5fb5702f0584a4397400846e404467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03d78158a40309aaae91159ce84169468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef91de301e96f22606d0be2520251c7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78683e61d99e217830ea61a063309364470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf38b4a3e9877b3456f0f526dccb69c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8236d63024b37c22b2998dc52469013472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf1d2bc7e3a9e6f747e5c338729927473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48145065f90304cd30fb0ad7065a0e2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b9c774c9a519973ce2cc338a1b9a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf989d2da36876e10bda8ed2bd8c78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b9a2ed41f05cb54f076c2cc9d111b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add78e8129a586f70e7beb8fd59b0f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcc140959cec7a1828bba92b66a349479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df1d355ef1f6fc9004ce8a11c87150480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1764093744dbbe964f36596eda2a380481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32eb32c4d491275f2ea3e057edb838482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a420e1fbc5b7dde02036920d44941e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532b363b2ed7c7354c0390611e637d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c9fef1ad175ec15d6200e99ba0f99485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa914e7830c9459cdbf7cef0d65ea34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62b984e295aa1b88e9afaa56ddc893487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27231d138b04ebfede85f1d6cd5dc8c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda21c681434f7e8ea5c7e27638aec78489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0afffa0edefa537217572141fcd11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728da25b26d86bd0ab61e9c9f8599bd9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de8c32d1568036bb2d4ee35cdab1a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5e3a7df7a40afb90b1cc2d8049567493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca15c5c825fdb4ceff6835143c1b2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962928b0e2710fb940333b7b4e5d10a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd1c23015f6acc49b04959db97beae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a168a482937bc3b70d84db780c5c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74995d1617c492141dcd1b3ee3e9fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45ffd185867fea190226715ebdeb03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9baf5316b31ea66b359987431000f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1a6346024260f69f33f7597e2a27d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e424ad1afd5c9a43ed2c90ddc0e5e12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378b315596012fa7d58af591e1f80b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d699a3520f10ad8f55a09b6e170ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4518037790fd7138006c136e916940a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2c39714af51cb09d36d187ae9c74c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a4c4c18ec0e6278e4ca232d33eff0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9082a34065e4de6772ba03fd5b8952508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f01c1736d2c568d8c1fb8dec37e09b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754b60ebf49e33839633b5720e95dd7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153c24c48acf4c9b6cb30eb28e7796d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae783571218a0df61a9f0065cdc7b18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393af00487819791cfabeac95d43630513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cc3b2fb0937cfdfa94a9192cda108514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da20cc45ad47fbea3c45f05e11402b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e4005d5bf82ecad1864f6a5e17707516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488038226e0c4b28521d862ad9e2ebaf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376db5d2015480510e2fb0015494c7f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a881983f7b8cb49ab4eba1a880b28c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e6323d875d3e1ac65e131e9a9e9a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc83051cb146b97de558949d5f014e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c42fa7df30e912007c79ca76586082522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ac47907f579bee68e879facc92788523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d5b290c993869403b8a25a92e1f47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47cc6f24542e63138762f0db495f3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e225a7ba836b3536c4a55c3df422ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb8db9b7aa8251f2a11afcfe25af2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4075e938fbcb31fa3e67af4a931be94528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa464bd57203a509ac070fc17e0d84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b6206e63be208ebe7c54779fef7e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4553f7f20cc1e9a3e29b3a5311723c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd643b1d40b87e406097c453341e430532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7df8afcbb66b416ac4581ed4ed746533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138e59247fa6802847c3c3a542a86d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3add7a3768fd30c4c91ca90ecadf8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73b07bb9cf54b07f9e069024c9104a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ae3f65bc5f86dd2feb30bdb534168537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50ada13a7d6a3fc1fe28722c1190a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254ccaf931dac1963c828dae4513f16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b1ec3561001e9186b15c198528ed2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80e14d26b02e1e1ab408473121c0f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08988dfc518dfd027e7a64e78fa73beb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e2969aa0a200849bf0a0a127ef009543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc41be8c867375fc94d4e6a6df594f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946f926b44bf495b204c2863b7cf3fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b61a9700e0ea28b78e3f9f97fcf84b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729c617d1d82491fe5b1652360991ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32270981f29ef351119efa4e6ec2a5fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd99a1c5dae9588b474415b92395fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce55631cf4ffe6a55adc7778c5639d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483a1a14fafc674a894ae203435a1dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2a24f08113014f57776e2c6f6d762552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680336f71f315a0b5f63ca0c248f08b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74226b099dcfcfd224ed0b65195240a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000394247f767272ddbc45d79f68c015555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a05a663b013a94a280b90fddcdb141556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2932d3545a442dc67dc78a49c98ea9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832a2c35cf8daab3e4c79c1267cde6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c0708e00df6c4b1644b11b6e55287559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c76789ca516b5522e9215901345d33560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d55d728def4dfaa8d7ac155424e5a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3da43d6a769ebe1d9c1b2ef813668562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d1c7e3f9a69cb74229c73db16040f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e896f978062d1ab6b5a4c30da7e99d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d36c8c29ea62f83ff36113819ebd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d60b437866901f0380d883c8a00d96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95a48a55c627be61419b9ca70b647c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718826afa9eddf35cdbe289811b8b349568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae634b90e5b7ad54a401d6e5f91b82569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dd7887a8b5ed316e86b55fc2a0ad4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d29daa8ca9b39b8f9e7a27a639016571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fea437ce2c0526286fc107179f1600572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cf07dd4c76735c5a2b94b7ba6330c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcca76b45211a62c527373f570c78f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee99293feaf4991aedb92ffdeaf67ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576197e1db60f43a6e2877ae964be68576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d57d42203867cdf4ba567614fcbdf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01575953a4262627c16b6fa697a56c97578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086374529cb9b412fbb91d5ac3aa085579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4800a7f31e27a9d2ebb4c7dfe6b12580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66883cfe320519db018c780b5872b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e902e99729a18a3cb814fcf9caf504d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0497c365d98d8e52c40da8073ed2deb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b1f78df989e14bdd26c0352a6c5b0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e16e579746869888456ebde1065c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2787349f8c8ba3e6405f84edf0473b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549e5b1191a02222944c82896d5f1fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a5ffc8d6e42047ce65e495acc45d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b3ce3a3954079f87ae75ef33ce0f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515eb0b693b144a4bf54a2437d2aff6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da193b3cbf6045418a41450a4b207f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c12f52489283d913f3d27f2dc4e69592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf129d6446912fce6b70707861c46019593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a5ac2aa1997ebf11aed56b43bbd35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733e6770db66a0e3bd7dddacd2510cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb217af9733e1ebbe0e3af539de7933596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cca8d3a4979f93128c2f0b4dac02cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58fc02b39052e705210f1b7ffeb585598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb43cdf6b989cc0fa019f9351f7e48599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c25f214603ae9f4b47bdd2168a2ff2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e51936f5048cf4ef51bc8f4db816f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fc82b47f0efce21076aa86b1bb9db602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e56ff7f5635dfa4ba69cf927314d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c388ffe8535ceabe2a1607cae2cace604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6941ba0166ca1eeedc02e0903608949605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6767767cab443ec9b0d31d7112933c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610dcc7cb399d91b6a441688e50a852607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c12de5f42b03a630fca9bd1edab28608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee57752dbe1d4fad5fcbed162b537f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d1ba12821206f48d9ab84a10899dc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f7c5856dcc4856bc69c99c4c56d03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0aad8701459a80f527793ca294cb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b7fafedca5f4d239defbc912642f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613ecf1347f82b82bf5cc75dcacb2b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e59b62ef8c2c4fdc81a895c5c95ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b002a0ce9774a5b58008a92cbe4b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286997db7468318f8f5d57415818d9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad80e906e64eb0ba6805578cf2fb868618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce656d9aa4f90e08372ab77f495e3c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244b72bc46c48958feb700d32694e34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0356fca373cb1bdbb7c00b196a7a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1058db7f4e020c0c2848097981fe486622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12befe373f140b8ccfccf5056a4fcdf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7fb37952f34698fdf1363265f5fff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55671be3895884e8d1b9a018a7948123625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9327bd833e61bb4462949f1f12bc4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa14b5a8b738fbb21c11bf7729aee3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f528f82cbab433b987fa56d3fe9d691628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccd2d3dc115f3c0c0dbcf3ada1fb29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae803e89f79c1039138695efd777576630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02c676ce4821f5aa2aa2b46cb0c2b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc524f6d48e8b728fc07e0fc0934b4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af915b35f9eb4c4f3a656f77951e3171633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baeb0f5f461ee05fc7ce8a759286124634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8471b70973c5f68eeb2a2d10fa249e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29246caf36d835696fe25b714988ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00080895671c53cae491d33c371f18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96865e7737cc2fc15672ac33b219c35b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67039ac672285633aa392ac77ac1ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65ad46b6fd294c3ede1575c638aaad640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7780f1528da1e621af34d888be2ccdb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40243235e6d4e4b746d93907d51d6c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aff7984858a764b0647f411a0b6986643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391000f57cd7858781ecd49cb28b053f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455d2d48a803efc9ee73cc448723262645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3ad927036291df4d5c39e54f8a8aa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24cda2db497c728186fa943bf6fab8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f37a464547dfd3c7f2703c15041d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca141533822a28581ca5a7dd9499b72f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec9ae209e7cb60d3b120250b2abe6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c83faba2b8871b0a4472384af7e12651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f229db1e3514e0e2e24faa01f3f18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0af92a53a4ac24f568dbe331593a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6567c882dbe2da6c0c7b156e97b49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5621cf748d0f90009cbec6874e19d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc37ddefebee64708bffb97377c5518656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142ce551c7b0f4957b7dff751ee9844657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c40be0e475fa509c8b632e2bb5956658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ceb661c722beaddadd7d4550cabd3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a2e874baeb534a26d6bd7c88b4060660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dd0b77a624e33a3329b65d84f2b5b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e62966d65ecad18906903f4a85f0da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11d4dfae50bbb5d626fcf39d3fa1d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63db459ce285f3d77d1c98018fc9215664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312b855e9c3bc944051faf356d80310665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7152073bca04de71fea25315fdbdde5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94d609fcee26bf3faa5857a3e74ece667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f6311a0446f550b9404f39c31b72b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be76fcd2b0605ccd3244d804b48610669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be71315ccb1641c743097909221cfcd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc3f5322d2527761634fffc797bfe6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb8c77a99aa777cbb0629aee7d224e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2360af7102a6bf196a91911d68d92ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04959319add6f6e7ae1d1a83b1f0288674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478a761ddcc2dd1e94f0cf4c280dc7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eac6c57134c1d90ca5f6dce8014e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64181fa68aefb6304b8b7254fe2b71ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c5e105e32d9b6b11ec20883d4a797678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e87ab150a1e315a90902ea2e2d7c19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab53e601b3115b6960da9aeb8e41a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b85ac55bf90efe08fb290aad64981681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b28a8b1b3e575c1d187771987337e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62c508b4586fecba457515dc27f42f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858786918a8f1bcb2ef6885826ab7ecf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d2065910a35653902955a39c02c51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed71422f0bf51226f7eebbc896a766686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287519e0a0099189abf7304d9868e74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05065e4615dda886fe18ff9ca0f14ee2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9599fce6514fe56ba6f26f9adc2b86689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780ea002c7336d2ba73e450cfc0a50c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b85435b5d408ef68083b5416c50514691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d07efeeef03d82fcfab900008080a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764f131208eb593e0a855449a36f591693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e2327748af0c7ede352e80e62d65b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d69bfb3d4c48484d1e3a6c5d7c81b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04edfb453d0a1fdcbf5b9178017e219696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b2117751d0782589c4575d5e39331697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb579adbf00ab0e81fe9bf29bd4016698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c014f8a78ab5368e0a190436b14be5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d632c6cc68014f978d1319997be9dc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ba370ff32c77b254f3c34b574122e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89728f0415528731c586dbb84d468a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368449dd9e1deda1cf5f45f4382f3d90703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227b3d9001985b6fdc1dd15c8d26a98a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae621460c9d49ba134b1c883e0c337705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6ca836f442a76c912169b1a7633e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a9230f186bf81a0fd2988b277bb63707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a99cfdf0170a8750ad581b57e579e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209bcf1618b58e7f55fef7796354ffb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7589e55e0d246a57eb132d5a0b637710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d613d7bd5d42278ab57f253330f83fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16c65d5e6b306bce67249e442c6b162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc411e9acdf63d05b495dfc6ac26effd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fb4c8f343db4014fb56a78f72027b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6689747693a47aabf3cc18b48dbabf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef113ba51933dae2248d17e844ec13846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc680aeeafecd17d25de61bc82a98787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9726d1609326b257123815db07b7758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bac87346d6c292b594e9072fed4c2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37231a50bc612bdbdb1b3b9ec9a8842d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec7ac6bd4e5d20777207c072802e2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1588118ef43b078c4c51b31ff3e2a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755a22feabb321fa154f139e5fe3ca513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01322f4970246d45f38bdef4c55c7a7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c065fbc5bf7a1acd6851fc8e6aa42215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ecb4d2e7427d68bfe9eb56283f84f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185e9b63584681e088f9713ad01c68c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1e71e0e3e789ab44bfb4f8f07643f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6876b415c93e456cce5604b93db68b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5bf82fb529aa780c019ad48b921c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d6254273c9c57f969c241c20d1af621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37ce742c5220d3b395c9f139782d0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888ce2812f5892761d1051d09eb72f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e8c8409d21cba837a631a0bea7b8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5788caaaabb5eba8f7f94358c8f190325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293807129dc24c526abd472d4daf9d0a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef34388b8e7220a3cafb485dc5f0ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f8b251dce320db006f87ef3d57dca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef12d5e685eeaba848fb896aec17e9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4b81ca96c93e9ade5921c8dcb4aa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dac32456cd0f036af4f4b4e5de07a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ac4d52c23914399f015237b58f1d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c761393db8a8fc5f2234f4cda606c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f188fddbc125b24d5d81845b3e5bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a39f57d82913fe5716831ab19bd72135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdf2cafc9ce6712d6f24ed1e3f6bd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7e68d13f94f54432ab20c6888e68a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b6578b7d7fc9ca8c748ab4f9f2f7138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab828a5b3d176a84c6cf8fc893d18d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b1f4804667c3abc30629c0aab110340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedaead8af658b12cd88fc80c829acc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61cb755d9d396a753888b8599745e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551afcb77fbef23889844f9c26ebbdc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b593b0ad445e70fa1d04b6fdd54c4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528a07f11933f967dee648730eff38345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c2fd5d513212c1a9b6a581525195b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fd6ead700a6087edb5f8fce01489047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a5efd786ffefd68f0eaa3e25805e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e71062f9d0029de4bfa748ba25b0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a817282cef2a45f04a901173efc45ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff5a86db48d989493245af40125b4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd134f4de8b534b4a330927da2bac44052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24655811eb8c893ceb5eb2cde0e4ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533bc9da6fde4873ac519a0da8aa11654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bb3f517097fe92b20b1f4d584f2be55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315bb2f16deaf21fd5288ae2ff7c25756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545daef0fa1a249d68b5a5c948a484557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99cdc750a9648b1d74a3c9dcc76f2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3616958f2508ddd6ec07dbcfc97039c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cc9a27aafd7ae9c8aac56988d168760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d84a2c3f6027cfe9eb5d853bbeb3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6af7dcd0eb01411c2eb6c53100e86b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590ee9a474200ee81a5e1681155e45963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81766f68425d58944731926f392240b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73242a87850bed852cb30cc826c84a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cfc5866de8ed69ff3ed5c6ac0385866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5eb7c9d617b7d971fe863a8fb0e9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2b61155a2d72b731b7bf924e0368168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ca1d62ce19eac910295fd7a96392669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bee16393b9f1e65919da370d599e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29463586876c631b440c5d1bbaab498671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b14ca09cee0146a64b6c27602a92c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7796c065af3d9e7845beed05c56196373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b642e24002f5c279e40aafdfc79fc574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155e9d6001ccbac791134e345035cf675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2759828e90a2bd7814a8dcebbb7a41e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf305c4dcfaaec800169f26c0525d60d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba0e6e85bbd33a9e1bfa9bd0952ef178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e0dc48cf67aff40ef0b6f74b394b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4518017731ecb4b8d648341883112880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02515a38a406c8a8928bc07fd684105e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d4e3b9275cc8f1f6fd03072b3f43082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02402627232e8a9cb1d6ed65fa6a14d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddc8097172ffd151ff485622ef338c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897284dcde8d7c50dabab3eab5dd8ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095c870e0289e42dabe13c5140d167486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d46c59b9074d8eeb99f6f4355e91387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe96fc24226ee901ea07b9647b746e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1344cdd8b4a122cbe8e0447a3e1a96e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15dbab3eb35c0396dd84e281aa3fcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61fbe7f2f856cc33f0804f712c21bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c84b4db4eb68c2a8133c8007630e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c8814069912b4bd4de1564cf815ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462c793f2b859549858229f9869b6ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fdb648bd0285f1a36f9c743a622ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019177a9ae9804af6481dec9019e226e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6645175f1804ecac21812728545ede97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adb7ef2d0e0fbb734c5c3e485d8fbf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9c5885e72be092d3191da7d53c1a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c6cd7f2e00386e65c2d88bb28e57b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ea83815f985dcf4a5661171f88677101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c14c10520e5ca079c85f6c7048afa2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ee3c1d7a63ac9d5bd95bb63fcf3d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f247ad625045b705b40e31684a769af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabb465bbe83f5922f95294fc2c5b53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a88d6b2e74e1d3018b19bcc64a6a30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e430ca5a72253dc8f98aba79028f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf310782053ae775de471956565f8a90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e80188250e5db75568a65ab74494c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ea3f8316d112cb61c57dd5aa9dc73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0e96f974d2e81007e7e2850c08e09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d8e6750aa085fadd6a5c7a865615112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f27ad67faf2ca05641fb699b9d29b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5d97767d53a4134f77465a18a9a46114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c38169b041f45d79192f05fc62e37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41286625ec69f104a3fcfa254e8fbde8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38c0ded42f27dcfa94adbeec2ffc46117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbebaf4f3a11dc6bc7b322cec72f43f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b6012d262907d837fbc22e5648898119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9f6ef749647fd89f2145d36778355120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054179d03f2eb867c196dd1032339f07121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036ee814a69f8ffcf23e6cb0d39eb58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea574b4eade1c121fb2d567ffd9bf67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e6bda181216c55db0ed267e3df1b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071fcefbea2e99b66c4641c1e52f2a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f691eb71be4fc01eacb290b98028fe5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9596c462e803c38cacc1d8fd064db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18beb35c49ed8534928b4004aeb498ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756da13529b8f25c34e0bea7c5de71d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7412e50d665eb307345cdf55edc12e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d781dd76ce91bc288378afa44b1b86e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39c230a12047a493645ac652518c90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf442335a218e289d8b858bb67c794133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000ee7bdbbab85c0ff2633ea939a9e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721f27073daf859b058af6f90b80502135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46e725a0c08084e1bd89925f775ce6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20b6f98c0c7aaa3da12bd078e16bed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac99bf208740773e2bc9eb36cb478a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103396477109d8e4a96da26fb70e0f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e132d008793aa4a1c9827328adcb1b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffc78e5192814dcf7cab1a035235ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41349e027000843bb2743e7f36cc71142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a768df9e3973895b7c39e285c12ac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505cbcbc59f0eb31468ab44178d3c1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6757f7d9146c6c22762c99a7a95f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f30ad3064071b1b1c6b1f42ae238ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef3d42a307f28009af5012a6fd9cfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0bdf6bf2a67ac9224a8ebba0c0cd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527940ff00dfa8a8b3009efe04afe65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202a8a017a5e0e0dfa96b3179600ce9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead7d9f3701b1d72587510a76078333151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0636fc9519e1c958919f29ffadd81b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20042acd9f476478a769535f5e8d19ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc51b1e4e90c2e6a9cecbfaa3a11b5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d449fec8467bbeb89e200363ba2a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409459ea072fc1ca46b537edb2cf1824156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e4aca63a74753d4a6ebb2069370c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b1ca98c2e74ec7fcbb60449c5259a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bb911c99b47a4a2f12c2d9ba58510159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853065af3b68b3e9b227ea49f4e1513160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a0ad7bd170bca34c145e7d797e37c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c4df8430798daaa16c1c44ff0a4f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf6e17b194d5fb2ffbbe208ff49a93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103e303c9a39783030751100a8c163d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da93cecbc092d15ab4ca73bb1eea11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96385cc00b3b199459686f6d1969eafc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962d153fe20e2bd1ac133481a580378167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c94905324a34a79bb6239cfa610451168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775d66ba7ce31a86731098971f6ef7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ee78e92cea0b27797d9060e217bcf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72910a339c30736638f946796b04c812171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9892d60feb794ea42f52bfb8aebe720172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57bb1815647d1b20be499b1a5345e6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac0178df65da459df3f79b8a72bc60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b093409f2594e065c1a2ddabea7933175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241f0ee31d7d1ca2d7f9a41f51fdcfe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44419f44bee2358b06d7021d0740d81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42defd7c39d229db3cc7fefafd34226d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999213023d2a01507084356523976233179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d90ba5df45501ea06bb3aff947e9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6824a332b6703296479eb868a31f29b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08015a8c3ac6941cbc52ec87bbf7115b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc0c541a2a06204ef355251bbd179c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552018ff8e76eff9b2a2b996d53ca7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc70463ab99a54cc4965dbc96d808b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6d17edc8bff5e36b0b13e28955837186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae602d656b2e21005d960db713ec3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d0d603b9bc76b850db353ee37e2ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef17178ae89e168e5424e29a4bfd7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb71d67804493a78ddf55d1967a81d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc557a4ccddd561ba0fc69a036c8ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fb66b9043229aa438fae764c2a558192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316d64ab1df9a79bf6d45effb586d8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ac1c681039b635c082d608a574dad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350bc55783e6dd7980970f2663cf564195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdeaca43a8da40f64007c6517f3566d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af96825bad164fccd707431eada3b67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6fbc69a90aeed4ce3ad456dab7c5f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a96f9e4cf5f960c6a54ecf00b99004199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53359c1f39806e7a5064285197fbd31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cd33d4ff407a95281f9df0ded150c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216079080983d310b09aa6a81693b4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fac6fb5c9b124cac8887217136f46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed9270c54677d5ca2b261e3ed9f9fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab4aef3f3bc1a4c605a3c41628dd41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0db1327870e9fd6c286898dcf932cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e3339fb24186b4c8dbb460b3077a8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290be280ce5472be74e19055fed9acbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6693ff615667d2579f20f4f5a1ab4ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841b7135fecb011ba6949a139410fd4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d3fa777deeb1731c009d1d1c5020211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee2abd4d2790745e4f009141c8f085212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c54a26693dde25c76658d89208a73213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b40eaf54f3db25e2f05ceb3d7d0af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9947e3935dccbf8bed40969bfaa282215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85df00f9d666866e574bdf55e20ea80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b739ee87f95c01ffd089d183dc02a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599045117b2bdeadb4d168f280be3cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358471381e5168fe17208b1787c456a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cab8d247a48918a21a52a1c489e4e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1379b3e375a9548c27f3069788eeb40221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d6d8ee2e2d313648d11ddb1157342222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffbad64b6c401adb12a4d044f78dd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef54b0d3c08b043750347a2755b652224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ac71d5230d3e1546505b089599547225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1968237d6ef817c79fa738944c5daaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f04e76c808a50dc2b10cbe2721dd34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a0b1594d6482da41cce3361ad1215228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57880133efd838aaee6aa09f1d631a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdb63611bdb93b99b2134792eada7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c77d6e6f9b1f6b59e23d4977797cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e007ee302328b1e8a1cc1dae3cbd1d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0995208d9e138c3b1ab89e30d020ee4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d765fc1dd8741cffd201d9bac94a81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d262bae848b77924a24aed877a3a242235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3a34f734fbd871371c26f3de77329236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb2685e96b5e62d855df845b73662e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863401b1fb019704e41c0926590cf49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2bd04b4a54f9e1465bb9e2dc482b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cc81f61ec5083a456afeb09011da6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400b84de7fb6c79434e5da2333e2fcd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097a690884c3202f0f1c7eca69587eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb7017395e37c13ad6c5af0051b0b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233a09f1860e3be6dd5642f879c6e9a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578640c956c2af00b8be253c45441f6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29625f2db1ab06f19b1234b23f91fcff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd646cf6588132937950efa4aafc54e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d399e9d5b1f86e5f839422079cf637248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fde57bb9e1c5597f582152945c8c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f536bd4056cb28eb968c63ca845873250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d787bd930f7df36ce1803d6f20957251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809b8d316384b3ca842104a76b84927252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35892d83424941115d4035fc6d2acfe3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2af87d4f088609751a01640f0a2dfe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd6f805284dea165b571dd693c0317255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e77132bfa1a69bb834db526796c96256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1e0666717df704c211b91c3c6caf2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c217dadb43258333daff6953077a398258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462d8dfda31eca144b52b59a4b9abe2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a5651fddc2de56c8051804684e752260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdafc770fabbe21353595742dd2eb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee1c5e3743733e2371f1b704a3691d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3f8e473d06e099021fcdbf2d729ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ff0f4ecd588b7db34a5ab56cad516264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f06a4cbdd1b52597cbca208a0f72e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02e38b8f851c8acccd802e2c7819ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82502b55896aeb9dd4add04c5fad00f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a0ec866199a399d05d8c4a4f2b101268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886444729327c06bd38d6f7f883c94e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10098bdcd58cd8d6b1d0d3ae1d37ccd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e947a50d5c6c3ebc2c3cb0df5f609e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024f146eb2d3f018316e719650e6f8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e7b2ddaaa20ab0e6a2bca1d731fa8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c915dd0687e951d5d1a68b15dff69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb6da6121d40a6e4376695ec8740bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a06f8ad734aa3c1c8963be1c289aa2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b00a1695fe883b0f8f625f55bb98c3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e5b22f2cefd9cf43c2622c18e9e49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c277d7cdd7040e9a2f9585e891f9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd61e915de05b15b1b692d835fdd9b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15567d66ea0a3865552e8b335429d5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f83a14fc023b82e5125f33a474d4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c538236d93ea497cadabf0fb777b3d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0788a95449bd6ae72bcd25b8e9d0310284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a7dca91ebe1baceda409bcc5be328285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a70befd39a2e8d73d972adb7878b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55ccedd23871db8e5c97ddaf558d11287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4b076eb298c7a22b25d0ef026266d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5cb6b915297ef417c6ee6ad1607bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12efdf50a15dcf582cd3714df483de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b322d9665c63cb7b4e4935d25e5e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90346d1bf3abd4a3deccbdf1946102e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c1f168968d590f6e90781b131c1c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317271a622858c2c0067ef804dcc182294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb17a758517a4cd21342521aa248c52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6baedb27dcf19f0cdac3e85cb7c345296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47007a39e4ec8f0872a2c20f108dc45e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5197356179098006d4b21650337b650298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd14ccef10a06c800f7e57d0ad26a2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204f2dbb54b871d11086cd4ef66e0bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe807d30f838f08f6e9668761afe41df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5027e631de09481e1377ccfa1e34910302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be529e2975119ebed1eb1c4001c7cb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035e37fbff27fb8b66436d3511177fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ad9c34fdfaa7ee19e4eec7e074c7d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a11cf642e9878615d28a11a894bddd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068cdfcfca9d62e74b5d7a8eb753c5c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f7fbcbe9f1689ba33072b307f877e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b529f39f4fdaafcb06e83f7edf83ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396e6867ba61d56af4dc1f5f7224d73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc853d71f87d999257ce5860db8bd7f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf557c520997350624777cd93aea17c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593abe3689f5afe2fc88951e425e036b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cff7855aabe07785f44de6db8e9d61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c017418f352c1bdcf2cb88aff0094d1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90154cf89b56a135f767d255b16f0f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b5fadc388763e1a59f20023d3b56d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254869962115143265cd372e4a96e751318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30bf5ac2af59066c11dceb4a3710b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49d6e62afd79ea35eb58c2b7978958320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0baf7ecc3304f11766deed8ff54b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825592beab292f904ab73f015be6845322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbddc94ebd894531c214c35501ef8b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33f38e62905ea21eebffde10034792324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc6dd36c76a77b2dfd31b13110f5d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1021adafa7fa6916a8ca74667aab7da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583e206027811bed4718af1bc6997a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757c7c85c68275867ed2e655cde2d7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce431c05a960dd231a101c06e1019c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460034363d2b474bb25517601ef76df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8fb570d9a979376eb48b553fe1f07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0241c2df9bb0fb859baf571b7e298332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f36458d15f36698ea4944742c45ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceb31c20fd965efc0efdd7962a1a30334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e421d41461ce7abb5e8b920996b473335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad34d122c29e06c62e016354ed4917e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791207e799133113d1fefc96be14e324337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e135489f667377e135ad4a24348a236338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ad30ae8465146965e6d3a5ea36d31339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb15f64466f359e815afb2f80f3de2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c9a318a6e7f744dbe7e00819323b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c88de77f84526762a24451b74faf74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90aef93b72383590dce0ba9a4293c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fc520908f74ddb9d7a2f57fc40323344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075551c7c89e5401a794e031b3fc271e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2a80dba57a737c868105716a4259c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb511168a77f20f6feb5f1c5bc5483347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92881fcd1a632bef7d6e8c39b8a26f24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cbe81431e629c6a76555461d2c981349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f053b56f462050bac8d878ea96d1d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2338f6a8644b0befe758c24e584c5a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae28315d7f038b8953ae914ed9dc76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463474d9759c4ac5c2736ac7cf723f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc2ce2bcf8eef0d6d80f92d5e9d241354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e953fb0d064618a92094cf17f3ea435355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be096a7d93f7d9dfbb1b2fcb2e90ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dcd4108a99b9050e98d2df6b652da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018286f2a715a34cd095371bd4cc62b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce042400c43e1c4877efcd4d53d4a920359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96597d7a384b1e8617fa44184f9852e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab84ad18e5d76113080ce25f80a252361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1ca4a963ec18ab203207a5d524fba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17da65933b259c2c20a1a7bfb88e57363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd8f5ddb9bcb6eb5f5f9c047356cf4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70ddd86aceb797135f030abb411e69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f41aad4205e9875b0215877124b74d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbbf77e9915df319990988bc8da231367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e50b43236e40bcf6d56f7ec5c678c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6354ebd8aa2b6a4dbb216e8653ea40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c6cdda8081a9f6b75fd982b928920370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f857c4b7e6f7d5cd39cc8e67c3534371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d6bc0d2363424ef5313b04884ea02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ac700fd3dce4fdc4a805802e649f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337060986674d37b6a5f6b058eda50a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fcb1da5e53fe236e268a0f65dea1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5916f7ae8f4f4b4cacdcb6c1370ee376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4ebe7cda16b68de557a1df89c568f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a2d0a170e73c5189a1cb3fa683f60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2491e88139421c68b2f894963d90d1a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9ecf520ba54ad0651d389ec6a55d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157287b20d265ee08dacacacc0b6b14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afe4fe1d56988fd7bf954524156c43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcefd99899dc0155998cc45ca8bc19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884794c0b9e15bddfea628846d4a9340384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac23d7cc84a41d03a5e2b6645bca599385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1c4fa32efd57a91906544f9d202fa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5719de0cb8e01b21c753eb1fae1d90b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c28f8774abf979b7ba258be024054f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869e7954fe6e4556d4477d4a4fb1859389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ea13f4f83ffffcc8321bbac385664390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ffaeb8a52fee3e4203d8e300939e00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1961ec48f88bc5f6c0548f91643e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8409ce26075e071d4d87a92fe8ca151393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef965980a66f3cf47267a2c0d6d122d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580822774b5fae49e5325997b0bcff9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15313f63eedd3d63a51979714d68f42396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578851ec2ebfaf491ea45eb7a9a8fa4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfa263c4fff2e655f9e96755cf5b28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047201f6a724441d228c27a2ab149610399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcf3407332fe3ee446ddfd950d1a49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a324c8c275b12ce7cea393c2cdb31d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a44b16f4f20eeef6fff4f4b274a377402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a8b1545785b8125027a66971cb999403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33f82168462301b79c5c5c77b980d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498f5133d92dfe7c60b1e98102cdd77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4195e40487061f3246588cbbeea58c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66bf76ee6b06e71cbaae47134073a8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe397bb72e3235a87a2f48d82f2658408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c37d4d547cc2487da3f723fda93bb6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae1a31e907b1d600b457a3452c963a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ff0bc7c98f26dbc68d6168759c87e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8b9f65f5a52db2dd0c7c5f71bf9ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318b2854211d98356947eeed41927a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9757ec00afd8253a6db409c383aa3aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2186718a4df12c9861606027eefd3f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76f069f792dfcf6e8c9c55c9e2b186416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13d7f565538f3620f5b4d52a1a83a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf05a84d832325bd4aabc16b0560485418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f93e7b3a19fb9df64d215ec88b6d3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ad72d9bc8e688b07690734940c9ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4904bfafa27445989004916bb1809fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b615efd0b6a472661209f87a1f0a5b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3c3a02bb4e1f23d5555564ac0b5a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4044e3f250e3e63f75f41d630a121424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf2bb5514a93f3db4e8eca64b14107425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407240e5baad6ab5d1824997a46a9234426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b991d984d43065546f0d2e1f6bdf6d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53a26ed4076fe6781a179074895ee1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340a94d4f05d5e00d166ccb6957b7ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00946e7de86218058175b913d6be0e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423dd83df8c32e3968ab31adc2f48c2b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4ccc1530eb4f57391fb1413eeae1e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59451562d05c71f32e0ca48bd11c476433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff2c04e5b8e7dc4e00b081a1b3a41f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74983779e18aa1c5b4349a458543184f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c03d82a833208316a55325c2d4b310436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43f8477ecbbf5dc05bc09e6e829386437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaac5a121ed815c97e075f25a086eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5f488dc25362f3a328286227528af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413845a1feeb96d40d37580e8bec156440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424daf9661dcdff4d2926f91bfe4fd5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814817c4f815863738a1121ce2ad1e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb507dee5de1fc64e53a30ccdd4187443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c86144c523c703f24305c808891c3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638b1296e166596e9bf938893d7dec9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2406cde80207d052c4e0fea56fdb59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ff581b84bee58ff225927393c0d27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427afcfefa144124b51a55db15eead2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f048e0027a165b86b2ef3eb3fa75f44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465599786d5d3d6591ecfb7ac56e0c8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e2fb9c942058ea0f86bf2b023c685451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd0c51bd8ddaceaf11bf1d102fdb84452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55052d0a307648092078e84a175055e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05726e2f701a7e131da5dde7015bd79454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cea1a5311c1983ea8f25b0b693617455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006e2bf95bfc4215148bd31d6adbb05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd45dce4f101494ce59114d25cdd44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd23e3312b69a0776a456547c6e19c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e433ed6aec422026b8cab25d744b75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a349bfa0ab13e17827feb78e8d8c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b419c116b86763976d96227f82016461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbc07799052777141ae1f1df51bb2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba010cfe416276ab066a16db3fe1b03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83543f74ec67324f800b68b46e98c31f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df13489a769ff885969a8e223574d10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7a28dc2637f489bcecd035364515b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc270985aa11d79f7f6a8780acf1c98467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7418e5dd7aec2e38ec6506bd17e6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07a454d46292625deeca66c8d9dff6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b328e6b094b0f044dc80d5d7bbc16bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2893fdf03ee0c3028f5d1b8fc279f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9521092abd62e422cb6396cac48e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e55b980511576db7b207ffc87dde0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2858c18ae14c856876e8d11547ab23d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9089c31db6422d3707ff030db01e091475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a4bcd49597f88c8bc61de0d451d76476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbba3a3309dd1b1626dcef35107b886477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332270d5c9d3300f09b5dd68f17a9c09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc019f13670571f638e2f6f58b0d48af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5d37cd25fd1146c3b8e4f90188f9f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a16e6d38a0a5695272963dc601f058f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7845b9abcec052548ed587dc2131ee3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72753e5e19aabd8353e804b4c3299d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba93f91ef59b41f62128599b008b0be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62551ac51dae809b901018af397afaad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab287186ad6d572cb1a8b27f6d60b779486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ddfde2b303bf5b8c0d7920696a334487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4704291530e2dd93b069b386f1da4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e3a0edfbdf5001a00e0e2ce8fc8fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f50e2ca06e9c43c7915c34bd30226490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9e4616a61783d11a3ee91c2b13b07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aba0bf1cb6206837e05bcabe17a5c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5385655d5b1c68b2e7e88d57bd9e0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901d6534b9a8bf46cbb409b1fb5e09a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230d684c3ad9de9837ccc46b2f81963495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44eda68b1775c68cbf874e61fe35fe1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6ab45377517b3d4faba8cb3d9a7c4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ec9c76cac8883703464fc602806f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999ce336328ba35cd46d9a152b9ad65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37341d16b2c6f7c3b4a3ab224b009209500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03112c915be64bf2e18bb7d62dba3b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419665156bce4116edbd063a5fee489a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232491e5834ea4d9e1e0274b61bb1f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40d83de4f560d1e9ad2a160c14176a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbecb7f822a765b659048f12cfc86a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50b712d9775121ce7caf1c1ef61fb0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166817e3ed382400e2b68d8dbb81e3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72427efc5a653222788825f1c018061a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a90e2aaedd1cc17dd6fe65e632a98f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640555c9bd27f042f2c29d27967c122b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49398b748ee989afeb3a1e9c17a66475511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d3bbdc6e1a60db32b81509266085f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502abf537810aff9ffe10f2d8758f571513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2fe728e166652ad008b273a4732ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635812563f3c355865b138ad9703b0c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136eca14bb134a490077a28c0f36fc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e7fd53450b784819afec90e397a99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba18bab8ce93d8d4d167a4e4790989518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fc23b3b7f1dfe94e8b979b6a8590e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a29d76082cb73221363d1f21e73e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d97e08caf7dd5a1376384fd61d84cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8ddc1425b51487e33c31caa7d7ef0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3375b0ad6de43ff945517e83d05702b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8acbb17e0550551af20d991767e61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765d2a84bcd3fc801b01c0fada9b6a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be1be27093b4855f5070514cf73c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7fd72ffedac8ecdce0e24e6f1487e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058b25266d7625b970ad4e3fc4c8d5d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b58991bd0be26370699b462fd329a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891276af2ad246c6b1581b415d2a8541530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020394fcd834399acfa18d0fd2ca6c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a57f99384f28d25262283f6fac1cee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ac228d5d938f11e8ef608c6cdab4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d18b86af1c3a4d46e9035f8d8b4705534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecc1b7f233462c4e45bbcfb4a97c30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc1760b5a172c0bb0cead3addad3c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccbd88fbbed6e418e745f03ac0ed75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08fe8e24263f43fd61e55370f9d944538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068f208288236ae6112cd1c16c4b267539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e16beae5b9c4a0fc640afa7f3d8d0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472c824771053775c6151b57bd064ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b47752881c539ca9c6a9a652531ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5445c506124feb30f2ef81edae395543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cdc89765736443b596b035aa14a90544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63c4f86cedccc1821b4d2844a60863545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cafeba9ce2778114e5444c673cc6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0461571ac327a6570bddbfcc633e008547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbebf159d6f601a4475e96a98e4f97a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84445130282ee430bbb2e33248107e3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154b362ba1c2e691c9db4f027c900dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9aac96d949aa91373a43734986f22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b2d6af2741436d27290ccfa728444552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927ff01b63ecb9869446e9b41c3fdc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ec319fddb13c34628bd48d6f15fb6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769c010f45f7bc852613fd7586c5452555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dd88def22aa97147a484aaf292e7d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068d63ea325f892d490877856bbf12e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2e83a5c71abe7568e77626fd679f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e840f6ce7df1bb266647581538bfd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cb1fcd3e74631f834dbd9c9a2ef76560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b0333e825f2676c42d7892379aa9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c24ee67a9b1e6e2dff177507db3912562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22242d9d8e6bc8793ff561e8cf92192563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957128f2d71da187a01f8e0c2c0eaac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b7746118aa81f6b93f419f71ac5af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d66e31a523d6085b93315412469a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573e3a71b4d8260fbf0c8105ed01f63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba1b1d7d58dd89359aab5c8689d95a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c1958be2c710b9c0586468124ec6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da8d0a7d0f14498311c7bbe0460de9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1385f0ffc9e24536ccbf7379a0cdf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c55e9378b8ff0f23ab8ec4f92c1be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac9c62c4169fea9d17457a4942e9fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3a6c2ba215e23f0292db7a39e5f5d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0e71da9bcaf46dba4d957a7291bae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829fc741cab6b13e036d1b15a6a7855576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793df580cd66f10646704d70b1676963577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8f3fdb83f4f23407841f1f9963717578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ce2fae50cccca81b6b45614743d93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1438a1f57344e1070953e66151481580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3dc28bf4ed2c850ec98dfaa92a21c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d557ee24fbdd6f2084149e473f40726582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb3fd1d952c30eda048ed93c541846583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d4a6413775fbb95e3a37743d020b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b00534de44cb718a065d37c8fdd269585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d1432b6ae272d2809126dbbdcae3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162f39c770ebab8e18caa4494979fa3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010c4c0cf07d077b3a8a4c063fced51588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d65bb33b12e9fd07f13dc50263bd5b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e317e32829e398bfe01bc7bb3ba72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6a157166ca6e305299366f8ceb759591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea182050c8e10e9c4dc6059d3bf70de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35caf8ae3e9042110db33eb3ab35ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2763cc5421f4a5d5d268c9e551512594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cda1c552d0c399b7b722fe37518d11595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581b362a13ede592afaeabbeed1e76b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c184c67074d12ca0e713b002f07c5f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a20bae0769f580301df31dfe58340598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9920cee389d8e034f4b55da675c6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d826e8350bdaccc81ca4544b36a7c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915444e666e5b000ba8da1247c36f6b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f235f96cd0fe5d6dc307dfb744566602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e6591f321f60d8b1f49566ecfd1cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf95a4f23e01d047e47c637ae041ed604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94660bd323ce1a130c93be1b2f37c9bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa2f9ff758a2c964251fb0294193e0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e39bec5bd05ccf5fcb025d7589ee5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33152337bd2cbc0319bc10dcf574ec4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3c38565d5abec5a4b19e272a760a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85777e9c43cd1192268835eff06362bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce5fee9bd13aadd5a68ad162ef900b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a4c2bc77c48b464470aed8647ff75612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19da29b829a115756a94222bee7c9bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fe78e664670af3c51e74f42f8f809614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a87be8ef417b47bf53d7c5d5166eb1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f699a143772b202ad08978d2641d1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af69d6e853cd39b81ae8709258fc149617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b601d6b0a66fc491359d0d51b78b55618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1248d58ea803d8c6f971bedccf550ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab19cb587e61eac7c0d925082a3b4fd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed503bc6b2702a8cdb2344021b5bc4cc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b8d6083c62919e20da2764b403272622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae826d0e0a8de66bde5caaa7ce8962623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfdcb461dadf034915e886480d4b87624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f78b2fad0410a8a8620fc53dfe5eb0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350521114154b8d3d328aafdc6ecf1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a695c8dc23694d462943ac93648ad6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8150c96251f60244c36b4151c0951b6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f19bfa2cd3e05b1290572e123f9ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02612162ccd6b09c96edffa44c5492b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541faac1c0fcb7fbff39d8d85f90d0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6ea3762a9f5eb6ce57b9392838613632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f83080a395fa8a624ea83dce547ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cf928698d0c23bab70dc37f277061634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b37fae276a9639bd96a4efe4b6226635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3611d11014d80a4062b516bd3d6ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04aff54a4322a653d6e1ebcd372f7b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a8fe7ed6ec45e3c46fc6815b1637d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2285cbae01c2f233a90e9234e2f96d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d1e71ad51216306eb77cba5e1d545640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db72aff050abab6001cbdb8410531641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e9842b1cd18eacd5d897a549bef07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a51b213d0797ef9900a5d3ac644fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a321201ebb382fa57ad2ebe0ce76f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1f9e9aeec51af4efef19c92201a4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505995733a08129478605742467ea7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0177fea3f281ddc18f22b7430ca819647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb296e1566348fe88ec4f8be2ad9cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72601f17a22b67f61af50a546a314d57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ef7a33ab0e8d38c516df871416abc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba8cd21afef24de478743c0c03a5bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e24b2d06d7a4a38963cfde9352c603652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99accac52f912d79d505b1824edc25bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4549d4bd4c49cd28a4f1888739b1c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9b4517a8c77c0249a71ceffdd4772655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db19d61fa223357957065caed8e8151656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e8945079c215c5666df56a62aa25d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f132c63440d510d9808dca0bddbcc73658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887594360d8ca5fd1875087a3eef311659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2e79da96e2ea6ee5b3b6d8976d863660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca64415183d1f107d577fbcb5a83f8a8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecad9b27670abd4899192a021186f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fe0d2b26ac25c1eff2824d4313bd0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7f217070ce85da61f09962f07cf2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8ff681332e1682c2e4e91da041167665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d652f787a10ff557b38fe9c9a407301666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f482be75877bcda0295c05c32233b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233937cc347cb54b8c8557f90f73a66c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33859f65d4e34e9926e7b5b6a7afb70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb147e3ef1c5d471e0cab04450244b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b534e02bed23f2b9757ed657bae6403671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4e2d36570198dd997f0413dd487da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7a973278c343a0c218f7d07534f0c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c7798a6c72056d42c2a17bd8a5a6a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111bbf3d435c3dea66e482cfc0203d8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c60524b40793c833f233af6600037676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b099b617208ae792b3f8199203ef3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade320bc221c9993f5b31ff791f095a6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3d82aa1765d52d1c38ed710ece6a8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03740d3024e6a6feb226e73278eaed2e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>