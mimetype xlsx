--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fd814552df5f624b4740dae6216d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952ab32555340bc37ba35cb49f9f0382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3afdf378052ee1245b9cb48178b6c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527bd4aef212b5d5aa6b1f4cbcbeafc04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc875bb3fb76696e335ad6028427a5f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e3df2bfb00f540cd955e69ea745396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23a24980c722ce08d7c4a271452e917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b2e58bae6391333d9d6c08cc38c268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d102cfc5cd9d10bd929f7d2672058c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c3931a28d0f42b8d0a9228ff025ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d472b185f6c2b829729414e8cfa4aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efe397425dc98c5a804e8f0770384c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7393cba81cf485254e9f5f0f0f89113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd200a7b6d201e5151e265228cbc5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907188a47c10481b5d785a3a5ed5ef4615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cb55e7e229d8c2a01a56f3f4a563716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e2621020c0da5ddf39d845c52302a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12409383d0edbd63d513f07f6dd856318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17e0eef2e671fd21e04dce685a3c6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d70ab36b7f9dfdd7fc29436f226d3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80077e0da404e3946f7f36b4059532e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06d9293652a8f69e76edc2d133fc7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6a7259e87f3cd5545be612bc46dec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df605364adc693480ff13a86615e99224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361c55c778e752d17a64f05fdc1fe6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542c74ce2db8f82305da1f98491219126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc37d13d63c2e9e07e863e3798a78a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2514165a11a3c78e4b6f7d87d64d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a4b4f34943ff787b1f84a5f30f36e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416573c5de59abc1b19da628e1b27ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c79d5a08cdbddb5f6d06f19ef58d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb9be298c28bf48c12a6a04968a76e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a01054bf0d1d19d6f3cf2b36864a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41d661330148157f9d3467a7bfbdae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef05001eaf39ec465edf06bca71915c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5792012ff0b6a5e188bfda0392fc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275217e60ecdd6c42009413cd9f4373137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed27dd331d7e731ed3f54f08310a3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214c42a70fff11b71ff8e670213264439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f4610c84cc42e4e43f5b9ca1b219940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d65b4fd2d37dbc32cbbbbc3262e9041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa7217f11e88777c75a754d8adde6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622b1db105a629e115ad7025f6f875443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed563b390eab65fb8b2e1fa287b4512644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f52c4c4b8d3b6a153472f26e15b0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d626612a0ec9e82a70ee04c914af9a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389de12c09d16ab09be6c7cab7fbf2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc966c2f1febd50a42120077874c2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173efe6702664e2b69c65d400888b19f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a716511ac3eb3e06d57f349f4ef9e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b2cdc6bd45f974c9280d8be93949051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ceab7940eda21e2e03c6dfbafae1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788931232d85c1ab3bc44c5dc53f93453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4e19b405fedcff06a9aa83c84329f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac0d08de8d2014e2cf683bfea15b2a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8578171c8553f03a30ba1179f24765ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bade415ad0c0de034e5647e896318e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8451caa0f727cadf2a8123940481f5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6c64b2a98e749fe96455762ceae0859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f81401000ea6d037a03140024deade60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022038d7153965c0b6589138f851f5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6197520d19626ddedb6c711a82be10962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268128b839cf1ccf5158312037a5b16363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d8e5d3018a0bc5d2a8ca7331a863564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6337d5f602931eeffb4d270a0f11a7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55573cc1085f747aaeffaecd0380b44966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929abdfd97104ee56434603483dd7e5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed9580a818f9dc7b0e303900a8371b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32729ac3bbb3d713d9c9df5b5e16622169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a9a92fcbe728a4544be64a823819870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4f216a017d2f7dc6b5f06e03dd35271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21aec028c2e2c528cf72d8cc75845f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60943ad762d8428526f0fb0efb17af8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf037699e8e1fa5022a270fcfdb150274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2951b86eff611cdfe86f32e81410175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0286fd29bfda602398a640f5eeb20f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa0089258d6fcd3d1488db7561923c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62396a1394721faf9383ed23abc4b82578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efe8aa312cd5b311d3e3cf74e216b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6f391b9fd2ce9a5b7a744d9e274b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b23ecf271b7cbbd386ede8fb75171a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b01839626c6595797f8ba472829d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed162bd8d1dda51565d221270efe7cf983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767ec72b568ca2e63b41ef34b99208684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438c85f72888ff528f54d433082d19485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94427cfc823d73121a5da6f4b7f27ea386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00305bf5cd1ceb0e1681e27579a6664687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c596e0192cd07cc8f6f8643bd5571888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae03fa74ef6facccb046463cb5908b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974d0877dddaa28ec5d648c533e915390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6b7a4f33f1de1ed7eef204ac73d2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875699ae881cf6b62bf2e4d2b0c0a8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8707a54c1a51f93075a38cb8b92ba493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3d5dc0b16303b7fbd771f6c59016294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc698497686c70dd3f0385cdeb1d56a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37196a8ad15f49f33aa170d2ffce9cbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd45bd5644579e56a76c6cfd3368c4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46777df953439ff6358f0ea519c598198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d2cae8a01666cbd0ad5b5422c871999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b611acf9606f5b499bc08107a2c6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5b49ddf96d22525ba38c85255d266101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ee741a19f1ac4b485f47b011025fe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb8b0bf44a9ed1c79253366486c1e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6bac0bde8100ad887d6209a969369104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42428a2552d944ca40f2a78f071ef4a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcfc753f84921020ba0b378a3ef9d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f7ddbfb02584f1b51765551b9b370107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037491b07e3404f6523dfbbe72a504a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37fafa3e294a7a46be7f04ec487f93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49474dfa2fac63bab5492c69f4e9ec47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fc8b59d0422f9d88a6e820937da44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035b37e2706be9e8354174a7e046dc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5114103fe79f9fca81c24bb90b33e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d62531907df5133a39ff006b50f1f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c174d41895dda5a2cd33054b04164115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b3a465bd12e3305e202b41d73ab77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb37c8608f3e660728d000ab3d301e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818aa4e5f71e3091f38da2c57075477118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b72aeb56ef9e93004f0880bec7a08a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292630eaba175fe83a178d13c73fcabe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d38c4c823ef5efcc4bfa6f3ddb435121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2d176dc319e104ce56bbd576477c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b20a17c41010ade9ad0cabc0f4c62123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c23e6f84d6e673b33c45acfd70b140124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6aade7f12bb4d1d8178daa2e00f149125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404e7876f66d05400549e79a77df1b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b40e760e5496b6d69f3f29e178fce9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4276b0459814a7ba6de2581cf83ab7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2b855870f531109271c51b6b137c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf8fefc698151447140a0b823953a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485b5319d85ffd3c563071e8af27244131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28284abb0c79d30262e6f7595bdb4e7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e0b7c4c0efc41d5c2ee7c7a01d676133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf74ef162f15b248e5b5cc98897cd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f437c21aad324e80f2692684eea616c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c91ab8c50b3bd6a17e1ef465085463136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aeee146efcdfb48dd3402b44508acc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663546cd4c0c50717aa6830c6a7486af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39176421bccbdb011b25c93628f92b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8c3937147c6e732af79621921eb6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1167bbe69d3c1ed317675e9d1250516141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ed524ed35bef61c951e2ffadf4ade142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1883d45716d655b6c0215561ead87fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d35a2b208d98e98e84e7f1e8272f03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e1752835c7e563d1c364b504ab9f2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45718e04901fcc6a5997df691f31d603146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311269be0851dec1507097cda818119e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4d41c4b1be84d7eaf4e78508e2e64148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e689c30a107628f51714bdeb9ea6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5cbe9348053ed3ff1f1d649e28834150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561074fff429653d97adf706c8a645ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b491f78f9de6d3d643653ba668b9df9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed989ff1206c9b93b6738282e1b6d07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508cdee53887c389026bc99909de54b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52879cae64226c8b6d3b9fa0bf00829155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebb3d969820087356aade851eb3231156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff814db676dc9756fc212e873d0b701b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e32493ce7ff6a8cbf4398f05027fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c412ec16b870e605ce6eff72ca487159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52272b43462a84a74a780781a41174160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f0b36017be2477d1bd130357c8b52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9183d4e3bade01ef9249ac6ddb99519162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25d1ebd00bb0309877efbbeaff8ae6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb55f54127a8b3b6456f8195ab40f56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93791bfca470ef9c9fd9f838ce5f7053165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6791cafce04465e0c87849a2b6199ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd19eee008c4ce0e38fac6aab4088f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebedee5206030c256be41af60c0c7ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b504a23edc1d4917c1b09d2203ab156169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a8b41d5bb27f7164b592b6de640ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bfa0828f183198bf8b1d6f533216b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2e9e86e1390d900bfd59aa6bac124172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9ce34193401b88ee2679e6207eeb2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57ab7557855f919b171c50990b1028174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e488cc8a33e7d9bb5409fca1ac1315e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d551c14db454fb33ee42ebb45d11f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9dd96afd75ef30f89e33fabeae66c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526604bd1e7b94edd5a7f84da59b26ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c6a147f965890f8614602258be8f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fea09039162c7f27491cf312ff8e54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7a2bdd90d4933e47c14d915dc72db181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202ac4f324a364d6596787d348782aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2c61ea35e99f5a5649db36a62afec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084bce5e7a755baa70b64b08714752a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effc58c26c288d8bdd8cda4b93ca32c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64868f0a6b59bba8452a492d01b53d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883cffae9c373e5c4d80d11f61e9845187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cccddbc8f3fe6ed29ca29596dfb9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527491b1364d8c212b639bbae2ff8235189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d1644b7910d014bd8f7b8f0744d12190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537d5d7c47557517a892a2b8d62a5fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9110076e775450194ffb3f27781b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6034016b14949074a475ce469e44c1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c50910a7f77deff0ea8257c51404d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089af69c9f26d0f6871a7670ab3206b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1eaf817f6ec86b44da196207c27c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aebd49d2c6aa23bd8880f1b3cf55e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f7210fa7fb7029c7731b092c98850198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3157f5d18414ed39b28184a91bb3dd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb86169434cfdda98becc5bca94fd89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a629780f4c5c44e13eb433341d5083a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fec81a11c9ffb5280a799569e9044202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec80e9257288d6609b3d30ee717318203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bba36c79c742313e5f5f893dfedb03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16c5a8e9df81cf4c3645bea85e9b48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abf84db4d62257b5f681471a3d400f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df3580ffa7f512419b5a46c58b643d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abbf980d09f94ff156d1520655fc9ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0d0acdb7945405ec954855e4d5a5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59bdb173c65fb5d28b936852134adc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9889d6e09f7cec57b1a96c054ec7216211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1827a3cb1d524661071a97afa4ee33212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe64c064a1d87c7a8ab910b8dd6f21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878820de8a85207421b2a048010d0e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7db954f23435e7f778bd6dbe21540215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273cbe03b742ab4600525e59198c3aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3993ed0115b8f530a81a4858babefd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8a018bd9f37e1ad83ff60aa816258218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543ec83cc98a72a7b886f221d7d25b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c95e9550a4c0df78791932a406b2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcadd7b532bc6932aeeee0e3636444221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ddb6ee1335c43cca24e67ebd10e92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c51d7819d9b2f7c1bab6e3369d117223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff854c8d37989e7406a30939f137277224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f40f6166bc233a9e0780a277992731225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4455cf632b7a73cbeca04be91d940a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146bcfd5e25e337fedfe39dd5b22fed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4a2ab3370b3135d62d2c3c3211f51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618980074ca521ccb4788dbd0167af2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064f3018ef36eb1881c906abbff6a7e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b70a33431136a09815e2d306a2d19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57129fe7e0c336d2f7491e0303430e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c535d26f32c992d3a8947fd462f7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429fc8bc03b8bd511852fb65a66ee61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cd313bb5476414861a27e68e6e261235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a00a20314bb1a3120ff168b49c603c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e68729c20696ce0ac2d68ce0e43d96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7962e2c11b3c00bc0dc6999a0c2b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a51225d788123983701b72a959aaca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fd262648403144048ef7bb80635a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b8aa6478a7efac48b45cf800f978f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fd5111048ce727a4b56b883f1bb8b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64190d11ed783b32480855949f5be7cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed102fb58a221e0902ae1329d9e7d3c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716c1d9641e0813fa8ecf61bb651afe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f05831da04c0bd9f9839fe3ec3d97246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954161c82b4091864bc23584fcd2e1a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bf30e63c5e5c016f321cd5bd7345c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ed8915cde57b33f0c6c96f5a51046249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdf84bb45ddc5830f8ab130cf1b361250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd93cd29eade976e2635a6066dd44e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb013a8cebf9a54ef503e75e27ab755252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691627d85e523fd39b9f7945a446711253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c36b91591d630b46c692e5e702da7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbd2b390ada7a15f7689e0b4210b09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b495a3fb4835a62cb61f12cb79f9f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752235721eb044b2a7bad7c60bf15c05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5adceb150536c588b45ef7210f8109258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbb4fec1cda4163efb49ebf2e19d7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc97aec71053b17b197899f23b989b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177910314e1eb2a79cb137b5098f9d7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d64e9d9c355f105637c2681df310e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44436c314c9e58de05dbbdd9b950d910263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be532c21cba5f55ef60821cf7868adc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cace51b9ab96bd4f306109bfa7878f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea603573fe01a740624a9dbab57afdc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e680f9e6a1972a4aa4c1d4e16886460267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe8ffb15e7f12a37e2c6cf3f42ed1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ee52e669bd167779977371c35b06f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bee0063145b32505d7f05bd322e8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d32ed5e906741de08e2043dd083afd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e95cf2a7a0aea155ae6f37eb40fa2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddb64e05453ab023e034c9d12c443e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b79da19fcf41dea8b106503d516664274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88bd5482fe83d0782683d90a5088759275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc74a58464d1e684a011f185c43637276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849170790b84d7c3c634a29c30643a5b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f2c23ceb7f9cd3a7d4b83e9ae7077278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e44c27e7a02c8f35ff2472782673b3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965888efdae2e36ce47d3337a791e87280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40796821879218e1a838c3898cc242db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda415927d808f75cf7cbe7c4bb95bf8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eeeb7fcaf51af1678330db5b37cd6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575142285e9e3147b2e8509fba04e046284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e01f267063101613cb6bfb93fe5e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f4153ef4fb7af1455c17f33dd5b18286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8fb14d37132b97f7a62ca9c556a51287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26903b2ad500e82026fc737024c923288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8004453ff33e4206d90b20f30202a2e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1b7f3c33fc40ae6ae83c43fe7276e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8cfefae2d6287095b31795d6188a55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e007288eedd4370239ae9784a90ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82b76323469af2eba44557d63efc1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a39d307998e0a898c2504292c9dd2b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1285eeecd81f833dbd58ec250f5947295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf519840f169620f5272dd2049e282296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08cfdd1bfbaaa18b22e90196a44abc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346796a3cb43de9475942d34d0da9efc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa673344a97ddf772512fabd8ca05d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd39e660a58372c11c37d63a8e9eee5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745bdf2cb040df071b2a8bc9477e611301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47f2c1092974f1833b40694cc05c59302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930c570718ac744328272ff7c58883d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46964109c225cd5c348d3f40d6d5d820304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9ef042ef5564d9d08dcf0def38e8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0156b3011b280b09c7dc155a7a3d42b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaec3ee7e376f35521707c2ebf7924d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2662d22434133ef04f3d584ef6e439308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f927799e34c25d843be264a41ae98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb4b48766b9fc71cfe06e14d29cefe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa95ef1a3b7f363a9c8227abcc92ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be772df51e29820ef7b9bf691617e4d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cd2dd51f3d2f1fd14ce120ed3408a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be761e4ebc6a68eb33565633c8f5ca46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e0a1088da370179d3c2a24092eaf5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af730bceac1774fbb98f5eefa15af491316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb22728fa3aba897d6aced9932ca540317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9be382389b5866c4eb7294cf61517318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0c2207863f86431fe2607a673bf6b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc24e8120462e5468b58e9ea3cd14b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b552527594501107926c6834e424b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2e90d6dbb189a6c7af07122e09e53322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ba1927438e0b49785f111d931fd83323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35ec3d5ae583b9a16ea569896372cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c24f9ef0fb743062768d2ce7ca645325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73616450e1215510b2a9e935646b7fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf33cda46a00b1c8c902b3b64eb4de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1c0be9fed077ade7f0132c3827a03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cdcb5c877a32c8ab723ec0202542d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2735d65d6ddbc250e2653db65331f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9827a298c9353c7ff8609510f2499331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc016824ce94528d59473278e3b681a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f3bc4ab22c50cc3359211d81f3277333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924cad8839b33b7da26e0ffffd6cf7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f120c5bb270727574538dc3f4ffbe6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af2f1b5f38ebf920555ecb7af89363336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c0f7154fc47a58fa25e2808b94b55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf45c2e246d22b3e377c6749c63a4dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6727a0f6c25a2bc8e8ed7afd3670ea3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910ea2dadfb859a831187c90bc17548340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fc89798146d76c92b6000e3f42214341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90604e6f14acf60a8acc41be4cac98eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d90dcd95903f049e875c85f934c4c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46475ae5566863b7009bddbc2e0af89a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efdc9c54033ea8b3c298780f87169e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89ed56829589f1562bafcbc951fe0a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786526e471a7074953bcd592175602c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb19ec8e9127d1c2223d76021cbe1e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842693370450fd4081cfdf19170d04f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf759aeb462d86491930ea228f9c68d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a0b902fd15d24c017e10a6fd366f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7f53332761748141c69eafe40f487352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd881e3ab1451a1ee734c5fd1555404353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e5b1802df3aa0dbe9e6e4a7ca0e02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1495a8d887b4cfa4b87bdda581decdc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58ea5df4d3aff8bcd6785abd1f69d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140127eda58cba51a3c900f88fdfc66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da3a5e929c0c34105505394311c221358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94157f22a467790eccb33ef5ca93da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17805a88c0f6a0889f39ad91e4c2da9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779a8e53111414272ff13d797b8a223361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6af966aa479f417463d9f95793e400362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dab794d51fc57cf4ef453c4bcd80ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deac3b0ea8810580d2043ed0c725d23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932779d771e042e23c5fd34aa5e07756365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37e063b30faf72ec1a114cdbb54811366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9db63ba56fcf083c730bbf0920e86d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a572d6cd5c614916e7e9c88d9f75a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864e3c457e3d6e61c1ea275687e09a9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868d66b80e80316f0ef1e64ef202373370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681208a84bf02ce6919eb62d7a193dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad717ba6ac116fbbeaea4ad20b008724372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbf23006f5b7e4960650aa3bee518d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361aee86ea38d56293d64e4e363309374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e399125ebcfd6a78eeca3e8174403e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cfcdfb310e7cd11ea4ef053ac33d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae0d6ad12baee00ed2e2d71c0f209f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657be2e478aac1af991cffa4d5efbcd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9764a55eb4db005b9f7bf92de75aa2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfec32dd4c4f97152582b1314cb4c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f01d50198f27a16a02745aa9a429ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e819db184f98f4789ff4cd0413c82ad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c67df51112adf153df0d7e5514add1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51363ad7d0f6e8ec5e8b5301538b9cfe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e872a156ea20a82edd208bb2244d6e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137c1e17a6fe1f6b0cf97d9afb84939386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b388aaa6acdeeb03dd9260a781df5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637ccdab21a216983ada8b278ee2907388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f8b08ceff6d3b68c12ceb5c84cea5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0959e88d285bc35239a0dab5703b3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdaa7c464c846eb22e8b9a21aaa6fb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c2ca89bd67645272bcd19553c78af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6881d8fc1547609264e119b76fda98393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15a404e0057bd0b3330fd7506d1490394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c43e84ed4cfe7a78ceb115c07b3cab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c967f227bc8f248cbc8422ec825c1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2b3f89f07f55409099b35cb50d6f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478f781a8d8e9f3301e04508a924ace398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090f14488b5aaf5ecbf4ec2aa267803399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31530ac6763a800bb554ebab87c0ea26400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093e9daa3985a3e7440d14466659714401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16677750a97367a124bc5dbf9a5159f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e869b30d94a66b846fadfa3c554d6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034233a6c185508b1cd2f5af647a608404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82af5443e8de15fc5ded2bb970fed4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d64c1f8eb675a817e56ca32509b982406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46170274ef44fb5724357bc7d4f0a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f2bfeb97476a5a04f9c59f167c7dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d529a1bf004071004b289a0b072169b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571dd8b74795082611a0fcfa135cb75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd556805388b80d406e39523b28122411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee727e8a09ab4e867ec17ba1ffe84f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fcad1c36fbc5822a8b1eb693a7cec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129d8cb7da7cd903bce3031d2d3b69e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852a212cea81978ad871055e0c4b871415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880478c340989f7fcc7d1e95302ca843416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055185f0063bcbb2bcc38ed8682734c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b5f5090fce030183f1bc33b0c8d37418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6282cf733f6050a96207d04a23ded31419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8729e86f80a9a4f8daa594094a028420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2ed0497cf8636d8c3a680e5060db8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b57905e22748f78a0ffa8a1a74dee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9095097ae2ea70a865b644fd8f8697c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7decc66fc77a78e57bcb4c109aa95a8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7380f7e4e072dad658e69d1d2913b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dd9be25e097f6fa119fc74519cfa8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc52f33a9a86cbb36ce98893564e3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9533c082528bd6e96b609c9220cc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccad9ccd8c51c1c120de6d405c71c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f44ebf444bcd06fbd88271c61f1ebe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167f5d55f879d7e773354320f80f5d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cf35a886ad30a494b3129da73230c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794677953daa9adfa9792659b6c0f40433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed4a33522d3c76e16350f72b2d7cc2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166e74ddbd290b5db1f1c4e0c3a14cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6479c8b2a49cbd24c3ce1a7605236d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a88c38320c274f53ed40c9baf8e70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247f9392d8497b3efaf4e62d9ea748d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a606f6d1f347009e523058907e29847439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db43a017d91647c0ca2562502e8d979440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2794724bb5db510532fb570cb994a3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92ec3795c3e7f4c318d7a7b9c5b7ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb9ee65e501e5eb4b15ff467bfbaa3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8911285328f37473f5a96f7610125444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f93ec0e5cbb01d430c377e6020926e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df237e195400a4e4ba66114bdb384385446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e467cd63ace11ca192182a74c3f46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200bbb1f97a755ffb4267a4e4602ca1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2d604f5e33706eb0bcc5db10e626e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275c23b734266477f20ba8ebb04448b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353808c31fe6f6e529b6adb74df6736d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8c8ed0c8153f6853e3be33f4e81a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cc42bacc9c04a342b1ac74c98b52a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4e336cb965859b130ad573d77d296454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7e4ec844db918e00554906ffa7ab3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07725afcc3c6fdf44abdc59ee88028456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c641cdb5584ff919c789769b4e3267457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14933779d57ad5c3fd02ada87100830d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacaa7f5bd21340a5d0fe06c603d2923459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ebc809fa7b4a6d2a6873af73d80da5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68912b2973b9646ce9227ed7885bdb2f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88b09d0e8d0a64249441e20100b246462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264a5c4875d372d9d4be21b72d20054463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62a537a18b7c54aa803aad22292196464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e9f52680a2bef95b946204e74b261465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf206293a591ba6c26df5958490841466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46434ba9ecde44da08b6f3cd2322dd75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c292f7dc31404b241cbb77019787b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1705fee26126adead80351bc3e38dd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa99b3ed2f7e29b4b5296a0a925cc6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd584d8626a60e1c86e748133610ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293a7d217930eef6163193b8669897e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321de5437d324b0a070f3f879d4f786f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09431ab17369a0d132e474b93ae7ec1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fcd65a3681364a9ad5f761549858c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155b32abb65237af02b94cbdcabbf5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fcfebdb3e9cfd469eef2b8b05b701477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcaa7c277a6b2ade81bccdb9453dc2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d24c3b103421f51835d2b5dd27dd39479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2922409c6a36442713dd19f8c8b11c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461a47ff9b73f105ba273c01f725ae1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59a23b6053e6e5f6640a7650ba65e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b33ada404524346a079196e63ee94483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf95a9f5efbd0a9e6c00b26a169803484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098ac2eb08eb2edda0842d1a623928b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25866323e331386b76e3ef184adda75a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c95e697ffbfa8e88e8f36c1d39f28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0beb7fb9c027897414064e7e9a879488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77535f2830f5f6cb5e41c8fe2dcf9cac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db8f94570c0eb075e124b54f2513e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb82ce3abad0c31d3a56c758d375bf7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af9c14408e1361345fee031720b082492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59693231a1f8a2815f779e7ce1a2ad29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae1a4ac9842fa333a34470eca7b6b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109adfd1978be981b5a24f4519666e82495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacbfa09b9fa03a96f86c3e8f9f3c82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ff08803fb49261372b35c85826b18497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b997e423feb0078381072554651c221498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e94fdf43d416eed073980b73fda8c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7e83d8604d13e5ba7d035227fdee9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40155fbd15aa9e2bf858a33ead2e6f13501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0142d206deda06314cbb06cb08d86502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8181558f9f3c3934d8002924ee4e60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09689a7d83422b4a11bcd0df9c875841504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c0edd4223ea26b4badf90c7e8f762505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee76af909471e40fc90b2d0bb59fdbb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73e789c8184f41f667b53d3514c4e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d009c691827e637dacfc18df8e97d40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60582b554b561947f20e0f3817b63e8e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd8807b3720096dee01328da3feb2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28643ab4438946e0a8623fb285a7b8df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c5f1eab95e06e5328058ed149f4d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12abf984ee6f37d8732ace9c89e5ed4e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eac780f58c270437d20f062ee2719b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fd07d8317c98f2bb641bf21ba0df1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feed227abc39b03861c368351862ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a99d8ea27a6bb87bc89bc3b58dfdd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be283c2808124dc0ff6acf0c52f2a1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db7cee0fda1d4edc64993b7822aa20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7818b7c7f3c4b021d695a77b4ab5ec9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1057a9b5c2b947fa99790773683af9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec8545fc184def69ffd8671c273af5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804b9821772cf23501dc574ed626103523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cef812f3dd8e5b54aa7bd2092873dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0266b91dba62b1c6dbfbd291b9d39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62537745ea4935f4edac95cff9998877526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703afaf45ee649ee46bfd77693eb1621527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98347c943957ba8154e39752b23822bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9f5075f5b9951990dbe947a7cb0fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e17f012e5451ff13ce01751f3f723530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68e5edd7385211db3d68c385facdfe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3459e9a4a657598b7883fe025503594532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60357afa7587026d188fff06aae2f8ee533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982a1122855d17772a6981b56d4934c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d9849742df651168ad520084b3095535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6520ea14fa73e6e44164b012b9b4853536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6a486142a25b0daf4a96f83c5c04d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf7ce9140d3a8e8860b9a7209161e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aaa6fa8e00708d6a28fe75a4c4aa4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8c6886db9b78e52c1dfbc4831d502540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44dee4b33a2bb9b7f3d542f512c3f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ebdcc0d2a087f7a20a33db1a30e45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010e9f4b97cf85288597f41c00230cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195b597779b76c16ad65d408329d4a4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b483e4bc545a4dcff6da354b89e18b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a55035fc02af2980427480df546b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556316009831de26fe83393b26b8d88547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772d0e246f6d8d95447ec2fc6474c3c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6183b71f7fdb8f40dd5bdf8633eeb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe21c15817e1a33522cd57dab8e976550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05a5e0da4d3443e653203a07b1fa01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8b5c59e74697d67bf2197896b43b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da6f76cf251ff56b581be5396959d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1039abf8ff76c5188600b6842e22fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e70f0366fdf19bee1779314f34c3a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588962bf91efc1919937473756057770556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d20530e3860bde93751eec9679c9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5cfdb32049a53871600fd4e549693558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67596534295883cf6d601a5afba96376559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827379205f7ec5fedfff86e7cb535cc3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d51f99438639f63d8ceb20c3d8d1b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcdbd5693d334fce23044b0a2c9673562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df874e214c1951ddad79d69f34775e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea292e6b43baeb61bc1874ad18148e88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aad64ec57261ed60b046d4646d8a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4abdef3fccf8f0ecf24d2498c8b05566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3810152125b1b83637db381cd33294d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab8fb12d5240495d218591665c9061568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f97e97020f6a72a29bcf3e80e4957569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50ef4c5154e306a0b60b8cd9dad2d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7057384a095f7a5379a032ae8663d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd70daa3b37a272d1aa58acd631ddd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f352b7bf47bf70bcce66a7b9b57a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8252137fd5e7f843beb15ad3d82471574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e7e1a304c3371f56c7a10bc338d8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a96a0ed8876d59f02d422aad56a81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f270742c883eec82e33c5033c20dbfc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b354cf7daafef6acad42966a30d6ed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b05882dec81bee789c48c848d8a5a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efedb74f000e2969464100b0911b9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a82f6fbbb3c564830359be4579412e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14471bb207f9db794b7a400224bda274582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7ddd6c288f152dadcfb81d561c9b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e038058a7d59047ba9d90e1496b7111584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b6a99a74478a1600466e489914a5f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a237a29b2b2a15cb9ca24a1efe0df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a1b1ab5e8a305ffc335cab9de8f58587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe9dd820978bac38611ea8cb893049588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c9493fb1e4a751d8ad415bf63ecf3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77511a6cf43d3787c3a181967fc0f02f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f69ab5ca3e96f458872be75c22507591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2218daff04df0b57a2a3a59195d738e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43579b0d5439409820401622da25792593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67506f912b347ed60de65f2d3bdb799594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe9d8042cb0c2f7ae5b71bfb1f93c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0433d205abab28c611ea4bdf12b85c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323365629ff46e693b9bb91d2d724aef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15abd11e8354b5b71907e9dd9bd6afc4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ee2f29914f16f2c79c2af61201ea2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07362e50fcf2808d4b0557dca0832e29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f33b3f1a5d38020eafc0b3d9ace23601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8ddceec7782eaa5ec606328cb87eb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bde27da65365cd4e5e330dee7c4b31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258dab7ac941c16d291c97be6d597ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75cd62c9ec173522471fcb41d33d7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec468573d37f7ac11ffe50a60b688e9a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab1432f0e7097d9e3cff6a98e2755e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f51cc49bbf9f771ea476ee25086714608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48529bc39dad78c8b8063e244d75a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c36dbe0ae9e00afae57a50459f896610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97304cd645ca3c9083cfb6d4853fb786611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb74e7addedaae1e2febfa29b794d29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375969223d97df2b919792a89389442f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841c15d8ee0bcd376cfe41f42345757614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09677ebf204db8cb76155b7b31958815615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04fcd060b6a02cbd65648876991a2f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9520e48b487d14676eea1287bdb011e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed4ba62cf855f6f3e6f30643665b57618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c9c0f87316413de927abe3f6179bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65981ef4781f81238cf032c9cabe05dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d2a153ef198eb30f92b2540f8af8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dc3b69558ddd8f7c3a0c12f675b78622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752315e7ec2094f1aae02db5302a6300623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81b89d75f9cfb474b0757c38a4364c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c0b259a0076965188ad869de01e82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d64e1dd33e5d361105785a5a8057f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2636bb58eeaa9e4b3d1d79f345a31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10cc75e6f28f30e047ce316bc82a1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9a70c1a7b9682935ab377ccf41cef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed65c9f839fce995ef3364491ed9ebc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6c1418676acfbca2212b5f26a40c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8cc3d8596bfe855aadad533f562b96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcb6b8edf8ac14f0438a60c4d2fa26633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8b50aabf7d65c256acad453d32607634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0fdbe1cec7cc7b0b902bc8a99a00a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939ddd1d6e3a25acbf3b533598b6ebe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce2b26ddec6bb051244e2bfc559b97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74186cb787ca7c096a972d163ee64617638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ac80eaa0ee4e6d918706391f09fb8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19748af60aff370b45d03e78b51896640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa17db733f6770ea13dfd00c606fb1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439e60c21b80f49ac8a88a6625f4133642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fb3f27fb648c906fb49cc9517ff3c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d0056f90b2ea85efffee2b7c4d0cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108545cd46f1650fb8e20834dcb5653645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8260050d09833f17581715ea639d4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf472e95312c3acd167c6a1c6228ef9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753de47dbd4f78ee32c1ec8211f9e58d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa4ade02d0bd8360000f4d30f6a99e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c0445368836c796f196261e2bedca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b20b559148a499689c56fbbd1246fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5a7bd441970e24d17bc7388c64fcf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faa0c099b703fe7f06edc89b155a5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e94801ed097dd9079d3bd39549a4fb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e5a1b3264316e667ef00ddfcc169d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d9e05c723d78f7c2d65b6592d5371656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c26a6e66f13d07af1d216db4bdba6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dda2b0c39733f10dd31ef893a636c8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37fc5c3241081ef5da4f8604ffbdcf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95980c1d86738b11b42e6d8f032e2b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc12622c91293397b1154b74a8530e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35388522f2a78cb81456cad78f1aa7f7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbd3495daa4f23a081cab278a9efa0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44f198d3a0009571230bfd54c248a1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757a0d8d4217716a7a0d217eda7e4d4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988ea75fc54a6fd7503805536a4dc00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20af64c6d761e003147b54842a6fbec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2fa54938692445922249fc560225c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaed592f805d63409b3a445fce940b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b6ec48d3fd6a1ec2e926d99957e6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83d31a9674741ce9c51376c7396486671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cb1a4a7ab8f0e9f63698b1274a8ed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12582d1622b2e782a62381a05c2ea7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba815ad96956996c46d9d9917f8f24d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624621c003bb926dbfb83477c74c81f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64768d3379bf98f1c3a5c07c0d314d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcdc4ecd4802f5f3745d846a6f4ff6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3c233d1fb4cc7d17bcff87081b4b5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5b7eefa01359fe30f02302fde2849679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8bd04fdb5643d3baad2b270526ba4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dedadae574c731d0e2478c43e21da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895af100e192260772483f720dd14f77682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f657f54bdb9f05026bf253852fb5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5b949a32918beb94be9be9c4a768a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cddeb34214a73df60702b5ca303a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b40ce05c714c13c0aa7bd373c90f1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c873d2f7df11996679e1d3e8455fc0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49975480336b16038d690011ec2fb270688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b36bcfa3316686e1163cd6f9f16c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e18227b909c9dcac01969c94bf253690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce95651bf21d17b54093f9d7bb87b68691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc842676ebe2c62009ff1639f0244a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75845b872f7a47eabfa75d56f140e954693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd72f33fc421664434712c98ec25ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff69b0d27f543d5285b44befa94a548695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8371d44d0669cb55a0a7f5d6efd214a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8657a98c40b2630e763cac5756ac3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681286b640e75eb854f3e3b08b7c6346698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6009ab77c2e622aa4ad9e4867ed5677699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188e309678e769cc00408e2e7c7843b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8995472cb1e00dae7c1f7541775db701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5cb61a5479c76412ce05987e6b344702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1ef2c71a8be004ee92bb8bca9a20d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09f87b0fdf23a7c5e6fc66fd34bb0f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c506e6e6667d26b24fa37e7a25bf5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508592ea25c5d72d3ac4e765e34138e1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2233baf9dade097bf0465524ee9986707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a65473cb3d0f1beb53b441095b1c12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1b672f32f41f4ddd22e70d9360e72709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf337679ae4933a0691c83ee504bf62710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8003ed31c56a88492085151d7370f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e24b936d3ea05c42cf15ea91942ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9aae7d61489d2bd7ca28b8f57ef1a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec28f40722447e2556086bfe238208d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20c7e95de7ec4e62164d45773e3a7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6904151df848f30b6db6eb8d34c8d376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae62c414276282805c02f5aad7ffd7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61edeedc7eb208b5e2eda950aebcd448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e635fd89161a58e841ae3bc13def999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08427f927ee57f583e08ab3d0b7581210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725122457758913e4b667bc249da31911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece8f26d74ffd0f53e2b27506d9fa0e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3338842894b22b700818fe8433a3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8fbc2727f5f8381f6f520a6c0594a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba89d64c699af8e5d946e64682b68f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163da8beb2442650dcb63d6329037e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14b592d2c0cf336fb3f54a71b7683b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fa4c121f3de80c4633df70d6d4aa318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ecb8fa3294a9269c38553b018810a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89337f1e00d97793475bf9051d4d6bc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0267d39b8313a50fedb27a64afd93e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc33e5930c8de3fad301cfa03a10f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b992c29c34046ea9bf18d56c88e4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41b4de853d658ceace01efcf3b843224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f139af9e6c94b88d3905be5debac3ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c82784e284e267dcf66326b2083ab826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715c414eaea3c2bf8f94a7c0a9b11ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e92b07f013de630d7dac44a7fd8d6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abb7e13ea5af44e81413d0126ef9fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fbbb111b354bed14f029b24c7029a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54907476eb0f2192bd173d51d0b2ce131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dbc89b2eae256ce8b98b44b28532b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0476da0b9045d30d5956f0474cae633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a331361da58cf5a16e9a1fb13696a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6303a388b21cfa5d320ea7b8f860535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c32a0815dcac51d6c4f4ae77060ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637a190c442907f39196f38ef24ed2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec9c44afffd8af67b6aa0cf492860138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1a0f5e6010be8d9b198a8c6b585d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b560ff14f8ebf74b31a0b11c782f67d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74cb7787a0b50fcfc9232cd7499b5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9bfcb3b6b80b493f899308126071d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd95172d77ad2ddbf3e29cc10c1b7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8a942973b5435e3475c174db64b7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d257be67400d55b44fad13b5741ed645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94971a8152aad5f3e76a88b31dd143546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c67f5ca86fd9d9acdd91f347a35af447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef943a8c826a112479626ace1baa5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4c10a9fe4eda533643bcb4a573cf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da336cf27f8ba355111b4748f63339af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85860973da8f85d3e87119dce2fd12b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb0e195601028d3760321a6485411452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ff51da8bd351e1400a0350e5484f653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1665378beeabd057c2405b024606e654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20f8d64a2ab45f57e3139b28eee25255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdb95fd2c45208fd4f3ad4aa8b2f8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f29f4ca4c87412ebb32bcf659e15cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07be6eddcebddc4c85ffd4325a3ac7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18e32dcacc5500dccd6e83d58864ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e2eb33962ba3db6d4addb97844f6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe779ae31dd004f1866470f43c6cf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c77393fb6464cd33646b95b237fcec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300a1e18386927aa10740f00fd66abe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb74a073c208913aea4539fea407f0664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e80a86fc20a04ba0ca8dfd284f5d0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab4518051f867983784fc973599a8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056cfdee570172b90da17a944ed1c5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329c7d17b788d74ee44c06673b07bab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360d46c7977288e80a488c16e5def3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721eeba03171d3e08540b1faf316bfc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334599da290639df5142ad0dc54a438c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacd97f56a46b2481ff955e3a80a3c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba07384f5bf3e96357b713d9cdf40f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967886ca2a84036a38747aa460189a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9f1f2b57867320b647398daef44e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5edf3f40adc68f731421d25b4adec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd17e02d446abb218bccba1e4435d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d1ed76066b85007d3c8215deeb2ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd46e1072bead2fef86b6eca04cd55e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797b5b2ea104837d3f004e153c0761c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d14354b99e617bb1dfed55308897581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4c115855d6ff44564aeb3b0ca3bd382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8be67f085a154f484ed4cee39f6ced83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a58b859cb9a24adfcecf8a4d9f732e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb18b35ceceb874baa71d1db4e0d07a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30aa85a8ebdc547a2ffc8da6dac1aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095c98d4f576aadd7460847c4d4faf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15112769a67c03d903de340919690988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93159b287ce898debd9e094b7eb291aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6671474ee87e6ef4a44254b6eecde90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b6be1372236568d6ff627886a71f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55da32c71a16fda67ddca55a940bab392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a84c66891f94b57b3a76983700c0a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f95f53df6935d3017d4c4faf3b68f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e0b7b82ddbdd2146da44f5490b34095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc0839282ad968f86ce77697744a4d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b3520c49bc1609664abea4c5675a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe23db233494810a5e40121e49c2f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b030bae10fd6f3248048d5ede7a433399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2723b0715c6758ddfca759a7250c78e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569ba692b6ede29b979b8a9a8479e06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe906b798385255318b944debbf2153102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcbb469b17dc96eeb05d97de46796d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf975ca69917490f4866082a40af8b29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5930ed811f5db26120bbaeb8386e3b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f38f02afb74f1e2d5bd36cf0779ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018431c384f2fc8965b1389bd3b42335107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916631b7b7b1a1903ec6976cdce376b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab602474867fc4f88f703542da0bf30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209ec4002b437fa95a297dde0093ec1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e6decdd3612c13832ee37220686fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3b1449b4cddf2aa11e9ab11fa7f22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c3d50cd48fc9afb8abeeb921df6f0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e4b8cb526952b9417eaf141760010114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2275cc104947799c1f532bafe19ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d42611e6a94649d3835b438da46d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d1a9511fa528c895b45e9ca037fbb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3182ac83901ec3fa85891e55638670118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4b7e8cf9c4baa5a7c3286a49ac671119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13faff02078071ae4a87c3d1d0ee3ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96601e485d55fcd3463fb121d0b9849c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec46929792c16022d39ecd097a4e514122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81194c7d67e02f64366f747132e947123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c5f5c95dde63165818ee27002eb3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d83fdb67939b73fbcde2c8eb40340125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f484f8f4f795a3a0f5b19462ab07027126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc90bd774e286e4408ab199c8c708d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1061b5f5a18d76cad713139b24e68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335001ced494cd45b2ec49877ebd35bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4cabf45088c584da5a8f1df150dbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584fc6bdeb95b17f4aec39cd7bd48fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf68ade26b009081767b19a881656d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5ca85b00229299ba732692df64c9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf865848e45febde18ad861e69015a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbdaaf26cb40d555aeba6a7a204fba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345cd5bb79884b95dd10c43e6033aa5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628d5c812184970b7f781e25e386f7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21867c6fb06720e8bf913a1f8dd52b93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167eab8c15e6c6979326ba60d88f41b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb327d202f7778c80f626a127be611140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a63becbe7b88cf82540702a378dd63141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03c9948b06a7f0c84b31ffe612b4fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff2134c29e859e9ac3cc36275915a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1115e6e0af6c99c9fd3f352f665caf1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8ab431e0219863ad41f621a7bf828145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc9f6fad6472201245a7b41ea77487146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa958fa6992ffbd4b85c99b42343fedc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd7dff0fcd92bd1b1345f7b5f6e423148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366a0553d59a25c554b73d896a30f40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fe618196be047d4aa41b1dd7a3aae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006464e993bb8a608d518eb8235d35f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca9437d59b4aa8cbafc1c32577721f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e1a1515535156b1b7aa28388e2203153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481b227a0ad8f854e9bc97a100bffab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5d5f03fff86b63c720e9b64af9db4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeda06c1d255ee140078940d2e6ed05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d0e5bf2e9a0ce9a826cc2151709cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cebd44a275b03dad8b1d72882516f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160eec7430f5516275e94cfa2c7dac4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7320ca44b8bfe5f1d39339d2bc331160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a413cbbef014e2cc19071a5c4f0e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d5ba90dde4fba090dade0f743ea28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726baa0adf776ae13d50bb99e849e9e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6faacb1ff56eb8f00f3773e61a90fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd8c15f9fa84c1eab4b64db57c32e7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd510b953f78c5d07a776489830e38d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c2572937cec8e9a5bc791fad4d691167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0ae1b73c942c4525236d150f06f86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c874d9d35de5c9c49fe49b1bd3557a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbad95e0db50e15f748fb5ddf4d400170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee67fbc4ccc8bef44039e968819bfd1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3879f6408277e872493b63119c2b619172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ec92142a58da68a8fc3fcc06a6f85173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb559a12093db15d74a555ee76c279174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31db11aa3f1df11853963be4fe79d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e3ef722d55fc658177ed6d8e5a35f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c286684908b67b7ea09922f81731d5c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19262e53a4be17e47f11f60ae6f5a44d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203d4bbae6da564275375a162504148179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5142cbe09cd595aeeea8e2ff731b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45308702a4379a3ed6f1a91a9941b09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fdefa2a2f1e22dc9978d68f1538a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10967e265abcb7a4f02acb2be052ced9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37cc786564b31dec00a24e79d77822184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc06e6a5ddbb3f0c1be394d419aedf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fcabd45c13e2a48bd9046219349b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64346ff471feae3d96d544abd16462187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6319f10203ae80cce31b55d0f6c38188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081c8a0fae63373a8ee9a7765291b51189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f4882c061b66bf9acf487cc06c227190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed3fe640efcc583fad3270466cebe2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1226545bb3fdb164bbfa94dc00005c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcda6fbaf2b4f5b17d8d29f2f4b8cb9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd017aad3a97af5b7d5831f2f8a43a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d1f7d73fbea08ba238a01af4b2976195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3ca7348c1294a0280b277a986732b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56d4d923f35a5f1b3b803ce7a985da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72b1a71de3c74e1960505253d1224b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1b4ba9699b1f4c1272be919540327199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7badecd4caae423a3a9b73f3f22bb1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdb2daecfaf2822dd162b8ceb3ea4e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97790aa2a0def039750377c474087c7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1983eaeb8e0d10bcbb35199878cb24c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca401ffa8ba14a902d358ee0481f952a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee2bff6baaa8745b93f810337375cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa679f26a2f148cf3d0fb58daa072e1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064b56e5d52269212fd3d512f30ae4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ea89c097b10b8cf18bc55c8244eff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3710f10ae86002879f6f9c8b291c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f37273d9ac3f5127c695aa10b158f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd8faadef449cc7ba58fab0c6c02b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22c7e939c094dabb4021bb5ccc0281212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a959e5e5492ce10c132f0e6f460e89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7de80387bb94446e3dee8bab46eb08214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db173aa661b6d654f68beaba126d0717215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bb92dad7712a541ec4fa3c1aad052216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b57b7bc636ec66964577acd61b0b77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aad1ab7b1edda9c9525d20c52317d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467f741df3beae538f768c87d02909e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5979961d094f052476c51b8d02bc919220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfee3aa3a7506113f0d9fa75ee8906a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e2c70e6c4e6a316c64bf09394329a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37c0adb237330561371ad0e7e34063223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae931b93182b54f9eaf9c3c67518da09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b5824b48bb6e6081b6951ed5ac970225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd31490446f4d2558c2447eb7cf7ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c70356156555ad1996a119b482d7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acefdf1306c5a3e8bfd5ff14a1c3d57228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfb23f862117836a7f88d0e7e76bd3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf094291728e0c3e24d7d7fd96a1c9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69c5f0e720bde0e71370ca76020c07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778aa15fa9aff3b54a1cf35f0b40b16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9778980800264074b9528739c14736e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c1675dff11a4358f88aa2b23e19ef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789312e3dc5e530ef3f200fd85b5e76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4cc9d2aec6ae7ffcf662cb151da03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4b7ef182cf02799db4dc4347c9e3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793426f5b3318666d353f59166ba683238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c6e26c5b95fa42940ac86f0c93b3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949ced9a9c4ec8f3ca6e4b5a1b96a85240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab926600f05cb126a4100cd3a5c279241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a13cf194c7eae40d3325867b8917b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e058fcbbb550c557b335ca496ab240243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35a587a3154bd36d1f1e9d07602ffe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abb14dcb846af206ec8cff0d6e76b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371be671402227461a2a25c8f7599057246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178ecd8a1bdff92f6337b3c7fc6521f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efcac65f38f39510798ab29c42300b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66507a0728638051a82fa130213830249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a442767f35d54ec339db44313b89d23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea9a0f279021650d2dcf05017e6833251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f542383e075a0ea05647347f7a3aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441be9ba2a03588c0f163d506f501f6a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8dca630700d349430613309c28f8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52acbb3c4a0d6a29a629d8d5e45ee3a6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bb90d6252681f82d3a05634964ba6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc533f20597babef698d3f5cd919c6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b785a2314845c17bbb470c26187c1f2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09acbd6a3404b9bdd012ecff669374a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc193b7e30ef84c95878b3ec9190c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f1e1542bd84e209186aef52f3d3a2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211f2dca741a09063551caf3e70efe3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441abe27be9b8a395fe8a08173df9400263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8d8e636b2463882b1aed70c9ad4ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df135c42b337147b32df61d7d0e624265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fa51df04c4d79967dbdf38aaec81e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0333b184659cd5fc7e505140b91f5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10151859c0a41150b60a91743f622df6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c183cab880c4e3f4b6026b10b1800c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9fd2e6dece56458f9385f0379f95f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e30ac7b0761ab77034b3ff69a5badf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e315cea6ba60cdda6603c27012d22b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04990803d3d7403677f9aaccd78df90f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa88afe342dc29c7db05f6b2516a10d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f44110b334a550e37e6d44db05a9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022f09cd3cb96437cfe524e5bf3294e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162f5944dcc317069097992bfda8223277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7b9453e08dc6678ea042a0d0eb2ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcec07be2e32a000ea2583dcfc6b6d1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc43fb314d37ab1bc16345ef280610280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af43cbb7085c194c8e5d6bb2a40a6f3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0d7fc36914f99d3ba8d035fe8f55b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1c66c9b196f384e6491f7ff846a97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095d06754e06d64facfbd25072d873f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab7860b4b42ed30e76813d598356e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d0b4442da00195b5630eec9c08750286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4912e51c5b4327acfe79cf85f9eb71287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e193ec53aeba820985e62d32f8077288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67fd424e4684d31ade9850438ee269289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5457711320550cb5b376ecb4329238290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d4f1b7e6694d31e246e1296468c7d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a973113cdc5347cc6205d886dd9e78f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800f0d38ba6174ee2105987b007d5d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3619e05ae3589ea285c29c4e0a2592294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a2cf5ec6953cbcfa2cc530a567f44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281bbed097eba41dabb06badb0dd807296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2285c5b23c766660374cb5b5474954297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeacf5f9871c2708819715077c522a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f363fd29b641fb88839dbd8bf81512299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fccc3a6bf45645d989c2dcaa74676300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c6607a6e1a2e50f8fe1b657359b25301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97212ea557d94fc7f36eba6d63401bbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2563b6c5a98f424a70f9592de21bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a78fc7eb200fde54db19f7f04f544304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b56fc58540a95d41cb803990fb814305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9704aba5fe0e03d52bc692cbb572e9c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9a7a20c95bbba55f2da578be59238307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748feda7bb154ecb7d52e7f5be0ae16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0089d056d6767a5ff23388b462e08f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57694d0485a722c37a64f4966360a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a9006a8687538aff405a94d1ce8c4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d556407aacb1cac5b5feeeb167028312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4606f8020d542974efb31cdadd3a781313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d139969ac959a1ba71ec902fc4c4322314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a99c422ce47abe1a95eb1756ef506b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ccfb61591ab9704fad8ab82cb6c0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45740c3413f35a8c068f3d99e9bcc68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b10ab3f86a44e19b674d6f2c17766318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067816a482d705ff5e5c176f0f2c6d88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4058194644362445c7a0f89a41cf08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d27c556c3ac450b6c3d401f2a9c04321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94672826bea55c95b2116831aa47bb04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a907a806a5199b0bdbe517177758a32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6cc853d6423c1aba1d90fd62c00de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf797dbda48d8177639304b082f51f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dd82194c3305ab5cde65517776b69326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4015d4ab57bab327a20a01eefbe96e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc8c733dba2d0b372f361760e1b894328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74cba84406eaf23e415c0d89d4a2d7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79020655263477843e05092ad6275df2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66c7b8714d55dd0f82a9484bfcb48a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ed457e9ad7fa978b86fba39a7f72b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5e9d28fdfeffb2897745adc1fa86d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a90fb4255853f68080ca8dd9d569f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17a8d38921dccca5b6ccc1eb104c78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bbaddad18a19650a4b2bee3c0cec4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb193da28e7145e933ead79789b04fe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afa3ada3f64a2c10dcbccb9351074c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd641014151712b202f752b5a51bf5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40520d9b6ac872b347f127d898386f91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81e4d4f954daae4b660f183a659167341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db76cac7b0ee84c49d2957b41afa8da342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7289a8b4b8e99f22d143d9954d24b07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818266eb86b7ae4ee2881a91f29d4ea8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854471a1bcb25a4fd04423f23fd31c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70febd61926f9f0cd1c15ffc1334a15c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04d90b56b750c74dd5f7dd5ddbf458347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2031632f8598102711b6deb700c9c8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c70c748944c10b05499d84ed0e6ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54948724f3db9a680b038faf6dc668f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0315dbd9fc04cc2bda874dbde0c1c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa02d73e00dfbdf1a40c7775a74900352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b564bdf7fc2c79b14346ff2f690543b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad154c2fd8586342e8b5029b16edf30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bad4be6c4790ec44f05d7325c2276b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40a3e2b0ce707573dc93ff3ce17b8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e363ac66b5bd6bfbf4e1966e9ecd21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2eeebfbff76f8d3af90caa4aa8173358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28525baab32116b58fc12e684f2e64d3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac054cc70af252e5aa86fe86265ee725360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1310569ad430837c0f65038c12d12361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121f12e6d28a94aad3d4b083a1a1e81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a6d6bb964b5c54557f6f603617309363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11338cc28960d0db3b0bd086e0469319364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab59dfa3b8b7c61fb1a707d42dbc23365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56643bd890f19cde71ec8c3037e4ede3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b76f92a4c90248a80fcfe318775815367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6bcf6dd9fd0e45949fa90c25e56f1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310ea11933b75559651051276118c1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494e56737513f9fcc2001feac9d9581370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99588de30b8ce5ed41bfce880cc24613371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f820317447f3d87cb9cd21b5dc99fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7256fb56ce3332b19296ad79d33fe82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95540111776b508c66b836a9b3f4ec7d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4feddfb78ecfffd33b96b922241c9e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f94db8a589697766ae91702c634a2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8d138e469187531954239edf615b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b1f88391b477bd658a8c2e38586ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931b3bd22cc39c52dd6852d485f1206379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf174687687499f88a070009494b27b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a7cc2cc4db6415a9319c6604483a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22798839927883ec618c08c9e760566382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772377e406a273eb85e02e8a1f5b54c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af7ade4b1357a3a975f20bd1cebeb8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b005afec3af137efea0e1c42d1e6c50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ff611cde5453ed338318d14047146386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20f09b7a6e3e67736359356ad27463387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7e1ff1e8246074458974c8ca18c88388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e686764c57cc97d0542d833dd94d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e936d5e03fc7d1250e90e341fd06bce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e4713100b9b0de6aaf2a200d9817c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909ad13a710bef6f9ae2817260a8034392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2894e929d87494f33eb7ba39f4843393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93096374535415331491668c07fface394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43aab4ccee60859805c1a7a932f992395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fa482fcb7cb7cbebc334b44df08db9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc14a9f353679cf2973f914a33264d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72407816acbf652b14163a2d42d8ded5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa594dfbd30967ca217f5efe8d7f70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc915055bf96cefa4cdb528995bb98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7099481cce6606476bad0508e776fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd01c4ab918090e9bda84fa712a866402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82db0120ef5f4e8fc4dd027c30dc6e6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ef19ad3cbb9810c1a739603fce554404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf92d72d03eb77098d1422df4a3bdc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041ab787638b4e54d03c45b07bfae63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f3c332be8ae0b27b2b3ff5609a462407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1670cc2f602d3288ee08e47e2b655408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283f70b43fc31e9a6845f47c22a3c2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b49e2578ff0c985573b8b79ce5785410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef8b0e1a1afb3d43206f0523bb93e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eba39bfa44c77b7340598ec1ab9f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28411b5ca3e81df79685cb97e94ebe0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd12ab88d5b427fdb019b42d46d6890414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e260a8a17d8280bf07119a485ab65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e71823ea86592011b7fc81961c2c9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c586dc617b4c2471151a140728196f1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0158c34587be34c2d3840e8d575064418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5a24bf82a80ac500066c12a81d488419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2712232e73a55942d6b0e270abb0fec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515ea7e3cdeeee2b05d2a1706a1dcd0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e790477b91421d05ce9b3f4f8943a0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55639032545b580e76934e9e1a34767423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cf22a845a48c124ca3ad196af3d9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff5b409f5347f6eb89c8da7385c62e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ff5c1c28d94642a2b2acdf15f8288426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2adfd209e25a9b0d86d1947c52a000427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afcacfbd46574a4e9342d9fa124119428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7b71af9b2cd003bbecb933aa6035f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f69a666c85b874ca5fa67bc8b9636430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97268f0d52bdf46ada130ac1b64bcad4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0ff964ac339c294d7eb8455985155432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd865ff13703873285e3aa5fa3c2b79433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24ebb0aedf3fb901002704390d0021434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b471db6bcab18a811af54cb2317eba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ebf8e34a29ee39b4313a52468666f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef348c66d0141d82b1e71b4e2d488f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3008b5692e45c7e658b0ad9f8bfb7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc26270bc6c16ef21a9a79e28ee962f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4b22421ffbf31e789cbc738c26f7a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823c3b2ca5bd1ff0bf4847350458dbd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe348bc6dec529812a16e0fe41f84e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47098719ad446ef28f276f408f70533443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968494e54d331d65d27305e62ae0764444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a57be2cfc7757ec6cfb8c7681a5f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad24c7cae1fb86e28a2cc996094f6e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8af4f75ba823b56eccd3aac92be78f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e86c449e36eb0419d264fa5f990d09448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b7e5585b9abad415115363cd868a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4e88b377b57465a01b5aca8dc5f13450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6662c195c79862c1453cb766aebec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df21eaab1c46812c0dc07311cd89f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea30f3d44fe4e32dcaee2137a10b2aa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a3c1ef14502da50f085671fe133e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5070e0b986253bcca1bd0113a30f63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdaa055809473d5f969ad2148d43a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b8885ee96da695fc3e3006246077e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c99c1e6dc0b867a1ff28403bcb33b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e474a812e44d74799e51b0b436669459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfab379aa827a5701e5c4e9a988dc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c6acc36aa110d86ea0b9a5a172f37461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5253403f9e0f596a42fac056be227462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090328139d87ac14ce165284a19a7a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb392376d6ca9aa5344fac44f4d9d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19df0f470ecb50da48877a64c81708c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f188a827e66a7a23c4e32902552cdf7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8f73ecff736a5bc04f5bba1eda68b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35dcd6c09e52fdfbf31438782a0e3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543ecac8d7f5236c192cc8d6fc03813469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8c2bc1fd902a3f34cfb47afd4b670470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f6abe92a4cd2c5f94917582fc8e22471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72761ac9398d027eb1c5102061073471472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d091abb27beedc5823c38c09e2a41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a012e06f5581d6d372d96fd3d68618b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3c9a1a433f3b126397cac09224779475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeb496afdd2c835f59889b18062ad0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3643dc48746db2d705434bda8dd58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d3875ff84d481be2a277628186531478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9adfe37f5bf57b9184f2cc90830eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e7df4d24152c0135f52fbe19684c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8a93b3f58bd7dea41cb6f00ad689f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e46dfb4d493cf859049e2b7e5777d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e995f52cfd1fab17bb765b6012a4a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3298b35ee76c52713dc6275854afb72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6e25799ead90e8632fe85145ec346485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705ffbbbd7c61d52100af7e6a774b47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb5b9d13149afed1057f3d916bc3d6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3fd4672ea92816ebb189fbb7924cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478ed5edfb04435570ef3728a39823a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60a3059f9c48f652b500ea2aaf0e3f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8abaa6e8d19da492cd2c537b2d47fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f565bf85b500ebc094a06c57098442d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d6f7b1137987d0b9401cae5024866493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f855c03a8dbe724ef1db36c7893edd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714c2464201d9cb05dad46e2f56bf3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f4c5c2c0a2e4b60477de55c9a1296496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a66092f7fd84a40c8efbe94f2bfd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32f705d4cd6f307bdf3e37389951e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e912faba2321e2e905490c0e6037691499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5724395f55dc21bea1b5d9f86c5e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859c883b6379067c5bbfdb5802f0f0a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbf719631c57406b33dabbf90443bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9781b4e882412e48a5abe4630bd9e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b35595c2c460706d8098dcf7fd173504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feea9c4e2410e07412a341a21041280505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795944f6b02fbe61d3b0a5f2963a053506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e8ff0ac4aa23bffd7105e40154ada507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b620537fdb5feeabbd2f88279cbcb89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c89a35c9962a090aedd1dd0fb0682509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a90e9741a01f58217f8d9e5e6fb7d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6d4b084d47a742dcd73d0b19dfaa5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f1e194dc82bc39bbc7c6d00765316512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e805d52f6598efc5d8cf41f29e6d42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2664d8533c2473c79d8e0045b2cc8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6f3226b2057bf9b3665742739d7d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331ffe6992f615d732ba38506367cb6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0c5b1fb200ebbb69e943a1c8e7d4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b2b94755f0475f4cd7a229c673320518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fd82dc7ae639cda5ef73e7c7096a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36849989fa15aa85471752f628350353520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86720f8400ea7573788febf7871436e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8b6f40b570a33cbbbbfcdb79099c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47efdc42af2d5d2a934497a1107bfc83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2095167d8aeb21ed8f0859af1154f0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cc13edda9bcfcd24ced726a87f9b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e28f743d8f81d3958211c71236ea8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96290fedc3f6170ec46bfdb7c3a6170e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca0ab62f1ea71395e5486dc003a93d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe61179f050025da1a5c1783218de6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ce4b90c43d6470b138804975b3265530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297184d3a6349a041d245f629acce8a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63db294ad7b288b0201285af86933a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887a99d13947869f6a0aa7db6435580533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454985fb9c1ed307f574759f8abcafb3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb8704d5319939c4fdd0281f5d701e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3312294c7fde907900493b7079ca7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf60a155686aafd7ef0c07a966c37df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d261210294be50ae62997b2dba742d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358161c9cddd6782a97fbf4a2ef1881539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fb63fbd9e7dbb380fe17309dfae4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d03eb407e0a546a34516b5f27f3da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fbdc09aae042ad8eaa1d98fa3b5d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b74b3f34878b438d3e7d1050293c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae275a586ada942186e9a4319671488544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba0455317760cef99b4001ae553d64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd109994f01b3171627aefde8abe48b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d1ff1274504f9d73f0a6e6b0be04c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ea388fd54cb3f80cf47fca7b6b945548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ca31c2ef84392b93dafbdddacdcf5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202e178ef4a95ba6bf27ca12a2cb9eb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0760f77aeff53268a05dca621eebf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2f23a41c83e30071c21a2ea7c7b09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970b1b5870ce86562d8a1b597cb3eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed5dff9fd5af4a287d1983d9e22697554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d06351075d33ba01913855a642e456555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068a42cda219a415ad3d16691dea716556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b88fd37c729f75035b8b68bf3caf38557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756205bc65121c57f9b26746702bea3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a1b899f492912b2360e3ec1197d20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5828735c46c80d70e819e3f581e55d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e1497bb0f1753ef16a1efe555863a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207292a9b3a567e99df613f2326995a3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca41394f44afea1c33db17b7696673563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809301ea0f5276e73324a68dafe203d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43bab8613db5b5953e0fe751e80831565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffada60cf2886ba67d020447b69e63e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fcec024b4c6c90e40c3b23998b9419567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6878fb528108369a41afd9197b6fd42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462318da2b5af9d380901e643e35564c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07174ceee566a9d29b9ab0be52ed7ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b616bd41fceb928bdba09013008b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b12717e367b63d675b5241d7126d17572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b88795f3c0d246616900e627b19d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a14753687a03705c8f14bb53aa838574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a87f3f5ed13533b6cce10ef8e34dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d50084c64062dc5b59de19fe388e71576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137580cd046e0a9422389e61588f684577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3479869f426417fd8ae0b704eca296578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b9fc9ce070ebf831cff0d249ae801579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf683b6055eaba3f044237286328da5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcdca2a95c884e5c2a125b2d4621f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8483b4dfcb48f6dae1a12237dd07c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413b38e77b8966c508d53eda6ff6fb1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4857ba674a7134d1fcfe4731dc4fff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf061ccf469466ccd3f0f80ce889b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907c3d6364c1c4269167b94baf60aa7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7471a774716d53ad7768b8041e14df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0ad64a271662b7fc22dd453734de7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66fffe4cb5dadced5cce139c9c775d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ff19d16c6a92492c63bea08ce846e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c4e750fb2a2fd5f8d679b6c6816ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d12f18632125527db97bd1ca9ea8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257d4f05fe261f04e20a26dcc53684c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1ecb62590e1c94482b2978acdd2c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa44bc58fafe57796d7335feaeb4d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c266908fd535e258cff2bf2d4d1cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693ad95d1545fc97ff25594e1cd4c52597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fbc1ada81f79adfc927e1bbd046bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf32a8e457e9e9894d039b3b8204461599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789d4ab9c7d9bfc08cb90c4a50481d9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335ab58d2c3c7980884fcb62ea9beb7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eefd6d564f781d2a3d4ee627c979f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4c49d855b8bb3b1ab2f8cb16a09aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb80882ae59dce51f0f1e4fc3a9553604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b3f542247dc86ab5e0178fefa607c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015c14afa9d3aa24a6244c3c772e2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3184b816e170849247ddc32e912b35c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4178b0c7e0cdda13ff6f2fdc85023608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0904030713c7dd2e0b1280ef45e799e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84ffd4290cbb3a4db97c871d97c1a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2dec345e24fda0b31615521b68777611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a206c3a2db18ea4c94aa6a9ff5773d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33dea6feaf655a0d435fcde94203e53613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c44f2c652df9bd401abebc244afe0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f647c5f8b14adac674eab0f6f71339d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7f9cf5e49872863dafce1883065fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21998b5484f97981fa2d58558648f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b102c7a32ad0a9edec55b1cd9284ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5bd4cc11fcb2d723e2af154b37f03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c154803787d3b4d4f4ab866c81e981620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04d3d2427cb7623f2449408029ea33621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb66fc830e3075cb21eae440ec6e84622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587cd804a3fc3f0fe7619123b7d2d12623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c6303e468c1426e7415aefd93e4f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bede0077659971f3f484ea4e48e498625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc15b328fc1c4d7e589cc0783e1646626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253b35105e75795c467ea91ebac020a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bae9e1a6bcb46d20f8b03a4f3508db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1690c73181d697a2e08c57c0d7c78629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef657a8b4f6534db16177cbabf7a64630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fb2e378ee592782b552c6abf6a270631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73c960cca81c4a1f168537ab2a40ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f22f497f71b7a7a799a539663da6a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a599a817f171502f44863c12e0de161634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34189c135ebb3c1ec1aa561c5ba165635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa8f95627619ee9e57a946e4ae653b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea432af422f20248c71ffaa984658d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a1bd2848b0f10b2ff96bfed95e42f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc826060cf7c606139531d9caab55f64639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a8732ffc206fe473ec85b306f1d41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a3b630deb63456b7eb26ea528a64f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692518e193be852491c36b9168b9f7f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069a4e24db6fb3eeacfd52b86773b56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f4bc2a2b18e441426525205e26577644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709d85901922f941206e4e7375901f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d669bc0655d35d6e47bfd39830d063a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5004ed9eea45cfb7710fd04740ea99f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ff0b11e2b75c1f2309c0f3792d07c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde13c6e11ae0fd6e4c330062f1d657649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaa3c117c5fe775b9014be6fd09f43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411eef6bf76a3801aa2a643e96b249c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765280f7981656764aacbad287a739f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55a16fdaa8247066ded734ef1c18fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00a889a905af2d9b425f60ac2a804c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d365f153adc05737a24a23fe3c60e11655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11a365a7b28ecf0f08c91cdb88c473656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff79f030d22e00f5da9ca65314e78d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd066b450c128bae04a27ca5990e1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65c84baf579fb70837400e2766e0b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0312931e46ebb443ae0a8173370c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474270b4440866582d59efa96204699661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739ffb02c14d10a4613d303378ac482662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da919cbb91afcc7a6abfccb06446ff0c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0200d34d0246d184b131d7154c1a0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66167a64edce3c0e3e45237fa51f9f34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1b8c7ab5bc95afc547917b1805b6b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c536287b7c61cc2a294385635e249b50667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab21ea37aa490f0706b8020fa35539e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb96209fdf1333d16340d4ae6ad5d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d0d0580b9aaf66478b8cf4498b4b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff72c8f654b38dc6f1b7c24be36e47d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94794386229d23dd5622ed667f23b0c0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cd62c0f59f0eef75b162d5345f2ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ec4cfdff0a8bc53e731e1b06e4e1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f404d037b323734c49571c0e66e4f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e35160c8eadbc001ee7116c58073e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398142a62aa0a14dc95ffe3a79e949d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce241bae37f0668ad5739c23acef9c2c678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>