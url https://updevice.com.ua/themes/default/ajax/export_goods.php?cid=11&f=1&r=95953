--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c460b80e681a54ad553bd1452472d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fd5fa748aeb0003b298716985bcc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5635c5bcbc31248c8c1e4563ba2793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54103353a00dc4a260cbb9c2521fc7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534e2fc66a22eefb867204a9b7b2e295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c166146895bb1d1421ad26856abeb946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b7fda8634f60948eca5d0887fa26f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72362293eb4a00bed9a0fb48a0c7e7f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4026704c5082f2ed002fb823b1f7de59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0a4a6816e636810683ef8078ab5fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bada796db5e95c9e0e301023e207211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d52993458df3c34f5f86be5728836f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc39114facf6979a5ef0ea24a1f0cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d6751da7d602eca3a64a409baaa7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56f5a13906647570cd1f02d8f10ecb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d30181b57e190f6612e33aa7833e916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960bd1e52274e73e06e60625ab4aed017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb10b853c2c3b3bf414f831469635a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe55ac6a27a4bebde445fb1ebf2db9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635c5413d948ac9cb306efde290b84420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fda30ac5caf8bb8b4c5854512e6ed721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a29af77f8e6b4b876edb09906981322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb8b796b555a842b71b151d0f0b26c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ef97cd8807294007313b36b111a7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67a9213d0e3c557c897e2ccd654aeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba79e4042c40b0cdb2a4de3e0c183126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902ffb7f26f8d60a9221879e93abfba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d954270f3cfa85f31cfa1e29b45e4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41d66a27c6ccb348ad40999529294729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9d6a7f87b90bf5f16170d4e70d3bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704d18796bf50397ed8c2d464ec66f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b29daab27adba68cd6bf4289d04dc132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9780d7dff4ba88d9e494ddd4cbb0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34854e61b621fa8e21b4faf1be4147934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d668d31494b8f2f3ce783c5a8a35e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddf568c488d95e216acc1a5926014f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a6666f6e89ec6055dcc89cf76601b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e72ea4716b3a99260bd8f3641b64a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b18ddc49d1659d40210e295234f6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6d3e1155c23ac4afd14757f79213340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4134f958ccfc3b57db89a8e85c30a6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e6f03b9ce05d993c02cf26ce2f70242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22702d19ec463b7246d632142281b86143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b19d1c6c1842d9a5612ff26fd113844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d2bffb7e5f41aa7bc579e129f5bba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692035a0faf12f655ec6d2fc45ad17f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0316d46cbb6c2664151eae4f1ada64547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0de2f92d0dc2bd59320712986bfd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6724b84c9281430d57e5da3153d09f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3ae5435a925c098df2644483036a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbceaf1ec7b0cc8b836e08d5259b7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3c7bba754308b715239a4d1f72f6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eface7fc74fba164c9079f14a3ce28c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483ef4f4eb25d168d20054cdeb2293754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03752a85da93094abd0a3e8cf6c9bf7055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c46db071eb86728aa5742e8786a6e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa1a4a5e0219bb2d0c6de31e4ec46357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c0d8ea456f652fad39b4e3fc3aae458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578122a0c2f21b93a1478cbb9f155c6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d7e4a47a6722828db4b03a3d437b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc549de0dd02f41fa3954bd952a43361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b52d76ba4c9d65741fc200dfc0782d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59bd9a58b422dce3c1aef14d57657163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696380a749327c793bcd4a102710a0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce285318dc85f2a3ab6b00a46a8a0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c919c28826d7b39500c44ea2ac0a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f2cb591e7669c8600cd46ad19046667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0878f7c20b8858b13c46c073712b69668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ae904448833bb0a43733896c3655f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa801b9d6de23342bc15e5709d94a10a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d84cf0c7a2961ec97b93a3ccadbc9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e55c26a72d31a57bd40f85f473dd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c626461e70e6f8e47c9300c269099573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd438ab009aac0cd97b74cb0bba29feb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d852667db10072a91d58486229f1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a0e63969d355bd9055ac90e6e85e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2203f5b1b7b80f38f2c266025f47bd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015cd2253f131ab822c325052c3820478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a77d6819bf5ef53bc67376ec9427879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180f96e3231cb8dbae28b04a0a8565780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed570369a3d2081d629fc1c5df3062581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca5c1a18e4de2f2efc28a10ad22fec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd95e6cde699f36bc07e9fc7683a5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a9c4fe7c4db138a42afa5f9575a2684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b402e0cf4bb97e73a68cd513b004bd385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c309d4f45f9df14782dd623d7939c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76475c8e8a03066ea02ea1607f3f84887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0137a4b63954c52ff15e8ffd9d12a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51f444a3da15e73a53c8c16d93ce4e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53d12e225f77ebd99d391545f60e9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d054929fdd1fd1499bd877a4b3eda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364b6d80770ca5eaf6dc1aefca4c79092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bd8072a05e7b6f22ce26c7ad6511493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb8ea4b2e2a76f6ad3765a2c34f20b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca1a93f4a6bedbc4ae237ebebeb12e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c10b055dd509fec93b8a3ce62b9c2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab603756744bb5b39786d1950a6e96697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f795e1b34f982bfbcbd029d88973798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d64842de8d5404ac1875b0cac59e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13d57330d9c4f06de064171d578f54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58f078af2a8b3b39841ed9d25ccb07101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66feac77f32c2cae14b4e93faa3dc1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa3ca5b4f3bbd3fa5e2fde880075bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d11fb05b2a846e0c0e0ec90299733104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd6dfb7a78c5ea1451e6ae8cfe6bb1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdebd238d242800b404f3fa11f1d8ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b868ee93320316972bf5109e01cc5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b15951863c87b7e90c8d9a3fffc74d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c39eabaeb106d6bc9f51767ee7e26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac57ea78a1606f3b4fae6608be3512110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdfc12c3a09a89e012e99141edba56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0c456c5adce7fc089d8132f861467112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9d716fa30bd4c7f3daac571d71149113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503ea9ae5a88d1cc80165aaed8b16e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd222a1588fe720e05b103efe4cb82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1a550a03254454b562313c69c594d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e59e7a526e765180c339ef99618369117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377e6837837703e715ad243577844ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99401035b4f12b1350aeabe1b6fe6db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a903870abeccbc67934d2cb6ed2da4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41675061d7a5fd52fa7e0d16d947c37b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb9411c15bbde08756a22a875edeee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd49d21c82c828b2b8adfee9e2a3946123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a2bb07601af2badffd1b1fc9a412c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586739b09844ff31ab1790a0bb375c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24489f2bb479eb64cfa3e7416ab95d7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778367f8f83e70d28364d7bd2948e92d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d6e2005913d433ddde36a9c84ffce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622bd4b1d5304de965a00c9a5e0b298129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa7a83d5396cc2b8ad70429c354074130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bee6ea81c53283f71dd3cc407d380f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf523a462c504ac20c1575f9a92b6c50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec55ba6cbed6cba9618f4b2e6ec77e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a178374dbfc68b89e089ec56bca1f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b898a2b23b6ee33b1bd461114d50264135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa06c2eee132a95a20630cea0f9cee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d94d4c9cb3baa88f0e880949c8e08e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac47b1b71acaef4ab29d30279372ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5844f7addef8d50b32d8b4b9d5a01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a6c76a433a15b793a0c7b0bc4a979140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98b1174fbf0e4a35fde9440de59ec7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f702b32459a6d4257f862087abef07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0925707b9368fcae72a0d43009949143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a022989157898693a497f53883b3b1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce7e603214edc4a11c9d62f3f794fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef32b0fa635ce87f272a28c1f4991e4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba515e0dc4b8e0387ffdc5e3bafdec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc01670d33dbb7a01689af3fa8b2ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94664e8ec9039a9e1925eb57a01d87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9494e2a798cd520a54ee7abf3df5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1a8ce521d71a8f02388dcf6da783e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cf5771773fe4f9779244fa43acfb3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ad9ea5d2e11c1507c31005df8063b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5227d3234bd4f6067bcfd7153d41ca3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7df59cc4eaf964539686b871b9ba1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b498d9abd6ff2a0900a927e15dd4b11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae460db5881b178471bacd9888c64529157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a42699c448427e40e2c2693013bf0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d84ef31ce5d1050c851ee582628fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354ee049c703cb0c096be11456ba379160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaf5474057cbf0ef5616bc5e2562a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995b21978d4df803ccd5eecc480cac5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c03286dcc3c48e0dfd7eee513ea3e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8de4aa0bb6712e8ac252f561d2362164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cf0c87da068e4a5d6519226a87db2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04e7cede455f14e309f6eb3d1b7400166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2055e65ae1c82472b29bb2363a3c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8e21eea249b48004a1cd1a63cf397168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ef9b39e8d8d0f8c8b20991205c4a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605cbde9544d3d518df4bb844e133ef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cfc87abed4327b4c279dfa4455e21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc6cb0fdc5c25076b3679c5d784f94172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415e455c3fa2a9d60682c2137c2d705173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37044b9723ae40f3b3fee450352f22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeb98f40ae63902e22f82bdeb925c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cff1d8574dc84d4e30fd1e8aef2212176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe79bdd39044ab7536b4e501f007ddd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a12f6bcb147c54364059c25380238178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a53c1a76494fe82744a6df4bedb903179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4da6a647d129280e346f2737630f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd454e447a032ba74cd53e7187cd0a63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaa63ccf3aadad61270481fd6442f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a3da8fec3a65b7902ef3d5a6d7a33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ce9752ec679d70726c729f4444e5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0914aa894c8e7133151ee6399e9e6ca185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9acfb3bab76373254cadbea1446d3f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9b43bc82bc93f75f24d55dbf6a690187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988d168ebf5a2d39daccce3d76268fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32398bd6c422d08ae7835f53c7eaf737189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1362b9a74ff60b2386161d16ac84b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9e5edccb5462ff79c2257cb6bb4de191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47bec66efb5b77eb637c5a049eebe7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a8b2c046337fc86591b50ad923939193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dba446230aed7b4ce958af7ff4bd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11894e07eb697fbd17e5b130aec6c790195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038d4bba3be7b4319b2afeebedaf625196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67db29950a9dbf0eeaff473fa62437f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f9de29ae758681939281d83fe1302198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba55852bc1340cbc487224a08f7b22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c0893131d2b14fe910d7971204512200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e45dd065d7299f5d63db04602b8a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28353884ac3c5764cc7282d9fdb348bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189da2ca3d418995bf223e8f2ba7002203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0a79a2b88cfd3a95a83143405b1cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7628e20b67ca5f8468ca66be9eb0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc90ccbb0906454b3c7de93048fa7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382fa42530e6775b223237a7ec0dbc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb1d16fbee74117bfcbfc9433b4add208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1d9f52b706decfca7778a486800b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db587eb69d073a9d4b2742c5417abf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1458537f7dc9e54eb2100eb533ef0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45998fe1d5ac8af2eaff1e4eb853a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adce7a8a4a28f9c978cd85d94b280a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1b65796ef4841b30bbfac50c3a86d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c568bf3d3c1d4c69d998ff7c9f8b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cefc5d6d345e835a15a8827c0952f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbfa7e023139a809be9b318cb65390217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4614ecb24139ec4bb06c2cbe23d797218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe92426df8f2c0d02db5332f1a00070219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298a34d0490eb7b38a4c5440ed47a78220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703390496d5a61fafb8d55ca9dc08e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e0a7d846af8562c69d25cce7651a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2cf2b423788c0bf74e6b14c98eb78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6703eae727f68ef02721496c81aa6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ce86aefbeb1ab615b751096c13d29225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814d998fe7ab9789294f9011e844651226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd022c04628a4a87faf0a348d2e149227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33e9023738a95fdf34bc84d346e196228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e7ebdb08a61651f9d9464075d90b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc88a0c03781ac3e55cdc2938ad4e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7d47b2c0662d838710939bc21ff97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae108226d85c5f7385f5d79dd1848fe5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4971ad8627e17f3dd6a5c2c67fcf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55480efbdfaf0179cd1f43725f6192d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb2a00a918ce0b16e3c14faeeca875235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa108459156f39a6ec3277c91b7473f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158e70082183ac6b412d7f538e17898237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f55d4e3430e69a4ddce658b908f13a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb436413c6c8b28ae61e133e2382c2dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48338a7d95ad4c8ca6ba54875c136588240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158229b86105e3e4423c16ef7122e2aa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea44523af5792026ac4d82cda4c8a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b9a3d4d0df23cb8e6e0b683681ed5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0189702e9c0e1080f8cdc0443af8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd098f42cd8f3adad70ac4a90c857a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c47f3bd7512bf7f0857e901b5c56d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8009286d312e470dbf7351612b8dab8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa99eee443921d32ed4c6b2a5ad8dde248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a09f06b816164273b01c80d7b1f9cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bec6cea9a2b98b49b878965f00e890250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ba73e49973b7ac8e97d3440409174251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5facdfac279040a4a27c37b36fa63c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32b927834b19060886c71f56a60b91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a8a824780529edd9fee4e70eaa12b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a606cfe735b03c5ac05f1fe1d5725f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb5b10b65601ab86f8e14b3f8bdaa6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8480925120dc15e8bbb6ebd31375c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa75b0fc26dea899a495736b0a35440258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8726d63506cc9ea5c9a3e9b9bbd43f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23751b3329d985b07830cc943ab015260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8602453c1b3305f07ee17ce698b3c10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fa8bfd33410715f4ba396c96b3ad8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e288ee9abbc82984dba2c96be212585263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b400ca995fc61fc59ad5e024c1b4b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad224379d372490a283849af30d0ab3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4eeb8b5fb757fd7205d90a87931ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920b0cb1cd2b3611c3d568bf0a468b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823628d3723f4d22728e7867a35a40d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b80c0534672a73eb420740d5dd65e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25f755df67352de84c4ebc7226eca9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97056a6314f3cd463a71dcd9a2b416cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87419d7dc752e18f9edbdbdea0a07624272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ba23692915fbe51855cdec611a991273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7c0c98670c14d1657fb68c80bdd34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c6dc9ec8299df10074c3afa9d2e41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08c9a01ff73a762f10b5061c36104b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68da4e00a0a2f24b31018058fb0352277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d248c718c6ea2fe2b6768946df3550b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6057fba5f53fc0e98cd5bbaa4cd83279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a22f4ebe6901bf29bc6137ce35c1ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146c5e07b66724fd8785fb6b28d2a1b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72e81056693519588081bc796d63aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb50611d3dd31e6c83a3e5f0dbfe35283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91f22146ab0bead6fd05f0d62fc88e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39edfcb0e452042537f019c7c8f6f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222775edf73ebbe306e09276b998be7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb5949d3ac3a7041855d341103b7ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac914fde12f17b5e874ed457948c8d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11c88295fc4ef5dddb67ab5ab62093289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89c8a69f44a3956372fbfa7f1bb55e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0168e20da4da6589fa430855cea3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe635a018f447fc4358fed1afc1e6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2521507eac04749d8b304b81bb8266293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19472470ff97cb8299f69d222628bef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567867db102d53c1605a6c3776bb820295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad80dc592580435bb0ee92c8bd8c23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ed2d3b2e3094bbcdfdc3e509082e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330e2508d1b26095ae5bbc525a5c4d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aff33b8b5437eefbbcc4c406c35d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1f4ccd7f2cd2fb1f2d024d7566316300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bd32f40a003f1c144a03a3877f08a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2c333997bd91ab4ed6ca57e11ca60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccf29106c480ae17d663d7282a583c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746b6ea5fec5e4e404f76b6cd4b3240304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774211ed46536906fa04ecd8f170698305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e8c2aed805a8ff8326e0182939d30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03bb2c9f3772a83ff86ddc61dc34ff2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc433714545684a7c19273b0012b086308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f59e0592511d078e71eb14ae715031309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898434ed53a4417a5e081eb5d04d0af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36768cf8a92d44c8343f701622776f1a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e3a0c872fed1f3d293423b9b12b10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb737ea1b84f3393d30295669a58ad34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009b7e1646637c007385c7b1b8d5fe5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8451cbb61c58de8b509761e33fd6011315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cadb89842d9796df680dd6150933b4f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f124bdcdd15e2d39bd731b214e9212317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4506e40833d4571b4f494bb8b42b05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00233896c6b507c05d07d2647fcdebb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a63fff85eb8ac4d95eb56fd0179c5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772451cad3a93dcfd081f034b4afe62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b54a52b093d820c8c04399155f8417322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d3aa95da8dc2d0741c4e2da2d8d60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bba2383653a53eca65b792a921df9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28e08e358a8ff42648dbfb210600fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbfec9480fc04f7e35929c39353fca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a139a603bc8d2c90395d9071d45f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e6bd08c8e530cb809204e99a247cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ac616955bfe9a3409723dcc8a051e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ae9f843c9617d7811244bd8041cc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347d1f7518ab0c2223a3b2504b76b0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b777818b811646b248ed7fa053aa7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49a2af8e541683e6e5d280b26874d2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73191b1d267631ed1bd0823dd086c62d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7745471554aa97cffcf655bc1d2fa3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c334ce7d20f520ad0e30e0922eff1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499e6bca1eb8bbb63bdb74818ceacdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9851874b957bab4d4823d7bc9305b2e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d30b706e0fd35f5d8278ace0df8e61339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ab97f4e1a3bfa44bd8295172dcbce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b929a7445f922e50ca28c4d904df147341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279d56747ae83118ce579c205a4535a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c62ae1118399c22d327acee4af2492343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00b2a96fee06133ecc24e334fd165e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bfbce5d26d6c2af0082fc8c088eb5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2d352eb25ba185fd02fc42ee2b906346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f6a0a419e71e51609662e8f74761d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb9ded8ebc5cf5510518585269c5e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167a3897fd10068ddc85eb0477aedcb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b3431bfc14f1e980605126d48b097350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e5f6cf5909fbc9014660ded57e498351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c54479373095dfa61e4a12dbaba5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b189b8ea60c6614fa9b7cf785c7691a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4eec76462a414374634bef91e11256354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdebcfda7fd050745ae04fff936708355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9a9f987bd946b725115e9ba941951356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594723ffa4c76d63f1c946f7499c5a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615263d71c88f66db6f08ae8ff4ac582358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64695122014f866f9b8d9ffe67fd5d52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d701b24644fe656ff4d8fcbcae394360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc3e1a703830d2b3bbc3d5ca71c331361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec96ec3659ffb6945acf3e39d59a09c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b74e3579698cb800aa93a497c1a598363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe53286eed0558b3635f4d165184a99364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c563ce8876d976a334cd08f475c29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ed4f745781c2488bc079501aa2308366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96d9002961d10b9e2153f1afc8107f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c28aedf8ae85cbeb86562b127d738f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88aa57efcb1cbc241cdcb25cfd1df8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519731d42b62f5a00847ff8dc0ce82f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e09f639d4217742a0e5326a8246120371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ece2790bdecdd88d9eed355dc73d14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a9bfbcd846feaf403665a87543179373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495a7b89779e3a560d6bc2af82925b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1970b7f9af69bf6b2fd678468b567375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba72bd2b26c482b69e74bd97582823376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21c8840701b364dd125f613f2f457b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ce6dddcb816a0c3f6015d111cbf46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5125835bb1d96a9b27c9972adc038b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a96dd2fd67cd9600cdf98fac14fe9d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34622f14e862f138c1d7b23cd0c53a8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71184c7fcb5b34cd42b4f814cd601cba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f0509ab134f9f6b84ad6c730e7389383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee49bb67340367134a692ba2e0000f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fcc2d994e744d52bc8d23a4ea82ff385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250822cbda4f5f08554f023f7b0334a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ed5420e830827b089b85d3aa01b2d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3c81e67675e1c705dd75335d09a59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e552ac565b4a29bb35b7b22f5fa2eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd80eb83aaab28de91794ef7c5d01ef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd22ede9f4dc24fc9d582214dfff834391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503337e6ca6d5966bbcb536e841ddadc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbbc996b0f22db191041939e5b6e72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca896d4e59e1b3377e3a95179ce3ec5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac27a1b4004043071f31108643c5e74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9014673328bc7d747ec4a12c123963f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a59124fe612ad0a9e1c5a505db197397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1923e30375f0eed4b7a0290253ca98e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aa14e92faf3abc22169ddddcc6798399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d86969ce27773442899cb64c8d465400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069da0bf2fc318731e73b3df9fbc754401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a73b3642ba36f25b9d80b175a1d15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e9cb606dc6f5baf86e88587ac8917403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3c7723cb572ecb4d052a0c6e328d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014a6a1d585b383cdf02fdd93ac2905405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4d267d79defef562efa906bf9100f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d832e8d0ea73b91b0b9fdd433091cf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2f9614f0b77bf81994caf92f7a4f4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd992730f335018e9a8f22d44f9645e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9af76aa8cabddfee27790815b518ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8d76abeb262ca4a043fdb886d40f6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4cde495db86d019b0333c4f27a504412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d951ff58fba845f07867ba1354949da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66c14e7c39fee682c265e9be56672e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614e8d56a4d42b95e38743df8da0252415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e45a0aa1176d58128a4977947ea6b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6fdb804a86018d5e45214f107d62a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49af67ac998fc8973d5a030d51bdfa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8801543af038f87a3ae4f0687a8fd0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b2dc05dbaaa02c43c056b3450a2dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46540f8f29691cd848ca7ab7d8825f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d9d65b7ec3e9b2a5a9d6f2c7956cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8012f5263d8451672d6e3a4dea88b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81000978be034fd154729a242b0ad2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd7cb006e33a180dadea0350389533425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31ed43f3b911aa47955cdefd53bff8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347b3b2fc7f1980f2a4338255e0a27e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493cbd5b2230b76dc6d54e8c0bf3621428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7070fb8aeb52f0b22adf508588fed65429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddc89de5958ec082efa6b884ab2d45430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645937ac7569992d56d72eb6c3224ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7185d10c2ece56a043558441e8c57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497091609ad7ca312086d563f8fb55d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6e95e2c6e5aaa6c61b8ddd0304c3c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d721a2d2130036efe8ae3bc4da96ff9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538103639ec8cf693be703ec70a9484d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283eb924975cee196d06940c302dff6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eee4a9568fd29d68d320bb2a3a6c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691174788c3ec33f587811d6a516d03e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847231a4bd6ff71c80da7ce2a908100f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84991f11b7c3a76480f13c63504b50b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cccac4ba51eded718cb751d011b21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea8a10c0d6afc367f877aeaa4a5e8a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a073ca22e0a1f4037174d316aabf4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38671e0578d128986f1e06e29f2606db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a851aadbb60c8bdb46ef6bec0b8fd8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ef10ea64f0614e3be4457ae2f2f7f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24755844313ca3d653afaa698b7d42fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fa764c7cbbab7666b4587d5473e7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a7f40a8cf7bacd5e6a47c1055a3e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d97392ff414610997dd013c878e466451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac97912b55e5a7d0ec04d6eb9a2385452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79af55fda07be0778f2c2ff1d990fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510364939b43316340126ab38877935d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15037293b79f6aa87cb0b48d5fd16e2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea658819208e144056334e5fb2e44b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5770c9bfd14d09216fb36e4db5e77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65e2460eb18004096067209b83ae2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f53759e8f0fa5baf6fbbc0fa2c818459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149b5c883c7d9f76abf1c56581c49b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48a8a5dcf3c4b209ee853db96d5991461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef7a1cf7c00f6527c9ad91487fa6b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361607fa02449418ddf804b513f049c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01ed98e3dd03e99570a5967ddc4c51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40655810b3b25cd7c4229943c63f4c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe9686a62e975592bbfe43eef8f48c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3b6853ddbf89e2b6a166c2e56a2d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba58588ace3b3f57f8bad329ea12b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa15131f691e488c8278d661618dcd3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afeb16b991750ea5f531c434992148470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f03c7b94ab045ba19817bd9959ce7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beff1ad8a6a9dfcb3e42a802e89fd27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089d37ee393ac826c55cf75cdb08162473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64086c9a6ba9bef478614a0c6bddc64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5975390e848dd712b5306a74e098e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1917615264e283eadcce8c19a3b4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c4340508bb2d5a2b1c967c3ec0b11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acd1c052842c5f1203e7eb48c8b1c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b3088a35a1bedfcefcaac5c53bb59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42d999a4bb4a562e5a8ae98f686253480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98785e8bad1a4331cff7a4b1585a0815481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737be9420af0abf124fb7bec09f3ff64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2c7450cdbbad20bfe194f4b20101c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4318d63f88a72c3a621b535a89491484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b74ca564c43b6da32220e755bf483c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d77d9bbc07945e9784492aa63598b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b655b50c5652be2eb8acf32b99d20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28d06622a43fde143adf34d5d71549488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c3a13fc24309397f40b24869746e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eac3bb6ad311b76428c7ead0ed47fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33d911096075d503ae05414b58f223491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa493046db2d8673b432e6997de6c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28319387793602589a8a84bfcfc83f13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d85415db66217edf4bd5d569fba64494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f98ad4a6cc599b2c0e03f62c59d004495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e0017b509cb3dc4e239429a28898f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1b5b906fc2a2e2e95a147d0903b51497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f11df3eb1c89dfbdcb572eecb77dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a2367e56e40efc5ecb2f1a7af2b97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9f43ca3f0d7010613f87027b9fcaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46493323417fb41385dee129331358501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb013a048745d004553336134f9f370e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a83fcb49dc42e05f31f62abdad296503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3cc5082840e2fd0671f47dc33e71e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4a0f60ad7bc6225e2ed6d0b33647f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a55c1a65f997c06dba06fde7e08ef0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0d45fa4dead2036d7848b7879c41c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480534035a125f42f09e674ab75b9368508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d75851d05d38971d899b38a119678509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed128b4c805f83640f3a9e0d340cbd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdad5bfe909313df317bb51f150219511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a9e6cb8cf9444f2b05d9703604c98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641441320706e2cd872e755d7f9b352a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb639c1ccbc6bff12fd28f467ce31409514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be1c6e4bcbdee7e8379acd79d8e798515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5985d166d8706c0c342c8ad371151516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a4d3609eef9f2718b6476f846780c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f808f046ae6b4641e56285c6b1640c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e527f950158ba4ccfef945655714b9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4519753bf860c8cea6b32bfe3bff90520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f159e583434166ab20f74ba7b0e03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edd95a9ed9be6eda38dbbc01d6c68c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c21d0c237568725b7baa0c8cad2ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535b56a706570fa452f86b3fd7ea311524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870ef08ebdc664f991c00e66f723691525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1ce576bece68fdd1ddc2d6e713da3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b316ac1a2e9c4dd8076d67d9619b10f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fbe09c35f542038f7adfb081d470b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb28b2fa25e30dd29ed5a16866d8651529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c641f60760a64ec66604b19c82172530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ae311f0d4ba9c415a51a532d5892a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83f00513f6cca7e49c7881239bb64b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5e0bd44456d047a41990090fcfddc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadff6995221b29eae76e6075c95ddf2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da696a66654c49d29c44d09b43d63a0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c47140f46e15fba09ba6a4e163d5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b15034a84b4d0cb26f3ec0693dec5a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0473ee9dee708deaa52dc88b8a351538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470c80e4fb8a4c055e89b72ad7f2e96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee97ea95f2ba3b06b90f93bab4a241540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1fce17c45decc0051cc094c75850b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fb7b45a8ff515e858312c81706e4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf9a42602412f3437fb60f97c77f18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d584408e9a717d768482297935dbad4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188da735c8652507f5da306b478a1ef1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ea70231affd591ff41ffd3daa246e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e284ae644c4db506c5b9d4388efa15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e893d75585afc09e1c414ebd07d608548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30591f5224c8b30115e2829d089bc74549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d170a4bc88433280e9ee98e6cda12fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c58f4f7dc0084af25c00dad4a5a439551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0daef6380596bb3e115b82f970ff8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2389f4127dd912873aa13009114108553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f4da668923e14559cfa706f0daea6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aef29feb46142e93fff2490abaa05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3ed6ef9001c8e3e1fb61d8128d38e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dfe46df323c20b83bc0a724c18612d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0377eefca39e195f4fcb3924a23a09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaf327814e0a99bb2a1008cb5299cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e670941864dc45ff03f68ea8db4a81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c7ed89dad466c96fa68da8ccc4f39561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b6ea96666c229742f45e20d1c7fca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b537d36df3a0202e595ef21f795feeb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64464736671f06e72d5dccbabcf2070564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d5123f39e718fcaca8bb19f34144a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9734034df4fa6b104fb2acc2e041695a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a339af5490f5ccfcdb381780125478567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96780f0b20d55e29a28319578f022e09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c0207ba780a5ea0e21f960b6197bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a157369fc47eb997ebe825a11698c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d71648a9e588e8a3c390ad2eb0c517571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81a672fe96bc16d89b9d098e83e37b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd9d4c610f68078ab4b8ae19dac0ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be313d085baf58185380fc826802801d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca752f3b6b4636b747bb0e8ac31904bd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487c1337aae1c1ba9536e4edc3fff63576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f127b37e046bad69a38b8724026c571577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e3ce0abb320d3d180afe4c7d69c82578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2eea15ca867ac8363ff26ce76bb070579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860495bc641b0964b09f5fd64eadb90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189967abc000c8482e5bdf406f0ad356581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a0c26415cfabc375ac7cece4c77c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d902eab4825138c3e3dec81d243f6ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184421b338b4601f78504bbed6e32f4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92a85761f750a99dab9f2692aa8e15585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c87d9b3638770b2b32770ce7f93f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09650c737a95c58889e6b4ee28bb948587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ff9f1a06e1ee5843f7c595958e4c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910f619aa3fe0d64f61c3908989454c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6c4ebc6d74912de285b7d17a114bf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50007732dad7ff3a5fa0a8ed8a8325f2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95766462e78cd88152382e3d06b9b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25a98937f5aea2b0ee0cc8ab696a93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb9b5be0ee10c1bfe24f87fdaee340594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eadb93b805d763eda00c53685a57e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f89e3166e58583ac364247e09a402596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672e6166c363689ae61f0d9110fd5cd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041cdcb2cf97e05b9a57bb81b6f06c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d409ee417bf05cc3e6da0c03924c33d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3828880df1ae4a2e2c8898adb6654d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3768c1bd29fde66013ab33b7af92f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb63a42382c46b3dcf1dd2b7fe7d6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebbe01334cf21e004b41fa904f4396603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329071f3a47ed166b7afff2a2270309e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22deb0862491678114a63b585f17db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89724a209d53912fa2b24b1f44312d2b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064babe1dac0d3384c91fe33962828d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7434465bc7241c9111afe6d6a28e3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ee0ff893d76e8dbc17213c9fd56b7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb507789acfe4f09d91c0a3b278b0d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbcb5244a483b80978f184adab040d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb13cbe350315396e33f706691eb593612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c0dc5830dfc1cb520adac9d7b9d70613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ed7737d75ecf402172591c80b5e8e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3befb4eab6402c7135771cf3a06ee0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc974f70b3800c4f7c0094893d820cf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183d4dc1b910dd548c89529d1f9815c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3f00d0d56189b10f792f69e09d379618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddeb7bf49d22e53e9fc11e9a114d67619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17b20ecdc9ae1d51fad9d2e1f0b1bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808ea86623a5c3ea8ace48b68640b0d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ae09a7c52e148a667d7e37b959fa9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53996667c7e80dbae20d14a7a816ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2c5e2d77f7071c6e1c947c3b15efa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570add4ce5f440f5cd8921c23835a69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee3ccf0e563ff3e20efa2cad6d0c18626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3511d934879bfc740cec8f6f31f409627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1bffd11cfb7ae126b0651851eddee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247653dac0566b79f1d7c0ee61a2515629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a332969b26cce51f20e877d68874da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f238b6792714067f30996fc4ae0911631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed75c89a4a64afae6108ac0ad2092c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be70f01ae11e22281f1b80dfb9a9949633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadf1c291ac015c484ba008ad73780d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3613c2672a3de17c860e18f9799f50b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17bd11a42dbf10ace7387b94e00d51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ffba13c347059c1df72cc97918d2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973944a9f308b5f35753aeebfa04229638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625556995a69edf55f908bf24ffce4a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03679c20559bf20c937519ed2fc3c15640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20c6d915ef98817c1d813a3ac6e430641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07ec4fab2ac0887287ecacea2fc50e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58ba99282ce23e19e367e6e10b2067643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be59d2b77f87f9cf45d022d24dba523644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6044b3864751a961d9e9a2b1751ff1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83370e22a0fd01f912bfbc38e96925c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4f434e9995f5c2d39e076ad1f5b09647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c251c973532fa1c9d16e122821902d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad6aaeffd6e2f66441536c8d6a3a57649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31606064db973eb695dd8d0f668dbe1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a68d7f87650ce6a6f047f49e93b2f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47696b453cc6e11a6ab0c8da1ab166652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9917787b7eebb7aaa69dd7f72a0aece653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16594264ea08a48606451a6228b254654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7f8e57101ea93195157a8d3713116655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79063069db07e788dc9951a67cc9ef86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0babfca15e41330441b7103f45e5d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5705e105cf486e425b4d070ef26c9f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b134e93b765f746b853dc6a1d27a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b2edfcd10d41749b248244fcd6e74660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c22b233d7567232cf58598f81d6774661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbebddf43f8ebf38bf194edb87dc153662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec4e77c7fbfc21183e730319fde25b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f603013f9a5fd392573978e6b83474664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3beaffb532bf5785ede0ea01b65046665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3fdbe1fb925f4a53fc8ada4e4b1ac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3fe529fbb159f2b34c1606c3b7bc8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27e3f9be443d206c5bd4c1f1c5ff3e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37d4c03b79304b9427358e97f564b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974afca05e264d9ebbe79ae8595cd1e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fc74541e4196fd831557b5b48ad7c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef49fd436dbc0646c8717a3bbbfc66672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359cef68aa31376acdce53afd160ed1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37bd65a7a20133bc20557810f76de9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb64d8bd575e954eb73fc055283c36675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7edd4e37b16ea4510c969c9c7092d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b28da1256755248b2867ebe59fd20677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b276e6385b70f9d6998b4441a36fc0a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79189023dcafdde90c17e5846fea4c50679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d46d38e06455f065cfcbb41a5d2909680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3a5ce4d5daadbfabc3e6d1566abc2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5295e1e2f111300bc3d1c776fc167682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46010e397317d8ce3aea1e56d6174a76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3091fdc51b6b63003db18e29c23a9f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dd7cb2f6c8b420046e44670983c50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981590d40ff66f7f2bd0a7caa4d478a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7524417fa7d8a50b75181f267018a93687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e465f7b1ca785c74c1e91dd2fe3a2a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2429c3ce6c8fd969cac4acd0f12d8ef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd18601036a05e644ae152df7c9b3c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31aed403fcbc0d37e74bb2a8a677c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96c2ea8086adbc78682afc93c4f566692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3665369369ffcafbbcd031ebb8770693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a766e6fe12e629d7d91b4a26461ac18694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33508bfd286d1fe94a6e96e1f7b7e211695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3de9688fa00b123c403bfcc36e5fa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306d8fb81eacc52a8b4c00a69b28cae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ebe578926e40acb5ad0385d6789bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f82d1fe612d5f7ab79ef1214ea2d4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407374ed8b9ca9c2c0b2826ad8ced041700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c0eb0d34945cc536b82612d142717701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4376663e6997026e207ea0dea57a8e4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c3944cb76acfc2aa7b761e82456a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa98c421daf46852fc015c4f2a796d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0397c217c2f2269a4c412ccea0a158705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c068be91202c25aeb5d85b3918b8a6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd967a2d6b6edb97186136245f1554707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eee799d844fa10917c8ec4397f796708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571aa2c1197baddbd39ac2011c4a8e7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ef01d242e443fb62c6b34f53eee67710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfcba74b27a25689b6bd24b83c0d4d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63a08a594f4feb01d49230796e90ad712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e52ea813fcb9693c718f3826ebf5e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d18e16dae8c8d91149b6f2a829f9ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dabcf138b4fecb2dd000729bf52e703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd4fc60cf430c892393cb665e59a514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d8844075f38f47641e8eb4c3ed5da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060d36fff3ea8c5cd8f10e7d63485746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103c875a4d77668dc5c8024f968e1fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43c426693da495c833860b606e1d618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58e940555edb2e3644544aee64cdcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c9fceb60d444e34a008af96e9c04310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f80dc632707fbe78772587f404d11511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40022f18c9176c7d555aeedc2c9ddbac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e50c76e91d8220a6c079b43595a83713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64509f832d43f2b0485bc181e6321f6d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186eb08f4a687fa019d7569542d522c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bacbef9e916f5050aa7c50bf8853de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94a74b07085717d62f150fa9be567117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693599162aa88058404a25e6a02e66c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7646639d8f8077ded39bfedfc335419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5c46f2111acfb449a1311100fe3ab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb390cb402cae90351410267de1e3e9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c2ee078a0de523359c6358d9c8f0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad0eab7125115344327ecc3e13b36523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fac7ba9ad28f0983a3cebe40cf589024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311b472c12be74c69168e230f60c1ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b73871f6e3c21f0ad252b33a98914a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0835497b51564db00b8e9587eec1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75718ecb83ee0d00551a313e80918928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22f53bec87384e8e57c95d8d3c250929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133bc84e06a61f32a30a56dc6b912b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764c85c0e28c3e6625590a4d93384e431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5996c22c96302ba46b07522be257553332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f6cee477588ca05f3a123a6c08b2d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dfd402efff498af0a61d1b8a825d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846e631f8e68530200ab355fa783ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f159acbe2d562694a5727bf92f26f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4e066ec42b68b411406460066519137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec979e8b140452038defeec501ddc138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92806b9ccac0ce667bfd0c3045be25939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345c26d25790ca80edf8305638c2ac940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1a1ab97b75be8c30378d0910e753141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1af02cb059e035a18ecc070b74f9c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718321e87393b3209458e3bc146c86043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342a301b8aa57d9dbfe8bedcf11a0e544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e053a1247b94f31438964e8ee1fbd8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771e3b5ad090e7388dab34380db868446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73a2293a7a9ea82196175cbd19177447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a67d8194f92837abac9069162c86248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0761b554c7a372fb47bdeea0169fa5c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa731addcd863ed2cdf90675be55d0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f73d0dfdee797f1d5ec9aba1349db851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc31b27bd5c2563f93fcc1f2059f64952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504c9a0477959c0ca816bac2647cad253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119935342cc2d6680787d9a8c173eafd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a388c1e4483ba7e65c16865307a08355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b935ab8c9331951f069d5d940d24d7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c39882800760976fd40600cf5aa2657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0c60fa36285118d8e3bcdef0559d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc2f38c8bf5f5a3fb602c9132cda7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45367954abb79f946f22f88139f8f6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491173ee73b60c6be177dcafd6bfd8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c84b73d83b9271abd0a1efc2450e662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574b7a2cf54d27fd6ea3ac1a4a91e7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17e9663ad92dd833e955696965dec664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffff9cbc0ad275a0e8e81854de44c5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988e3cb7188bb552628070769a8081f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29714e8368980865403365baeee18467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc8c2b79492c8c96f86c4806ebc42168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4adeafda8f4762b79d26128fed81ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6578da8b4caadbe1cd76e7e64ce6670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced8210d52cdd366f829dd377e7d85371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b360e53361851d29a9e9242dcb05ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f0519887520a8f617af31ec69795a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1455807a3687b499b2caaa5c12b72574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b134a858db89c5b8f3059eb80c8375475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157764f5145c01b13bfc7c0fbce102c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78918a392ee4a439bf32705055a7c5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6ef377235774514edea4fb3c1d1c478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fda14b1c64b8461e9c147a01683afd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb43e7bbfcb98886bfaf4c72aada6d280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355401c7651c0f56a4aa5eb7d130b83781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a4d22a576f18c550e42aa53894e4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7b669db30514871519d870ed1e25183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0024384ac6626feff28f62539e80784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bcd3fa6d121583c2d692c551aa00b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011883a445b53dcd325a9fa1260588686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06887ff4901f55de918831c57772a1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df4b00ddca23dad23f617e86cbf9de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5defab7f6c6282c37ffc882d0d979289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b6533596400d175da63cb64415dc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d18c8ee4e86dca4cd0fcef7c1296091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6879449d252bf9f4f902d1e15e52f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c46eb05d6a37af054eec2dc98108b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe848f11ff9fa0952eaba2067428a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112dfa52c14c049af39d9f2e0ff99f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220eebdb3348115667afbf39fc90c3896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d136c64804fdbfb6ca7561d675ab0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a44cfd73f4702648d6cdb98fa0134598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f6e2b9322bde25c18e85e11a8e54499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316899d82ed348d45ab756eec8ad20c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7c1aa4c85069497d42585a309d607101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ca2421754536d4e2697f300d3997e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf6b80056d70a1fd2a8d719c2acf69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9e2e84b74b9237ff90ccdb4c86a57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fe860273d0148fe385f9de8f830f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee159073e0de69aff6207b630a229d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395422cdfc40ff0a5d85d764f8126dd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e09ed120b03d5824c23c5ab1cca0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2f71da44631f6e58eb0adca25a784109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf67dc8e2694d6bee1c545abeacf32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e917b1e3f08c7bfb9dc6b74fdcc023b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d39ed6f303624c2d6b9fe01521976112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86db68c4cb67d389ac218064d4828be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf0af1d2732aac929111c4d7b76c5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f9c99a6533cc87520126fb89e4fb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a76134df027e6696aff3a3458c4c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee54e5f832f4913685a0a6fa550bad9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799fcd18c59e532811ae6db387a97e6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea59e77197a513a3a4604331dc6a5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf67f81967bc6ce7524fd7ce022588120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27504b08ec964414555aa25142b9b1a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685412f87c2519fd0a654a967166dd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749025ea6121da3bf8a0b0eae8dc2e5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577ef9c7096e2f81d2e131c9c06d57e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2853802b6759f9f707e2581709729125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f050de58b303bbb8cc60892744d95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4816e3f84a2818987c7304e58c281127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0715d760c991cb8eb3b4b13a896005b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b846e1669ab17397108c7eeb70c70b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54fbaa40adb3112d70d0997ebb9a54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab300e97e10ea21fdf0637fdfb1d73b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cdc89528ca427b95c5d555842c2eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d63cdc6a5fcea6d2b23eac0be7deac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98befc31ee34bc50dcb46ce3b9bbfc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874c3e5b55263d73792cb08a1419a59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec9682c455d73bc377c9d0a93a4670136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766b1a07e377d476b6c9a479c0d74de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea9e16171d1888fb48b5aa574876d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350010f332326238c6fbdfb3ab6bfae3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42e6620abb5edaae8f8256081c8dcf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9e905d104cb0e5b27d665e67ccb08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3f2fbe10e5d440ac254fec869155f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf966cf72750f9ef52021018fe7ebdac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998b0279596b3e59011c164af4a576d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd05091cefc2586c4c058dad50fd915145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f15c89dfd2839f7541d5bc1f3be7de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345755f38117ff3ec3e9fb07c6058c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02c04e2dd69afe47eed335271d0bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644bc08836dd3c57bcb821c2d75f1fd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19b656dd4882d729a2c1511d4b79ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92b26b74b02ba41eafab06895c27fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05429962f033ff6433188eca42272392152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab133d076e077219e78694eb581262153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e557f5f5547a0c457e4f9ae1045d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22a1a9ba10cd03e0a5278527f7cad8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454d6bea59a3c3a4d728ec3d176bd35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9a98508685f173644cdcace7d22d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc770478797e960031510892fe34b1cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0cf2aaa9717371672fa303a0493c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46605dc09c167826a3ead9cc6d320209160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4606cb178d2bd6376e075f1da9f972161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269e96934e85e0a184aca38f964b659162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87325546c703885bc6843799970f7ea1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9db83c8e2608c1bdefe5e36e97fc5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60495b26d20f0446fc8cc3cd91bee83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b17530a4beb2f947fe4d4542762bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab63c958d53d7c252b1c531667586b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16ec2ecb7df29fffe44bf09e476b81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ebd56f53138fd1f1b9f51c8b74c7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42bffe47ba59616fb909d37685b3c5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f0c60b6077b3da2a695dcb9fe3f6a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09ef7534879aad0375c9bd88bf3529172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48aa1d7202a2499d5be40b523e1aac4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef260f314af3a04cb3db510d0292f82174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14edba3feb6baf063eff531d96125b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07c45cb08f7b53e023adb2bf4da10f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34524e4575bb9f35744ab42522a1e015177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1852bf2a36896d2a9189af505e3f5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962efd2e5df12ae659d0382b4cee4ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98ff6bf12a22ad847935b8887e6a71180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c191a70ad04501f769aae91f6bf5d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909341abb5d0d09cabc514e58ae2578182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ff3676da0cf521d08e9f2c7c941f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f037cdebd3342136bf3e66de0c357184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7eb3b0ced1f05c8b46815d2d8a9295185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebee08bded89b353ea5d465461ba7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f662e6076e2f53c5a80b42df73304187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20029a31dcae70cb6f897eb66d40d266188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b81749a47de8ca1c88fbc9c5ae49fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576702ae3f3b392a12d9ddc3b14f743190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280de3badf133c156dd18188be008d79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2039346c194797f65b887e3e8495f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f151c7a0de97678ba50017493f2b9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f65f866b8b607467ffa08788a6e3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3a50df9bd66eb03f30ce06642b9fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ad4fd79fafd7310737dfab7a35025196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9a251b4a9d765958374fb29959772197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5894397017383c87606e9790afec4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc0c9e4c402b2c7d02d8b68361484f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4dc6e639caed74c70f6ede46f5842200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f57c7ed0579ea353b3926b1537b83201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75987c9edd192fc50d419c8a3f189dd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e3d4ad7163c3dd61c98e98c4857b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f01ace7ded05af338b1186cfdb82e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ae585b3ab63e8d68d5f8e6f66ea98205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba6b6ef58bc53a0719033ebcc67294206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a21acbe3948a779117934790b852c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810b0c341e14578ab2fd81d49d104b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64876b47a1de2177892c0103b7a4821f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706d2b775c335d03f2f2652cbb1ae15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7bbaa3ed9c354fa974d947bf3407c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be9042b0932456ba11a65b33074133212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ef621a6a6e1126d532915691bca94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa5e59e726981f615b3cffe5323305214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20b1f27be47972fd519fff118f2027215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bba26d241dd386443a4ee1d0fb9e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca1429c7dcbbeab64b84f77acc0032217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44668982379011506de8386153c5e12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b1dc46b51e45aa4394907a1096be6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930c440891ea2125886c2204b08bf9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4d97ac055954e63ae05608b164e5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109643d6ce160cea2c217f6d52fbaedb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105d1358e1d1614ceda3bc7f4ee94dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71079600d026ca0909fa2818910f33c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3191e4304ebaf598ee38ebd61a217225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2baa13b870252527467956e0cd79d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49615d7c68744d5dc51b37191be4d9ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999df049ac39e54fca2746502075be9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bced38694b6024fb92b0d25d3ae5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2229d4a0c3fbb87159070cad599293b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffc043e764583c6c50820cfe5b21f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b14cf1a81c3c77fbb820b1ba74cede232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddd4801ffa7eedc93b66a2b47b17c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbe1e65162e46409d5ac4fb83ac9d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7e9856e6eea6b812cc8adfbabf256235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589b7a3792e019ab7fbd8996c76c2ab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc64e9dc96e2c2d502b29b5d657cd4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647189febe9669e891f019c49e9665e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b158b7fcd1a81fd30577f1caa26690239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e196ee3a8e8e1e8ed7e187a137fb72240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7c678bdc55c769a9ce27a9fcce5b6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfa22e2bddaf2fb6d2df7666176368242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc17fe1f1f70820dc70da1b6b5e8891243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9523a0e1d17fad9d3e8b194e527cf51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259664e3f3974f4e4a9b35dda2de4a32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeb7b74c9488d38ce803fd2ae61eed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c1e11d439bd9f902bd6b42aab1ef5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae54aa2db3356408ac571db952f135248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbd6b331d33260efa19344651e2740249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e491a8fc9776701fd937f52525635b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44335af4eb3a47ff79d13a8c588868f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d488ba01c99c47ecb8b201e9d7dd42d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d2619d88b47f1002c2e44ca17845b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6fd4943471c4a8ebb1351ac1a5d07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb6529d863ad103b87f1db0c42366d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6e703ef689b1294d6abf259ed9ce0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e395ed2ff30f7b8d481c307a7d87ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9814975cb30920d06df00d009d5bcf3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27e2bf342dc947c23766b6de5694e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fdb12848a2bab8dc7ebe269fbc1c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ee75ea188ebc730cd86a31ff19c03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa21d51bb70ae08b2614cd496173efc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c273db84af66f08c12fbf8da513c09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171db3579eae78b4ef4ddcdd5a9cf9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4e7fd90791c6a80282c2899b5cd63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e680986e1d6dc7264f71cece9c0fcac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e41cb78db35952e4d926c2af8f5b9a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8c8cbc8eae6c31321f762129a7b9b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306941ba71a74962e07c855a2d540fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e22c91fe22a67dc9e0fecd6ed9910270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721624bc55d55d5b55a2f77a5611a46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525be9a1b5140abf0a620281dd34460272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c456949ecd348f39ab8a0156155db8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bce6b5d77d95e958972ea54443fca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcdf59dc11c01a9511e5b72c07985b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7d27d18b2eaf47476e334acbe2655276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b635ef86080305f64f73fb5488324277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7def9305fa61deb0963d86ac402f715278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac69d50d455228ca3ce592e8103d79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f3677bce7189a23cbf40715c6cc3d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f12e76cfce0a089ebc376e5280161281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683723a34dacef200c08d24a1acb311282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce691e21292e70cd710fd1c8eda6571c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418660e0270faff4c32965131d48ca4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18f4bd121ea4654c92d31814cd36e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6efdc8d4200253024c3b421be731a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946623641bf6bedc7e8bfd9ce456a0db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671fbd628475fdaa2ad421ceaeb9e0f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c939cb1705ae51b9837caa2d3b1c4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af16b0f096225d81efd0df34ba24741290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07748dcf0405b20b556813e36311bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155e95f04aec0be8a08901bf49fb070292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d0ac94697926bd42a6998082621ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0ae22bdfcf318df03dfbce053f0d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca6882e83947c870deaf38443a36a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af5335d2ec462592c9d8d10e8ae4a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabb34beb691b375b9b4ccdced255dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df623cade90a14d297d99a58dd3ee2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253be32a0bb0d6b63025ef609130c4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb07aa3328828efd861ce3b3e05e22c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14dfaecd46692547d3694b8d1f4d94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d3da7882d2cdfa72e0276e8e70c91302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad9088b21dc0c9ffc804001a5439fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4078e52aa1b811039855e20a45b64d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81e5311b215221c0de98a68d3a744a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10631218ee34e9f35d607b90255b31fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15017528144f9e58635ce82a540c087307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84382f1e847b0203dab59b769cf74581308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e43e2f3d318e14dcddb6a4bec1d7d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff22468a858453c653f56f8fc269d4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605413b02974002f393c42fba87a7b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475500fa7680ae79614d13ed9a47c4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a95dca2b227c807e987d3881dacbb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70570934565f6212d32f736229b8af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7f6b86d447e4066944132b816729e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a33fd6fbe69e2b2be1e345610c8f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9909a189d33f60f227c7eb7f8b0e114317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd300eee0932cec9ca6049ee93d199318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b88d89930f4e040b5030b4c17c652319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f7505c8e7138aca828277588598ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd4d7c0748b70b8a2456dbd8965e52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff97d7938c83f9f5456e46d13847d33322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ca2e738c00fe4b0f6d05f94adb8fc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979b4cdeecb6df75ea678d9088a15c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a48ef8084730f84d6a24b5f1d2bb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af54ee6a83557c74016ef7aa0074e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f5b014ea27795e3014ad17a8ed6b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f3e0bd28e4ee164133ebfb30d8d47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674241dfb97f3a3f356b684d3809755329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c3c9ac6620865b8de3717945b9a89330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c15bff7ba5a878ceb71baafd3de14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349552c1efe50238b7777a2e51df49d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a069349eb0cc51fc63a90e50b85272333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb80daa885bbf25c8b25383df22018334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1645ef8018db873f4af59685d91935335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47667a18022bc6fc92a7a588642d5b9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0e3ead7eca42871d196ef60077c21337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692fcb8a821771db82b6e618c26fc37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18029a565f2dee45dc22704ae9e4d49d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136c80b82dbf9a095c67ca6f429ec75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bd0c8dd8c32a697e73d7b032583a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464720e4b16fa38b70a0d7c8b61956bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838a236649ba03a91f38cd496ba2e99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a1c0ee924adf2c2ae135c4170804f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac79e2810cdb30691e6b0cd6a73b75e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff94a67eee10f3e67645a30ca5c3481346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdafb44a784530014ed1470d971eaae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ff9c07b19f1741536461a82877af9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217db48b8c0a59826f625ba8a486bfc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b6c65ee216b449e9d4c3cf5c446db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7eb8d8b0741863410a43ba6b40d5e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce2b64acb9e96f43a0045af6a3bce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb7a576eef1796af817134ead7611b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2b910c5aef32df9c1e68b0696f87e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e81ab26ddb67f7baee2407e5c60902355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac06b4320d583757f3dabf0471c56e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381140b06ce589f88494ef3a94c0cd78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345a8bb9b6c374c3ea11c57eb2515a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a47ba3690dac46507485e56f68241359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf4b8a8ba1a5cb501fc0e7d288ecff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e7e608b6b45434983fab248b85087361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3551a1049aec81286d89c6d185deb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea948671a3dd6c9693de98e3cf781eb2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f9db5ca0c88a022328e3ef6ae780b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3df914d5facf74d5ebc467b33c93b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d2339baaca7d1101ae7cb1509c5f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1dea035c782f9a31add82165862947367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635446ceb46ff82a3b2609296b27cff8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3b7708079889aad6af166c45b3774369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abf08eff457400bc4c79cfb22fe515370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9023557b2d76d7a866d602a4bebbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44188d6f4ee054f6bb096a415bec512a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855d66bd989701724fafe93b46ddead373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75009e1903786e011e901d133e8d93e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f748238a612442c22061c73eb5d197375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f7a6f062f6150b335734526f851da376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b6061380b366e17e4c26573d91ea7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea33253f36f87315f387516c8a6d9c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d9a8f2ed5e57973466e2a69398a4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49296dc3e6261f717501f499e426c948380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a508e1414cdef5e7af4741befb9675381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cd7cbf9298feb30a69f4d613eb99db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec31a7a2e9285547696268ccfcb5ee8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4380e1114deae7a98048c47a40a3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1041a4c81afb92a590aa1749e493b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe04ec9e1e14e21545540967e80385386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35b64d9ebcc9ae80fcc08dbae74414387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c199bb89713d9f10b34073fd14f7c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ba6beb42e3551656824754fd84081389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff259dd094ac8b24f688959825c7d12e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197816662963758775c0b2a9350d35c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c950d4cf18a54d9b19013514befde07392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa4a0a43b31bc81e5e0e7907fb2d58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15608ce704b3308a5c913d4ecd3b5cd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524e0c847b6268ac371242aec1613f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf543f22a3dae3232a6bf927c1907b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9cb08ed34c9521b2ec81250b87be5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184cd75fb877574d492482b50803a94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f0b6e588706ab53e75b05b105bceb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613dcdc9c8c50af374acf8187f903f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdc0e8471589f3791eb027318a3c07401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2a3a0def0b123e6be054f12d25481402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710b8c73cedb01351881e9c56cde76f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f9e75000fc8a0b283d73e3d905b76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6700939401127770fa75acc92cea3e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4c9dc12e9ab81b8603ee986557f5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556363cb4d13a46871037336e1a64a13407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a0340e8b2827f51c6cfbbbcd77bbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de85964961b434450e92f753587b01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf923c2cb066e6b83922af653000db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efff3d2f4fac882c4d2819d2fadcd6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcf012d6b7f9dbb7d2056926bf7766412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5924e8347a430135f4786f3f605b568413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab8a6cddcde86437db2d40e8e436cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c7da551a3ac31df6b57a4d85d4ad2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efb104692d523225a2d10f6acb1120416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdcb1ae4a7b3ad59279cedc3797737417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d429edd5eb6a27bc061e34b0251cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49deba108d043dd39bda5b31e513af0d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0977c6dc6e732a64724291346a6b64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af0645d6ec9e5e359d1404f696f3ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde91f4a1098dd3cda544fc5d94ef7f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548e860cd0d0ce9690395385e5d2089423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eac56eb9aeaf90cb03b404bda31cdc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d9b4bb980df6c1fb230bcc6708543425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0a65ef4313ebfee350bf3ed88984d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33566bf4b7865d49f2b0f7587d576214427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847bd36b0dc0cd1a2ecec43a3f5892b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef166a3ee6dcd216af317075f1fa6bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1da601213f0d542b006808b3ca84fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722eda0b42c5d2baf702c30d5d2d562431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c0c89038e05f5020ba2274771ccb0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97e0abbe94b12cfd026c4a509bc8d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a72ba93a7c1de1ba89d76fd6c5fb96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267cebda26fb768af4cea34f986efef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b714146d8050d2ae7b72c2e5fbf1cb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd1386558b106f1bfb9e51e3760971437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af54c196661672fc1a5233d30f1b278438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e4e5a0db4696b45731fadda32b010439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9421713e73462eb1b72b8e8ca9b1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83d2037675a29c6110f0622a0c7adf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e29353b398573af7a12688cfd73ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8cbd72bf4f70dc34742a588186b17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136b90bffd3acd379d1d55913742710444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e245fea91febd2cbd7113da72000588445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596de796d63bae56b792bc0dc588964f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d1e79d2c80285aa938df905f33194447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82381992112256518f0307f70101b485448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6bc6bf3940f605800f6daccb680c2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c360389e1b64f1d3123eabd7d2d2a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d7dd5d0202110e863f796d17de2c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2dd4bb49d16554b4f555ccc909be8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e39b951453964a05cfde51a1c8e218453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16920b4c297c9069464354cb4ce7c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1ad43cbe2a8e6ae337ef8c267e477455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169e987d126d2fd6f60ec7ca152a001456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cfd8546644a98881aae8efd65ddb21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a39da6872af6bd51fb767d05a98e7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af948355a9025118bff821a2d90368459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e45ec117e8099c71eec46ce24f3bb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fde3b19e13f75bee4e850b3baa8a29461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f0723dce3480bddc1e3d40e33c54a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47898eedc2c0245ac10bd108119336d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3414d63f0ca62468372b245fd97f579464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b6e96773cb74612dca3a4df016531465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b571477bd9b901d65ca982265ec199d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40a1583f8a167033773f639ee2ae0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98669a11592159bf722105567af88b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6732587eaa5dcfb8838ef9d2efd3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b409d65bc2f1855cb092e3674828f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5089259ff64eea6d0055b58ad514bd2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523b878403d4466d588dd0c26cce735472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f7851a9e24ce8d48f258053e26d16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54122e4e0d29df4d110a25fc68457c8e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38065cbfaff971d1a940570e553ac26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ded90c5a7c2971ade21e9261903041476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bde144165dd611efedc8eef85344d5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b892d2a2f635e8fdfddf604d77a269478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f37928b968885c85bd1bbf24034a7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3695e4dc6aae86ff9464be6f5c8e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd056d59ebc4ea2f67fe9feb4a8d1270481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8635a6cfc227be2803b1c3fa131b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf12ae3743a94111f23c1b904900301483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497bb797914ffb1ca8d322b7490db27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2819a000740befd2ffafbc24b6bc3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32bd902e073417f6c0e636290be9aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0956987c3d158b41cd8839055335a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91932f3a75290a59a8a5fe41b421f6be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83cd52580c9976794da71629574672489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b15388bcaf25f8273b30c0a2e2aa77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1561e45bbb9bd96a693f1160a4cd0b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ee37bca1fcb7d5ac3df29c705ea08492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb099da34072949f7a9d3522ec6097e0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c2a91ca9dfe1a677a8f9ad5f18c26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f03aab15e986127011dd13d99aa5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1d5fb0c0c79d30e6654655fe42d29496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eabfa4f949dbe624f78abdfdba38c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211428e8bcc6636be252f8e066a404a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475849c5237fed54129a00376941e45499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e383f718f75559f1b681d90b92383ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c611971e846063da69b25d16343331501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b92445ad15c1c6a75a7dc623797298502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7985fd48e3665aea3b3df5977926c9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03818365811b9a6d9e72200f17ff7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0235562b9566f04e8bcb81c7163db7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7cfcd36da8985ec64b823d342f291e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592de968a053d6b5a174b994c9e643a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffb4772c9e9a16ee85f188edccedf1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947c4bfecb04175c9fa4ef5a68ae13f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56d73a973ef4f37d20e5e171a279a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fd9e02be017041c0c98f5cf4a68ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357a6f8bfd5f59f025b0d6c74df3178512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae058a8915247afb69809152f39a70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7b1da6d32f507ad074f862bc2eb7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297ea96f5c43a03d8b7f267795d8110515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e190efeb9d6c3fb6b6168ed9d28448516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5913a98ca7abcd08900678caf2c38cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee593f87348a744979f9c69bec633702518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188265ced52dcf2cc74f5b52cf086ad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d25ce2bacba212c8b31876fc63340520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3235d16caaf2083c98354c4e8956a8d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b63246db66e5751a4d560b7484b4f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0972d912a1dadc40e47c37c1ddd5be2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e90540e419f37a4108bd39c583b33524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948345ec61e72d4eb44ceb2fbc4dd8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbbe33fda5228cb64dc628d46677a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39406f0c167426dd739b754ba8307430527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52683a14b1f0ce1b9732e30232bd51c8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d524a13be3dc6558f35de901b39ba4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9898b70d112a34c2e2d964c48e82e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414307da106bd3205bd23af212278804531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47754dd7ab7585744b7016ea7b51412532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8e202b908dd3b865936159d376211533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a7ef6a697d20c5e87d99051ce6c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fffa7b82cfb9f8f86d799586e2133535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40697f388f290c2ae9aec9393472c85536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfa722c92e52b7f267ea5d3ca92a94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d455d93a17334ddc0177d2b441feda538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a11a848cc110f1825ae81bf1fec076539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1f74e65c353bab1942c362441dda2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64bdad73fc5e0c60dfc72d59a0734c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f5d9d0fdd8d5c2d72b60515ae54ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9510a5e98c902f9497ce9b19567864543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db3ded7b658bda276bb8d046c7f3aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59c2f36cf0a0be73b942510d8bd40c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5b7274463a6e16f3748321b3dba86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d403b5e1122eb28b823fcaab79f632547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485f9c949489c2bbc001c44b703c730548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4c96f656b794ee77fdaddf6eafbb0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38cfb022b28b4147be0c26d669f8a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b7c572177dec797485cbf99e45b45551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899d7f45bee7710b2f7bbbc0afa4c2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36517550b33f4cd123e3183459aa15a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b65faf34d208e17d3c07579d7a61e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbfdbc5a0e9004a9a1ac9d3e5b9800555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c632e0e159e91007ce2e8005eeb564c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a554c61792787959c3473e5bdbafa84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f86cfb6c93970bc802562ab2021f49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7581928bd031460fa7d6932719a63c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e80123d6e2faf960f7dcf389ff1606560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46748b61fc5adbe8b04fce6777ac7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8b594960119123dcbf96c79f27b86562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c3e55aceffed09eb7c8d59c1bb4e6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac0bad5e37de25d7e7f184e2129177564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28e3e5cfc925cb47cdc8ab0afa2ea9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c682c83295119a17d8d36817a9f0c69566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae2a8c0268a5805600f2953a45e219567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3e83770b579db636edb28cefaa699568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e58adb84ec9d9dd2483f787c930ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160562104422339badc7f9b98fbb0da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa58619ce07596f76398b157fa1bc3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925ef59ed4dbfe9c0524ae5deb51448572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b909f6e195c80cfe189eb78efe073e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f033337d514e08d9ee2b665008add4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e2440b7e99d02f64db8288f51d5b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc180e44b59ad5d4b7364dbd8c7229576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5261bf1d09d56c0ff7a715bc3062ced577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e80c57d15ae892587847caf38a5b30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27921e583ea3cd4db2d199a70abc78cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1599784a13331330f53cc73ce87a6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1e24d8ffd8447f4c96ac54a4cfcfc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414731bc2ee706e2c9a16cb8c34be94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9028b35b1ea3996e9f87e04cad54493583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e89d22880764eb788246a5a77ed88f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562079f6252ec9f38848799ac1cac3ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb532dac15a09e20f06467639857bc6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671f79333ab77f21c41054f99b2e82e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c81b77794898a9310cd86ffbe3d35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c03f0b953102b6852f60fd81a20905589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937df84c1822b4199fcdcb6d1a974c5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6749a9b2903fe19a64d22da4f4448591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2677c4b5b15202bb7bfd5caa8d985d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29a1e2f5186177b609ddd3f2849047593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe893228fefa76461994ecedb7f240e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475f505160ea049f805a97ec38e7581595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b88123e7066b80982ed73820bad881596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22302edbf15a810ce6fffcd7b683a272597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1df3238d43b1fad913190e7858d9c6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ec1fcd8f99de8d1e97595c4976fc0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64e61e1d7ff1157f4a567e7238f400600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43898726ae4a366dc1fef97142c5c65d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854ca0407af67ab362239bb45ce2ca6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc77ab21ae5deec72afc76d50f6d715603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cbcbf6a2160e62ccb6c71c9e8ab97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4636b0f434838efd726d2dca55d38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479062c6e67decfeb72876de4c60489606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29dc2d8978e577cd3c4d6953c74bbe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d74e88d67f702d28c4cf55af7b2427608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399f764e288fb3b3e9ace38a47db50e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca1cbd25ecfdd001d8d2735ab9a785610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3286b017c7869e75bf299bd50b779611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee59f896654ffb0fa89a349c1e6cc7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53acaf3c6bbe234ef5fafa796ea6c4f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3038056b61a3202487f39a3ce4883614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e7982c36be99efcd77798921ecffc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783c4b691df2a47e54770b36ea239b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c0525cb377c880463ed2fe97f5c52617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67320bf154230a475c9c70b6040e5307618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d2a8db1672064d2ee084ba9942a14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf810fda591c48256afc67cb8c3832b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e7c877b225a0d77b5caea3fbaf9e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd187a93448d40532491470256692858622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d1adbe363a8bf858ff903b6918005623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d45b814b5abd0d4ffcbd5bdbf69199624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d9c14525144c5595cde1ab30bacf1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bc434607c1fc7273d4de8167b24fe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8f7d3a5f5c297e59a1e80a76fab85627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225e7cef5711a1053f1f0ac770b1eed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20127b925b24ae0f2c5333a640b6966d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712b1585869565dee82f14a10ad3d25630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635548004dd2f3d1d42a1ef0261b555631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51ff15df2f5cc03a8bc87c941b944e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ddd89cefb66778a3ef13c2737f9694633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798066b362046db64336d2df93190853634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513763ea9c5f46583b42f847c77e8f07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd7507272eda7c87430fd34b78f8d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb26f47ec57aa86fe88733a2222efd9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e48c1721ad84cf8efbf2fc96dab75638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22368c3001f4467dc86e27d32b832b56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f1d45aa6043c174c593c22a98d955640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfa374adea367df70972b381e2bd09641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f088d24e686343d12b122d4f241947f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565086bcb53b0825508ecb4c5c38f654643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f10e024c6c88bd46de44a3f918ef9c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a24460350df4bf4ea0e331e3065161645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9175a3396600a8ec0cb1aaa38792eed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3e33bafcb33d03bb2bec5ad35ec5a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc32b5adec7290169eb2355ac78fed5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b49db3a750baf84ba52e1dcb9d327a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ca340b0ce1637d946748e7469fc6f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3c3c65c34dd28598c362162e3fba5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3314e8bb36d92ea2ae66ad197a6dc7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716d5f678cdcac04f8a5b665359195d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818289dd1a95518668781384be54def654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e23d665c5abc185692f9922e9f8ae655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc855aca83eb76945e865c755e6650a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028857249b7c03a63bff6e72bcbd8a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bdb8efad20269fdb44cc3ba726c69658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68079287b3b87f06b80aec19e799ed23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221c074aa4b40dabbba12666e85aa0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123071bd512cce6062f7257970d1488661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c5a3b4b4f4e6a4f858d74d1e59ff9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461792f7bbe94b19d81b3190b402a27663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f62a25dd187154d9e2ee4c9921aa4b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37d625c917b2b657b63380c86a8a56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bec3ba1b811a24ec3bbfc69b29634b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986b52dee1be109ba62782318a91ac1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0ce0a07cdf6787fa0dffb3aca8df0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adaa12738f9839692b878b4862e38b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2f1c94218455f04e061988ba5118e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b0a5bc8ab085d2f29682a883eedda671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb941f1bd21879691d2960d12ebff325672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb3ceb09ca1e462fc9e11cfc76b743673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714dbc000228d6399c0da3089b5547b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f4eb01ea0653a58cb88542f68a9c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c942065cd4581482e19a369969c80676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52d3443f3aab774ab3ce9fd2ef44b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e5041d9e4f439108b819ac3a75d5d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffccf718ea484748587b2f4b7a94a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40b31a2605a2e2d0d4d3f6d3d6425b680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>