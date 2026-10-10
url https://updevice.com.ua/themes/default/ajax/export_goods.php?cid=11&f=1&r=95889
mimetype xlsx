--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6e0444e5351383810e5a8b88cab411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3e703bc827a8832f656e40879bc2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235246052c9d9f28742baa10501f50c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ad6a6cf2aeec772574b31660076254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05813a0fa0a89ada69b8341e7653d1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55359d64034318d7132e6b4d9ac8f38a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f77adf34da80aec7e9a54e74bc2b467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c1a4d22b9b2efa0117e61d4eccf4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e929d3ef3b912740a6d47f5a4188189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd5818007621a2a0fd2240ea6e21da10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7db0a7551842732347b095e4946b0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2924fcc2fb8ffb934a6eba4f55c35212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993301c29e0927d024c6ce62752c02113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017865279bef7e1727c86e8876a1b2a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3832f6b0e3f0c65023e7e5851e29115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824858682763490d991e98f226bb35f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fdef4ceac0c26e5dab9b6d203a27317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b565a7c75b7ed2ab9aaae3cfecd4d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09042402dbf9bbd4f2809013ecff04319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0a42c2c645b9adf453dcdc5a0ad5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a53f2beb1a6f466a612c041bd4af6021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3864e492e2c1e33900f1a8bc6ae2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bf0f180e6fa7e4ef37fed543ea3f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200dc00b1ee1da9aa97f5c3d4421fae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d104dad40eee5c061fb6d4329b35c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c01822d66bd4b815aacd9a0cbff5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07322e4b4942b82e348e1d53be286c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1aca155098e7d0f2b4aa4ca78e5a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580751364d68c2892dada6a40096491f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b4a42a9f606e6b4e22657545c3fa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea169ea4bab00d9a3646949b9805c9f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea9cbf69e761279af6d8309fc7442532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b757f17fe0339ac9d29e3df03523733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df1367e52685d80468e49f98286db934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd477b301b0497f7cc2eed1589017335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdb8dc4bcb9e93dde4858efdf0676236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7dbdd88800c4a5ed1f1bf62529ced37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da372e25046886fd5fad2ab37b9b0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa42331d39ba16ad190a6486423e39639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758f6367ac6b3ce0267f986d3ce920b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee42a8ed74fa7664227bc81f93409f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9b7bc58293e39d7efe4060678244e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a341726101d601b013ea20f77734543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d0567b5ee34daed306c2f4b1b0b8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ff212315f4218eef41c2c51c2a9a045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbdeea58b7c11c5fe6d492737c366946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333d36a311d4316bf9b84bec2b7553647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a8c30d39b6e8c179035d98e2b295c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c892e57c844b16711ffa9858974031a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c6d0033fb4042a29866933fdcb66950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e35789b3a5dfd6a65fb108a2c4326c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c018c038ecd08ed64c4b8310004ab5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512927437a77f5824af1b2e9c4e6b84b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1410c6b83a67445e6947d08ab185ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edae2e5dd584990ffe4c4194e5c7ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c3d50f00964a6f7c0becaf3f9950656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57561056a29e9ac2fa31ec479fa5c6c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecccd11f5d35a8d90f548cd703c7ff758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47863044233954f5684d5e160e1f96bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b5480d6fe89d38357e4ab1bcb96cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e9a421da00e6311e03637ae1294de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709592914ce5ce6175fa0e3160d2b9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253483005d4b8757c97be89f6da4ec663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bf82f0050020947a9cf4558739a3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a84fcf7fc8c55be504715d818cfcf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f776a2d0eb8c3ef74ae44d1475ba2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee942b0f848b5253ccebd00b2aa7929167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b25ce6bf4b10f4164f3c9e161659868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feef24a8cb456124a0779df9249aacd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab30a8e28240e4e85630577d2d093470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da34a0a9143de1132359a97b47d06771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694043501f9e01610c2044241f8a744672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af8b8923a6894b0257e8b41bae086073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6772f875eeba862e177e5726bea6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77123d8ecb0b367f36a10cd05b50e07175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05792adb0daa4957572302787c632b7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485211978b4d281758a08587ebd201e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12d195df615433e92d543a2905949678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf91bb5207bf4421930f920dd46e86779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8c392effbcbd4198c849ef83a838680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355a430911d31c2760b29d63456e44481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2ff6a5ec1669a8de7fcc16f78edf382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2530504ea4f674ee4aa8ae2a56f3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3633d8212c30bc31a91780141ef994284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852da23ad1dbd70cd38be52d718e4d3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072477cc92bc15799ea7ce7739730bda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f7595d23e43591bd44ec4eefc5deb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b3cd584fb2040eae16b5511c949288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea24479cb2616aef86125152c87c4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1cd9d68d68f5f77206b30adf29d0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026775fc8b843a0428a29c36f7b0cff391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfd8641e256bfbdece3abb13e71df692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3034e8d70eb1f3d11d916c282f49b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38adc383bab106318dedf4dc7759d0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59531cd0ea057d110c3d63a25b6780695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76118e8ba9cb6f8c48f1948cddaefa3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80b921d0e65bdfca42b4f02b7bfce197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ac08b36d39a67eb0da52c71641f5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabcda11bffceb18d97fc5a4c0cf8de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858ed6fa4ed4790a690bb2e0a65e304100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5383ee50dd0229002fb6934b21deda8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3907a8c84c778aeab7a08560788097102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b39cf63e66001d05490945621db04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388cedd4265d16f2b756c9ca24ef129104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32a9839319a73bb841b5114afdc53a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fd80e9a11c9f99dbedf019f5dc90c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037df1a35b627bda120fc3f2924e916107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad9397e23cf10d0d6f172b4067d654108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d945476cceb8dacd30c6e7d9c96a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d3b7ac2af5e491b7b76653662832e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a9a679043649ed148c4cad5f49ff8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49094acab5e582f2b5e88aa496e5661b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43e7e748a8d2f16d1cb0413cf147ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de2584d7605cc2bbe9a0d4aee1746c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4fe85ec527bbe9593efd879e02a43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832c565e118c02bb59c7afe21d068fc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c0b9565acc84097c5c3284fb0a16b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a760eaf5eb231ca6470bd91335594118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fe604cc6b648d078e95328a0b1f30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d591be69b9dd82ff3d5304a75ce82ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1546903fe9ed866ebdcb25b47e7ade3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24017e1d84c88f909e121f78558afe87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddf7640b5a62b021eaecadee6ed5a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512eeae59b1d034a21c2d8f02c130f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfbf56edb675fd73338a6df0f0a3f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523003c4277a2d0c24774c3445a54734126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7f481aa32142418cdde94e7693990127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e5963043331acb6010f089a48e452128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7e1736c0190d7b1955087c2cd2c8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11decc046a547db09eb45a64927ec13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5ec1ebb5300165d516b0f82311918131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871d44b4f80545e399836df86fac11b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935a501828c512d39664a4c85aaaf4a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528515b4eff9824ef006c667682ad6aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628e15caff619491abe912ea5eade8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d258496994d817600a83e73010b9071136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3a2ff7b55b08e797c08ace44db394137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff34809305231ad25ff832c48c7666a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81807c04b7b7fdbb8613146fccf0bde9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489650d857ebffa14ceb19118b5ea2ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b8779a9501d3623726323308c0d16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8992c86a9d2be657c7de2500dd7d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c749f22cab08b86d5d973cfb99b6eda143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b6d91661bccb41e6c130a93faeba4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a22c4601d971da844eb2510a56d01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e06500ad7f2bd7b5e5182447920dad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fa5e00bb467db1233da2265e584b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ab8828e91cc9eb4de8067bd3164a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4e882b8a286104d0ad4056a98c54a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9313e7c0b1d30ecd879392221e1ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c46711ced08f9db34992728055c5ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa52562734974486faea9081ce2a2f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ffd9971e83ea6301650951fd3a7a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e6b807f5fb4588e3dcec8391e5cbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21f1deb0704d4b377c8e94a0a64a30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ade6ecc3c838b0e4ca4575539ab84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a8ff836f44624b488b2d53ded4c17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a094bf395c7cf12ae78ae94796c4428158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916ae65275d5cb59224ef8d0c2a86a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5a56e0ebcade4c89759e0e4a0391b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1715be9556edaf94104e75d8655c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e0f2832ad11d5c635f705ba3913fea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34489eeca072c3811af7b2998ee86c77163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d4f8046fd942e604783e316b74892164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e419411ca667d08f95a9ed5313cdb2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920832376cf926989052e93291a892df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f6a57d659c31a38a4c8d9f100fcbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39995f7b2081fcde6ee1d7c6b74855168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51765bdf20243db42aef736983286b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4eec49b7fb43d9c8a31875238db78170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433862c151d9d515356bdc06ce324bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc784cd893836adc3112eeb85eb259172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475eacbf3cccf6d74bde03ac4582bab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cafb111246456e61da606a7cddd37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b16a2eb9e8dce96a4743097a81011175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e460c0b207c16145a8a56f0c6a32a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b777a8c218b68565c571805b7a0dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a74330f04a07317efd660937ca339178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59800d79b3a635a271ed8067c1c6b9d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecc3975a67ed22d57def67d735f3b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b8dd51e431f5f04492af3031019c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77f2c01340f1240a224a88ad37b72f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15bcc8b6b749b65c433ad30bea298c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63fa60f6d89d527212a96412aa6c91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccbd06d00bb08c66f75ca5eb72e9f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57cd889ed43ff07deda31e4fb5d355186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622db5eb56b782daf5174accf4f5d395187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49531a37c0677ee7aa4566f658d9acc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0a84864dd37f08577a2caed29133c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8574354de44c99a20b6cd202c06cf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385caa02950ccd8fa7ad446ba98f028191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382bd95607a632c0d053b0e58a2ece4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e50074991ddc0c0e4e3878fd6b430193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cede7d874508b870972776f8b55247d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b727c2713e31dade0c3c331c9fd33fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06ec4ead2a71169cb5c480ae9f5565196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fddb5222e46cde67b74e23e954acd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd11acb4b8bf7d2e52e7531244ad6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22d24f3af32d8db5ba28a62972af5c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb166b69eeeed95ed9c3c0e9ef8c7916200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2c16e360d46b64ac334548bf2c9f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e7cab22ddc12dd6dc8c95807c0822202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59ade9932e1fe0454382f2e6868858203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de8ab0dd63fc36661727b3f2f92d05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94980f425c1718050b54746daf3977b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a88eaf656578a580dbcf30a2ead932206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c39fcaf4b4f3b779c90143360095a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763edd9e4337eff264f5d1c8eab9a7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef2e726c1b8a2923095d2cf3c4a767209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdc3aa041f4ce8d1c3939cc91a0df2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bbe9f2e788be41a56a1044857c4f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89af9e3e35d44d1572cc4c1cc7650f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051db9dcb808ff322d9d8d25783bada6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712405c0dbb5269af9ff151d1dde98d5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74190f64f98baaabce6e24ded3958f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e764b431ba71a601f7e38e69c94f56216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc174b7a10cbaf4e5c45022efe0284217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17f0572f7472c168a6472e1b0338c7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ada42424bd9b0017654243a9015a32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b5d78c3253b68f73a086c9ff227e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ecc87ca945f7d9c7453ab20e617b89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d030a74b4a17f9034a85cd005b8aed4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82b94ad8498d9f87679c817f99aa85223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9671cc5849c907722ac0696cc5f15224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762fd23d1464c05c1b569e4095a0122225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a04b518ec446e075c7c3ecb290f7e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836c1be33cc9afc45754e97c43643ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420a4a79b9f56a2abc15eb0223b1544228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec3f0f5a4b265111e08785d55997f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a6007ce76f1896e3dd942854758da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccd9c3f04d0ffd297425c59b55bef1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd3fde5b92f471681574358369e57e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7133b0fec664b7fa8c8858ace6d06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d1a24d1a8c677079f7c4ceeb1dbd5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6ca3ebd831d65fbc867c5da713b42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c61760eac4808c43ec9a4df00eed46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77645739fa85639c4f7bbcdd7294ea27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce813f693ac2105424745c632ebb78b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb65dc271ef2121ff4cab1c8c00b47239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c266b66fbbcba64b483ffc10aae9b2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896a6f6ff74bc713b47cc53f4a2fd59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630a0f41c31899e2b65d185ad5792e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f9a490f3fc24ffa0605c765c7727d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02f4ce1d3de758d456814c01dd85ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d2393cdc77749bf5c41c91c5e4c14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d872d09a0b03eec9c393d86eb3cf2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc859b02ba3863bf4e26c4af6914013247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51890e93324e0a2d7993036d893120bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64454d47c35e3ffde8a42e53d11798249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630e57e24cf28ec4d910615526e6bfe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1527bc98556254b6986095a389d8c2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767408028634fe72b412ec9bb19fcf30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16555440454a9fb4a9042369ac9459253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd0f528efb66abe849ea83df716bd0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d338c1ad45952b5aef92d6ba3f36c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65829d4a4c08ec02e687cf3e94a38162256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d468bf332ee55d3d920ffdff409630257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141c209b585a97a54706cd28f34891c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee01f0b4a94176e54b1b6ffe3466f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946268d25e4b195d997b70df46fb848b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6483055f0ab24634684b99a74fca75261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f5666b525d8dfa4acf5b33e99deb1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935931a3cbd38a7c00fd475614b0865f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e71f37fedac4057a8f209ce43f356a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5eee6bbb69c0a45875e5d24e581f22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734aaa9e27f19cf5eee28dd3d311090b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346af0f7ce3f4d4465fe233f1892a316267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4847e560405b9adc87c4b8c39ad34b1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d3492f380c241f672dbf0489174ad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ed61cbda3d6fcbcd56000aa01bcaa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4510d499eb3290b490adab6bc1123e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad53158a6f7220b57b3715c28188b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac89a9a587a917ad3a45b815918fe4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c44bd8723ccacb0c03c24e89d8fa3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea4f05bfca2098b22114146f63e110275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdd1a5605325c97bab6261af611553276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54aa7b88d2954892c66701db44e1b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2fddf2a179253b765ed59303c8004278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fe3f0798cea7e63e9f0b9fad04339279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8528fdee781b04241d9617f9e3fd0a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87552bc6b5c325908bf7c133338bb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6625b735b4fe35f15eaedc0eba0dd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459bc03ed03bef08cad69ec99f4f01b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7ab2ae992f49bdd4db3a4dbb15b89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a18577a4089031733367a8a39601b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca60309f2cf7a731f595ee4140c0937286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b6d687b7946dbd8cc1d7b2fc8e957287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6bbc36a7e645eb77c72ce0486c432288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e50eebe06cb8058a39bb7a361a035b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fc3fb4e4884a03933c38b415bc682290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3515bc4598e389dd43d288368ecf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798f1cce41e2360ae15a01d854b3ba1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18200a0acc9f5203e1a219359c9417fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04421f312799762d835fac8d824048294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e94434d88f7dd529915e09fb15841295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19e5f71632504dd71185c9c727b3ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08629cf7b617c5135b2fd2d77406f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4191a475bccd373c439ca1c579eca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdb78a4446ce9900cd4b269cd73d4a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e43a079587b5f8c0b58802331d15cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501ed7da0a30c073d8ff22642b7200b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ac249eec8505cda1bf1335b8f76d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1290a4a4a083b86a0a23ee5cbe0aed303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9216be4920fabf01a40aa00e451951304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c4143f90719244a554cbaf33d9ea1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c857525bcb56b1d8468ce10c94b1a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf24066cce87c498ec553430d0df49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098c52ddc8f4c99040921eb0ed725c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886506e4548b8a58f0ea655799861ee9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90706229d59a56cc01d99ca185dd24310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b494107b77eac2ee355d9d47d4260311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75ebed406fa6adf0da97cefae76587312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de94094742b15d5a99917d8b6e1e8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec03bc081ade4c492dd6e90aab315c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae88073842690f3eaf52824e6818b73315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792035bb6e146603e898345f4bec4de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6b5f55759a3ccf66fa45f0e1291ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464f3544d41fc643863e5e4d21fb88ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45b09d3758e83a9554a06712223f50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bcda354d6d3214a1feb7f3df0ebe7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f6e0b6b3e6679f3b7e736a22f5b7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31c2ef903f3859abba3587d64f6af8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78263f3998c07906d8bf42f8f8d5a99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ac6a03acd43a2bd36c08e5e9b6add324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd3624c5c3ba360dd28798f77a429a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9a5bf2b993b90da83f932765cb986326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71df1bb124544d7c607b7a24ef8431327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0ab58dc9efa3ed532cda8ffd647cb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba5f964255f5113ddbe548ae7c957a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b9016a279d9313f9fb9f0660d0477330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c2fd3073815f55d06daaf97f6a607331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66d6c421457fb77da8e8c63507a112332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e415070281a1bf56c6723bb8797fd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b928a7f72c33ca7b5068ad067469c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb114becbc7e4717f05da400627fe1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cb912febe5eec3a35e578df277b10336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77efa9b001811550cb5832c22a80075337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8cc3c990f6c6b479722f3b7498fa6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618a38cfbce503aad4a0a611677c990339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e8fa8b832e1632b6e5eabb57ae68b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48914602a8a24c7cf455731957df023d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bee92203a10298bef3f37e665ae68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649bcee673c339f140fbacf0cb452dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c628dff23548bf3e539f714d69c2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa8ea019cf4768e352a7551bb60b47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6bc4e3bd7e6f64ba5138284f21c91346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450b51b6fb048cc86685e8a52926a83347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fb6fc42e6463989e1429fd0ea5c5b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23290b66b32ab73dfc5b221198ef29349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36aab144c66163be499ce8a119d006350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1466d04ce39d849ce4c5236a8f15b5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265135fa1fac04860c2f01191ba40b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056ee10de0bf872ca005a1fd5434ab5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55d7defba689bb2d56e54116224e8f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c6e2c90a78f24bf1c7a48cbafea01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc1e42f9a7fa13aeb009d87c63838356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a506fd79d5492e6441e5776df3a08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899e58ddb429785501c01729070dc4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5adf8f8a7f2944a11bbfc2ea79b123359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af5af6510f7a5cc0f93721d6bdd3da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de0a5ee8fe225df657a536599e2b8c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155def4872d7dc643484aadb4b0b1082362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16a53d70af2af0af0037628757772b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf72b3648ad5a29938ad4e5d1a1666364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ee0a4e72e4d2901f96c8e1a8c0b2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb673dfbaf614d6b1ccb7fea491a447366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693db11dd6a2522cc9336b8a43617be4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07ba10c798289ecb5df861ac22f6b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe83b3379aa7683c1057dc4e240b01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3a5263f5fac2ed38bb1e50febef81370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f1246415ae81bbddbc8459b51c98c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd5a0f220add8033751a288e81cb9a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde2044468ce42fb6f78c8d3f29f83c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4669cb60f27eca9f48ee3fab6d056374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e226841d54ab3f158492e7b42e0b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c978a8fb327fdc607911a62395e0f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53248d9ab7b446ce216b9d8737611137377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67977f8eac5c53b65df9a91b26417b35378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c565ceb15c8c9ad71e46578cccb08e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6a5c5cd454b8bf7f11f2d68b89b6c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d084263064346fd4ae74f0f3cb435381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2052b99711210e057626980f6d64dc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72545bf727553e4c636bc9b1f4aa03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acaf63f8c18ecd340a85bd68365202384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e65db754008c781f19d20ccce4f2ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa8f2fc091088fff6475c469c1a2c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746cfebcd7fd371416261a0ab1b810b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f9cf62cbec46dfe6dc235aaba0339388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb363d42f7af40fb0c5c0274ec7c4cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4790d70d567c60f992dfd7a68740e0d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76615eb3d8fb13ac510a3b1a623d1b72391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8653a79ddc659c9ba5de15d65d9b3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe709d3eb09fa79d8075de249a5157393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6e0c28d6171d83384e8ffd838f851394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee78defd37e1ab33f2fcf8059bde83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72137d2a27e502f8609845f718c5db7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c6a47dd72a2da089146d2299d842b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c8dd994c6ad8aa6b2a7c17e66f5ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad84ad445109159f246e4ed57ac4544399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f25ae696037b9444e04de30a5e9d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b81542189c9b5a936054403af6b22e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5ea9e697dbffa93a53eb358705f25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93709623450a2521d93f21f47637abea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef46950ce70942fb726844efeb6912c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95247aef4475dadc9f189a727492af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084177b3a219b7158e13ff456ec7614406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b38e1a7c53797d31b0d7d7de5fd8dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65171c366fff87c3aa7ccc744bc4fddc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c21051db5e0e95e2c11631a9df2905409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898799844f66d72e011d6a1fdb5c7eb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68633eba30a048457f47931f4ee441411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a16d62015c8fc7e2ee940ec238119a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23296349f3a5766af6fa10566d8c972b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981faf4496533b0c54e583a46c6ec32a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30360bd8d4b87f23f8456473418f03fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076865b45e557a6d4a89875efd7646d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc9d12b272002de7ad64e4f5981e57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f016fc1daec4424f01b6a1f62956b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bf43e776e9a913ff800aa99ce9489419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533789d59acee424bf08991ee4d4756420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602119ccf16e1950225cc4c05430567421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456315baee87fc4828b94bb4f787c8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e9705f61c56b032f3d459f836b2a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afae8483604cef8ff8aca344b6beef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dd4482bd1e5bd24d02d0100f59417425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3a6e3911244b366137e6df47ee1b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acbb596a547f8174f59585def07c48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c6a5d7bcde2112b466272625e31e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd961003bf2998ebd9d6076d7088eb45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ec5cfdd1895c232c2c7d8b5be95a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7e50a2b5dfd77267b7ed525031265431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ea268bf755276a7c478ab1a3eec6d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e987d0f02954cdc1ad85a212e56d588433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc17bc72f06a5e1efa304787f0ed164434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f05be885d770bb0a1faec73b6b050435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e89fa5edde59efd0dd8b93a1e2544436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee788b8c622b150c35ee6dc2030d5b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b287c6753f237dfb3ee04cc64b352b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ff26fcdf0fcc30cac364cb25aee11439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5b4d5972d4774d4d27aabd73a196c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6a41a04a45f6cef5b57b3606bc4dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8fd98b674fd795d1388a0a5b61f00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565c3c76d326f63c7112c85802ed35f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70171777664f456371eb36f5509b5b55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab396a81fd26fe6b2e5b43caa5bbd6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb63200db7196009e3e72bd70962f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c2420543085693594f9d8e1887887447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1c3c5dc7963fc2537200e1e44acdf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8675b6067f0a94584c7a1ca6a091c9e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6040912e7212d5414696d70be8d0d3e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffec4503001b4ee700325fd062912e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeecd2f2974be1f452269e8242a5bd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535363b20d83720ee8dda0ae750573e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd74ff2e966c4f4fb95308aeeec82a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eab62e5dfc42b1a482cfd488826000455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb94cf6e3a0956aed64c8daa09c713456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ea7d38a4815560a01eade5ae0f450457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a04331483d4f8c0ae458727e13cf8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5ecfee439e93ebd2e7d0f50cd10a2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df794039b453d5010861ceff2cb7fed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c5c6c7b2a63adf260d57c0eb8a2bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4791676ebf5c0b50957e8ca1b1bb578462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadcb5129b1afa45be74a7e194a4dec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fac1836ccfdf989e98e7edf708fe9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583cd6c00ab55640323c2fbed463678465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf342e5dd652caa14e6e1f23bcbc98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b5fe615287105b988e42006f0f4e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff53ed427209069ff650085e938d25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc46b26d7b626a9217e38cd51ad3b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5907702ddb3a04c43b4ab2952ab67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ab1ca1e35095ffb83c2d771e6a4ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d59007b0ebb32311ae18f7b66fd46472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0874873dcb216be5390686e9f018f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c742102cdf37dee2e109a05a7321c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192af8391c59e4d8d86760354f543349475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e90c08c8fe8d96db9066ed2e8588fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6dd4175c78eeff679c6c2e9ce2feb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b352528a247e8a541c4e9253c655126478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cc61d5b67c60865247b737e0dbd6e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836fb6f89d27766d492ba479b6aeee1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339419369bab114c83c31dd9be6152b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59800a0dc7e70b439af7eda9eb0b0c4b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc9894cdc4c6a0d79a68979c91c6bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bbc4d46852c14da9d305890b43fff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fc2eb4795fc9aa9a7c23b1fbbd882485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1792912c550e419f912e9e0cc10aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b17d289b03a13fa174a8ed5ddc095487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505a6f5f0b53a0fde9cf80f9ecf6b9e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00662a18fb283c1285df3fd6e36d838489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b12e85aa247f317c344e3fde911d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e7d99d4088965985c04efbc5b9694491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41d0a721911d69ef53744e4797a08d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b51db30c25433b12f2be9074e7b07493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103f77ccfa0b61c05b0369b83f75050494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcae21664bbd53df7adff97f2e64d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e12577c44ee1d284ecd7aad8da2a12496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5a95424640367bfe5e975de04cf2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7588edd6cff8d0ef36f3a35698e414e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b1f8c2e75cebf76d154b2c14ca8b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5bbd4f1d4cd2847f3872b50b68cb4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585f61061ff5bf96b255eddfb02a4f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d4504126cbdaf89e009a5d62a2831502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ab8484d55446a527ad6876c81f58b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1672cebbe722d07e9305e34ee74deb0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204d957b4c7b03544119b74a4934fd6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6244f3daca58a9a4a33a08f05f3255b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e970e1f1cd3e61ff348ce555877fc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9460ac628324103a26c77e3ed4d308e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750910bad407fb5b33efdf1f14ee8f65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2d5d895be75687b5582d227e1533b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2b18a07ae9e7308662d702a0d24ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5def1589ac84addef768e3c382629a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747febb960f71aa851e5b2542320009513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f4affef652e9544faa1daf5d80776514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b790214f1ce236159c9ebe4346e18b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1cee9ea293d12c8970b1b012a2e2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1715087337da2b7219c31218c054d16517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23909d017afa7fbc201c0ed41f1f1ed0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae34ab15621bda5ed730854d4b8a13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38df5530236ebb8c242a61a03a2b946520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728564085e7ae6b66a8e9e4175d0e3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c14868d77b49079dfce0affbbc4de7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde984050d9ed4fb384e643415aee85523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d6c3a49f6d7c5bdd58464a5cef562524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb26a060d3024bc34d6f8f9a7e7577f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7def120cde166037fd2f56e7b2e003526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280e6515213ace4f5e01105442f2895527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786fd114ff44b435b4b2597a90731d4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a6df0e86f747af4a3abd80f830ae7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34eca68c10b272bc60a62fd884038e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b8fbbd1b12487f26a6cd29654589c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b24053c6f9ef1498e1e728003e3738532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db521ba1e731c7bf5a71e1fc150e385533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1239811d05fffa299acd6ef914b9b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ed7d29d31e678ebb9a8ab935f025f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87587d2e05ce767f7e9574e7e75b4de0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cee48f1cdb15187feaa78845b3b4fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c7b2cae281ce9a118326bffa5e7af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3ff4ef93e29445391cd16c7451b4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1638271dac35fad8598efb721fc5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d1fa10714b4e3ebd528f068418203541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f607b9987bd46fe0d15e6e0dc18d5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec43edcf809d4fdab3ee422a2d671e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95ecc141a29c3d8fa87ac3e696dfb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e19f5be97cf86e42d84f2ce2b84a1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaaf3859fdb6b853674b7a46337242546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d93b14bdb836981ed3e38241b8ee9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3750e5d328a72d4cad352f00b58e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ac8f0bea4cb867debc223586075b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1ca461e0084a2f70e6dfcbc26c058550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24217238f3d5449c7415d447ddccf62b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c953e6d347542b709d1ab40d59c9f56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b640da53b9700468305b34fc4788540553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97e88949183dfe9a93b8884e4906ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596dfc281c78a8c5d13a21817b4edda555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa403470b4192701bc681b08ddf22d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12012b80aae89db8c303a9079c52bd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e0fa8c7e8e837f40ef73d8fd2b7de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23f79faea65e8b3c9287bbcd8b800b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3feaa0241ac73a122869f7d0c816bd0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527a5466270763e06dbff78a631f684561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eda9c3e0515c0bfeca2a461c802b5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693c95762f9b863601509277018e390563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb9aedebd2f6cdda02c87599aa3aa0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c24329bfdc8d63c84b9c0614eb158565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4dc0dd97150492c1ab0f836500326566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab062f5b0a336965a49b19dcec2a9c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fad3f86ce29f653abbb5f89849473568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e2c3220143c7342b3c8a39c0c325f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c8461a163cab71da73a13f1fae6f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b9ff98472cca5a918588f29db2037571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae4b28dfe9cffc76c9911d3acb52c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d802d77f47189ac02ee20f463accd2c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2e5d63353ac0dab4d321826fadb13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb738414a628c049affa8855ea0c26b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a8150bf4f01bb417a205d46c4f2e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaa2292b1a12591e4a5dc34bd151ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba0c463d033eefecf666678151d7d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be208ddae3839411af9b098dacd4c07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63467b5cd158d0c66e13ff1d8ff8131f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b0715814b47d314f922d7162b5ce4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08666d9ccbf40935b2e1edf9c255379c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86be9e7e30588cc18be7e4c949d4a4d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80be90a069a18c7be6d53b8e83718e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fe1fa347c9e3c95c53baf68275325585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660f8476d3321943f7eeb2f99233f37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c20d289e5d3eb72a4eac5570325c97587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736723c3e4c6b778cba778e10c230138588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9b73ee79a53f061f7982d5cb3807a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f750cf2cfa9f2c926244f9aaca8ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418181553f96dd8aa5379210620224f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd454a8c91547b1490744666e439a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89aa816e7b8477b7cb31dd677d6e2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b990ece913788d04dc5abba5af8ad3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe73a90c9aa8f9fdc91b9dc741993a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72774b99caa27747a55fe135dc8cf83f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf104fab0ea4c3c25c12e227c6a0d4c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b17944673e80051bbe4de9c2b0ce5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b161fec0118c9b53e360be251b6a88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e6981f12a162f47b38490cc3b42b7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a322477a7a57c7d5f08c6e9d6cc56c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df076485102e0552f31f64e875f94b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b9b2f55391409fab1fe2eb7ef2162603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149864f5ac07a544295ea692bbdba5bd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6a2fa12785efca9411dc7a6244430605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16b568a093029556e1d94be894b586606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8658a5da3aaae4cbceff30a68df301f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7067a1c4626a35268b96288a708b2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4f338325eae90ad9476601ccacd24609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09578720ace31e301ac470c949f2a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9062ca4a208afe04eae3b18ae0a0a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a73e86e5a3451cde2000594b02257612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19621312d16c3a7046a301f8c60d7d01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3e1b5ff69635b53efe0f7bce58df3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9f9e474022b7e2aba649c9480f1e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871ee346331608a8fd4e278de2b9e62616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a7779c826f2df2f9a1e834b1e3b9c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa50bc17071622a2d04c1c43d038553618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a8430537e7bba769c6f12debd994f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d12a50a14710b6b27a734ae49ac98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b220387410bf7eb585dcd70c15e2f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c282ae518428c2f92e3f885ad90e0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eabd2a00f19e96d78821415ff1a556623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25fade86a9c15671230b4adc27474c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8d6e126d0ef481c109566e09c2ea0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef45c613fd41bd251d65a6e6d9c7e71626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29409eaf3699221148c5b70807cfba08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623084d4ddfc0bb7063354f9c4d199b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0225a223a85d060633492bf29925f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629aa38f94c47b3c62c9c1971b921bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcb5bdb5eb8fd31a23bc0a92124213631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3c72d157f15fa532f3c2728a69f67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698cf6c21dfc3f716eb6887f064c8c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d93e8e3ef4f9b3cc57df763e9674e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a76c99159501277d8269394c56715635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad84a39dff3d4a7865ecade5d49f2a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1a90d0035ca0c141e4114d06eb544637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73a227ffd0ef9664a923f83f463674638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff999e6cce8dcf5be4b6fb67b5394765639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17535b5cded20029c534dcf0ba3aec41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b905dfc85710b3b0b694e24783edd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b85cceb79ef00c45930c88a762ce4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6dbedcdd2bf3a1d425fff37b43286643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341b5e4ec3251ed8ceca703a8332186644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82319d8fd996dbbca62b30525e3b7cad645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e2377c46d964111ceb08651098daf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b09113e8d458a624b4384f5245d9e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3eb09443c42d5078b3327f93f8347f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978ddaa823c4f042a6af8783b0fc3b4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7fbd240dd961b7c8059aba6415499650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ccb1955a13343b2457c5525196244651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dc891b444fe8f1a6b668017c90c28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af9ebad00df0d4aa8c53837b307ea3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993062fd2ba8b1966bda42eb74fc6532654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10395af88844768d0acbe095f20bfa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8de97c1427f49b7e4b0b846ddf8bea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913cabbf9dee9a16ea0b29bef2c66de7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ee4041b51d99ee7f5580f0065d8dc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e91d08af9072844498636ffa44f7db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db815944a82c6fbc611f8c5394681dd2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca216911c1bd812c350ddd6b17ea72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac19fae22131d89b801c2a75bc3f38662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bd229738f346c8680eb9bbcc2b668663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f25fe4048e4a41f25353f245382c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bc9454435a1475373393ed00bec67665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea33c25ee0a4ba7d00133eefd8628c7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61a1291d9ea97ca560433e494ddb70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e0f1e7de3c0ee15e62a14bbd73754668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1190daef56ff2037e6a73b2a6541d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc69c23198d7ccfc9bd24a55ac686d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fa15542d0baf15b644523746ec643671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9594f3e6c63459b36032ab402cd531672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee232f41c5647ed30fb3d7c218a81f17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef4920c098caf0a7832e31f5b22dc1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af854f79a0eb3a4befc3677da4a66aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd99243385018ea9a8199c1cf465442676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a783988908555ace55bc60302ce491677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c719d952bac0090e3cb1b4807c16b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f0478c8d993be3c5f9b6fcbac6610679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294d332233001195848919ca5471a0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4d55b067d8d0eab28aff509922d1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e86ad5cd14662f562501888509c48682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acb83c122389c02e2735abc69e5328683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758ae031a27db7eebd5324d58b7f6c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642fbaf9be1a0ef8092939ca8790b1b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d8597fe2471aa65b3feb756bab424686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be17c5f0bf1c65a4ae43b7f9960211687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63435f2b91ce8d99e18f1f67276c8255688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddd390dfd1bba8a891ada5d07208a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb560f6b0e507578df518f8f5ca47e73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013dcb54e6fd721db79c062604ae182f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cc10e08cb05cd539886bdc09ad067692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98447afb9c8b35a1f94b7ea70a70323693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9f9407513a8abc4e1b756d04872b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c0c18591bdcf2e73c4f64368edf5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cfaca6e77be784af56bfc77d86ac9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddb6a1cb48989a79469c159fad3974697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0db87cc5cb69f548b96f11c21cd3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447fa2df07cf25edabcf6ba5de0d8a1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77988a75aabc6fb8fa2f1a4d3f9f9b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324427654e2d674468729af560d2c97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fce1ca831398b1418ddffeade89f60702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239b875d72796bd882c53e8272246cd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6720dde0ae6e1f6be520eeeac94891704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa76f209d034b84f5332bcfbb66c2b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a57837778996b1cf1a5782dc9502c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02251abcb610e58b18823b2d1dfc10ab707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908d5219ba6f0b9483fbaa19a6a2de2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8560482a363e4bde61701f90dc4dd4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6f6a91d49bab722ca250bb9fc34ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b4d3c7990144bd813b2f80820d585711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe021f867ae5658a7c8b3f116b511554712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa24bdfb53c402e6304da67a2659dc2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132edbe70fd2d17c33bc0dde63873f9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536cae58a158da7ce080ba090a65d1c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164e764df6aba3436ba81d6e683e867716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d93f50128f98a60ef1f8e97d889760717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64968442b1f6b98ae8ba9961166a3391718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b0cca16ff68f2dc78ea45715c477e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3487158b484e5c120d3432ec2f902720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae58240b64fcbd5a79120cdfb25ef8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74a7492e2474ab1428aaf3ea7502e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5186416cdd4fad0b3200a0f4293ac1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658ed8ad27a019b1767cbe6e3d74a24724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9fbdb035b1ee7a390b8c4681c7379725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42c1672fde6ab6f3786de196f44101726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c0ad9148ab13658d37c9b7660cb7a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051f1e2651802ef7ea1d2c849da48bf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24eeda22e7813936d869c4b0c73c04a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563418a89bd8d0c27580928515ee53b7730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c07954eacf06aa4970b0cd06c49a101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ec79e13af5d94ddcf661dfbe32cf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443204672006e415514c99316ded08753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ffd75a214ed03432d40446a3107724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585ec9252bff73007843b7c8d70c21a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30f4be56b2f20e5fe91f6d4aab2c3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbde67d3a42162b12daf351eda0ce87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc5329db54acbc2c05dba2b0c777378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4663c4f99d9bde5919532a0a42c9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27c2efeca1403a1a63cd3fa659674a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafb0412221f70944c9262f3feb2c1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def432a1871fc93ed7ff4eb9dd0ddfe912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b48b4fceb24926b0cefab3d4c85d313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d181bd3ccd71544fec71c8826313314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680c4db43bc68df52c11c60c526b1b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93604e27c96e838bb53994837ce4ff5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dde6ea7dade59c35c1cebae47aead217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e0bf9cf744d180a78471a9b5ce5b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464b1b2823258fade5212303bd1e55e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0447782e30c6f4483758bbc7219f5d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c17afb15f0d0fc4a7bf6cfa480694721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2306b5568c491a13fc4cad687bb00c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b23f2c39e269234cf12506492e1cb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b90914cd075e0fb022c4ed9614ef824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d4716f38d8c0686b36be44a0abee825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20633f43623bdf06d10ca3385c0ddd8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364505e263c422cdf84fdb296286d84327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35f8f352818e076401fc59d59240aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f85a4b7277de1f8e3c6c2cc258bb4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eefef8958b0c5f81933759227d843030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85dec861d4341a53241b59a24989fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49412fe310dc0bedb9f6d03bd2c4b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bf7c7b1bea26c3c273716e86c537c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db722ca9ae7822c91a4bce0591aa12c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e558da6bd094a908af1d85c3f76686d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291593f792b16ec3827d7d939977788936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30896247664cf4f94a80a2181363e4137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cfba02cbd1e221ce09d176d20897238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6532c9cea0e2a0480ab8fc3f7e9ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41817885c7844fe6c6374d2c3371746840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0711dbaa64fc7d7cd017924afa494841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c812e90a2f8bf224ef982f5e4eebc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12de78871fea07dae7446095a71145f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2639058eb5b90768d8eb5490732ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d826d507e6fff90594aff759f41eb2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef032099aa8e2afef1cc77caf914e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccb4c7a0ce8374401e416e777c045747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ab53594bd030a27d86cc08a02a39548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae88733f29bb82b05470b435bb372f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803361e9eee99f136f989fa3402ffbbe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a523bdda7ad3115eb03f3fec4716851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c95ec6acc9b271436d07bb298152652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985bd87f84bc0ab6aed85f14b267cc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10f229e02fbebaff527084ab07bdb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb953a93b18d4cfb00d43be76a3fabd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87e27c0b20c1e9ee83c1186ac074a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64acc6fa8d4f4c8cfe28b511074261257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3736d0709b57b538dafd52f9fc44a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63f4b727cc369c1ac1914b8dc5649059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112bcedc25a38801aa275e0c7387bd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6d7c216ac9c9d2d76ba89d6361d4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa50eec451885a93ac9daac9a84910b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd05334ccaf97fca45b95e70e5c6fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322253a8d818dd7831b8a103ba39811464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bd036982237df3bb61ed777d65fa965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333afe24ffcaa3ff5a51679829f9b2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4839a45ff6a17bcb5b3336a21ebfa567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dac774b0cd1eb848c9ef9c613d6e5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905439dbcd03a410082c1c8d7ef38a0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c63b900d1cd73fc42fe6e1f3f7393f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ce7ae3c7829ddd11b5c6aa104b89671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c703d8c7846227e32068aa3cdc62a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea808bd812459813391e842912d2bf9f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1826ec7dfd69f278b59235672858674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745851ac7aa45dab4021e641720221a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d3a0be23c32174431a5a975d70bab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342359b56dd76faa33eea7a2d869db5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175348e4bfc9cc8f37e5168d925ff8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591280f325a66dccf29e90b3c9c9311679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a19d29379eccd346908ffe2ac1e1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c914bfc6c539326a6934af04b4093f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d8dae5f421b2159fc24b554b4951982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ecd898c821e57ad7cf342bf8d603b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6a3d910950a59b458a7500967a4c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f383585b44b12ee293351a3a369de185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62b5e0294ce449e347c64fb4d12a6486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e6650a35297273c78a4febfc7729187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aac6398ae6109fa8f0055cdc4e11d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e461c9e082fc59ed8c2be11870ea5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7b417e0ce01f1374efed16677c42990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853e408938b802a93984c2344bffc4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce97d45026837b3db93cb089d16887392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0adb9d5c213f655cacf23582e1e9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c62a97a0a9b8b294f04c42a94ed83594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a98a39c2ec59ba1fe5899c2715ce095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2118f1600c970557993722fd9c83e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484bad867d764d032de02703831591a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0649379a62ee3eb94ee27012e30cbb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaef89303d28a806ff0e6f1a662fb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de8958e5ad091989ef0ed355231ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91874aa732a29f99e7fed9b84a112d98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034466a77a21ce197a8a5a8ff9310bd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cbaa06975e5b222b65da9376bc0fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321ac7104f280c102b507c0daac54ab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea05812317ee04b13023ffedd4d4a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34d4277d3089889a019290d2cb1fe7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1909a548c767f9ce6ffe045c718049107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d7c396ceca264d831751041fdfa88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c638b5f1c259576239ec1f5d5d333109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bdf0c91bd3302972770b0c47a04b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865c6f30dfd37b9ec5765d710561dd7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9fd824af298f9cba3eabccfa1a36e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87680047c79a38576928788623273451113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a148b604d5784dbd49eeb02f5f1a7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765054522a3aeb3120de8a06d0aab8b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073451af631f727b3840ac5f5dc10b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd77d519ea697cf807c8f11c81a4ec2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02b6e2f533f33516cc0b55ee720454118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207369c217163a259b59e8066aad4fd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b94f63257f7c62976c98adebcdb763120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067250daa080c2c4210550a35044ca9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee56cd241b6521c465f87615bf881f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c234f436ab4ccd586de7d0350327f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bd6fd14a389a68c9510d9da10321f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8027b74401424a5972f5f47b9ac36e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962188cf64def179048e112f869c235126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec8ea0a182c8dfc8e2b03f6fe1d36c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d6175ce1b547b3a444dab360b9858128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09c1cd5d85674874ebf2b9e6be2628129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e4885e2fbaf6b427e9baf3587a4dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365260d07e244358c98b2051eb710d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089122352b3f1ae8ceff1b266c61de51132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f833eb0a00e9941a0ba90ea59511579133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8332aeeb05b175329c568e8961a8b7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747e045c0a337cf1d327c64f9b243f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f92254e725ff1d57dea9fdfc37935136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9042b22dbc5eb53e4466de4f275f44c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef4999bd15607f2bd10dd064bb4caa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcd0a1eef2179b55c9c87041439d48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da39d3a768f256af7cb8c80fd9926b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca2a0696d574487c10736179a53fa0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea3160f2a51e0be7258acd11e420f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18960e056ae6b98a71b57c1a79fa9845143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28797967ca11be0e01e782dba36a5baa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1bb12457d65ff760dcdfb0647e398145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd898333c9ff517835c15b1928625f88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f58ef053dc6ee22a61689a42c24e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09fc13e03954f4600d838deec29a06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad268e95c33fbd3cabd64336ba1e2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b77d344f24f4490c194327ef7f8797150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca1da321dc91b1e717dc4875659de0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbf0b19b2df14f5e744a5516a5636f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259575fb6e240040ee34a8523858985153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20706c44885bd4c2b5ca4f4df9ce2f4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fa3c529772084d083d991e51636ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556a16358f5ea7f016c01a763bb0d41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b158cb3db159f9b5e9f17ddb3decd5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229492d8cc0fc95cfd6525827767156158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2974f7b748ba1e72e599326a86dd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbee18621764755328dc2cc92bad51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659edb9b8731f3c9d4770feeb1ddaf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643235d192d699fc80408e1afbc3afb3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79753434b25ac5e731c132a0a8c8cdda163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3b34370688d8854edf6806c82f7f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9893a31d982f24ae8943c95ed7f25e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8531c22c239951dee493e5702ea18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b872e05fc7fa16b54a0140f11b00f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c755ec0d93242b198aeb52b520deb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c44652f9484f5bf8d52c42bdae901e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28507ef4e15bba7ffed0569814233685170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31103bc4f7c2abb115628b8ee4ae94e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51951df6a65948322a3fdc7c1680c410172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3147347afde807dda6f0c89a444db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10fbf4f5d3fa8b96f079c07954d45c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06771f36fee0a4a5a2658ad72a7474175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6ef8905a1e44378c904f969487e11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48b15a49c3b87fec3bd69ca506d162177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c991f69b9bc212bb274018223dab27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67c8afee36c662f7bef2eb375135d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c128b53ba5f7f0c344409b4a674b89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253108f6ddc3496f8c892236319a027c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1d9fc0d4ae3b44963352772710daf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402495f6c08c83a6b12f8b90313c466183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43edae50d66c29d1178fbd112c1c5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e7792ceb32669b13926265161a7a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c7b5aed66277b7e72acab4581f567186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58cacfce031f46b8c0f9bb5e159ed0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4e9daf5d47d0673cf7415baa4325c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369a4e11fc3909a0e86e4aad814b819189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce05e0989db98f5174695654c4c4d84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21f73f279b28758b3885aac6222d16191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636fbde180650974c483519b368f3eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e9948e84cd4d5c29d3d8bd1f5a9d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c91244bb207c56689abb5c3b83701194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c5c393e354499e1e5441cc57e9ab9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf092b807c878611a8bfbf332b12cda1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648361214c0be66e8eb209406c987900197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478976095b3f000c6f6987d34a93b3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0938fe714c54d6a49d09005dbe0f24f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a9045bd6b869671341cc4f513edd6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89006012ec3c5135b2ca15227733f8e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f46b8bf5735a3a8fe520a1272339a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae3726fb0165410e172b3b634c2cba203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be426cc8e51ee31357ba434f69de9ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd70ebf1ef24db6787107cf8671ca53205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37b2072ae4f5c047c5f09efa8b9719206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ee7a747f0c0f43ac451324e438a09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb97aa5002f3521ba126444fe641a3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210468dbaa581a5f57e5ee1316cb7e6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdd20260f4de53c039ecef490f850a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d3e8a74b794044ea725adfcc1d991211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54264ec7480578843a76e32907ad6861212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685032f850f4d98961a1b60a7242bad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf849865d38babe2e68b1688eea25f65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd06492b3fd7cb29cacdfc1b2624b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbfcbfcfc54e96c64e5069285fc640216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419341363f2b47646d35ca500ab95f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07457b4d732538d677da3f9e66611048218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4473a4a574a8a1d368d927d577bc47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a8744e80875f117772e47e7c5fb32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11a75543a55bcc2e87d2467e3ed8e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf990a553d533a287eebc232b59897222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a7122fa45b29bd1c4a4cfc7c63039223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d33f797eff2dab6c8a87f229d2fe0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc4e0d83d2aa0bc647d81aae6016f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a55b05de0f91529f5ba4ccfc5d468226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b16bac63ad1352bdcf0513db3caef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9623131e07d3b2a87e9085ffa6ef8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d53e1438b6219f16f7ab552bf2595b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7666522e3f23b548e7d60a16de4a8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285533d8d85c3c288013630f108496d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e123601902f1d404ba9bc5cd9d09fad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8710730a627afadd2cdeb75d4de13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a494801895a971d6aa2d3ef411fa5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782b6c4dda171c48166014ab76d274d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fba2a625f6f68f6acaf0f54f0f6408236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e5fe3b27e1570d35d4a42d068b679237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d67ca27c5932e3b1a986134daae2a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583db1561581e1824ca0268dff3ec6a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28c08bf8c611cd600daf56e1d855e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ba03b1643062ef094f2cd41189165241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95193416a7b2ce81ae0abebfddcd5894242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf3b2ae8719f8f28653df6ec6ac7d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d04c4803ed508294e68f7d7532850f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d0f389fbe8949793cf3f544bcfc41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c36dddb52ff7dd91c92543b2ea864246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136507e52054d9faa5c2f8d59e15448e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a090c9da6f2922857de856727ef63d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76431c08ed0024a395e52cad9731a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55ba2f441b8c0cdad6d82b8f1288db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6f2ff1cbb14c9bad69cf892343d47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3089c796f82f95e85c581b06b51e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc36c9ad92cbcd333ff14d72c34a15253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b610ee20124360fb2c72d1090b5b9dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51e382f56b326240e17905f4d23858255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877efe14b973f19bedc5bbc2a65e8c32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a047f57be1b4f36737228b209b634257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7141ff49b613cf7a53c0a47d558990b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2bd3e924d66af0cfb6770adc33607259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b86149aab323e550007ebc4b29bf2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3e63186b0f6eeb855fe24def73881261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3100ad2b708ea711b7e83762e5547262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eb94a70eead3ec51315c5a55ff758263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd19c07b79014c334cef6fcfb914a4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb24f9ca1d36824ebfb733fc40a0d9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e06ef3c954c79a65925566da9b3e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14feba2900166ba96fcd0ff10924111d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ad04cbc2d871e406d37beea7489af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcb9390a79bef233873966a2fa6a72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662bc8969c14aaaaf42c26d44d43ce2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014b60ddbecdc22563cedcad418b2e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524154cce92f078e4e13c8f30418a38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63f837f733670a0e72916aa4e8ddbc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbc4989891a828d5b60708afdbe5af274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97021e380fba3d5756b7ddb4003695275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a60c7a7ae768a5066d47aeac3d668276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8668b4bc0183fec86416f60e1004569277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786be9a7e6668c38d51a793ab3c9b58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed956e9cfd309fb381e6dbe5a48cec2c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677f678415e501805fb0cbb633d3251280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266df7805685b4093bc2be46cd78cab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59547071c6b7af1a650194aab43d3c83282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74551c8d3c0ea50d86ad4365a0f5e5e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb6a8f75662d756c6a865f6460a335284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9714a1950b9c2973fd4932dadb23b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6e5edca7f8696f4556331e5db34dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f552094cab79d30604068999d0c442287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03499d7a09b018e3bacfc66bc0371963288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23caa4e659b546e66ee99f003f1a0d09289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a6f993d03f45cc6b9596afbb08ca6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf3177e33e80797380351a508d6cda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b84be948e0e9917525fa2a1c539a21292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf516aa565939fbf50f7d31d84d33f25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d250349fb10c1dda2ce2393c42bff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb772a4238233628722e555d92d96653295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf26e04e841c4c1dbd338514f5e46b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cd55657becae402b6c8b86869a80e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc4aa595274fedeb9460e92781281e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c22fe821ec72aa72340208bcb1714a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51d881e582fc075670ad890e73ecd3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9438d9d9508d8651e39154b86fada1d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5b28c0e8d7d3372d3753084be0c49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cea0bf06ca079a0454da3d58536d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fffb987cf290395846c6ededa94c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57d41c5d0b6085128eaa8ff558fed4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e9a0c1e130a48d7011cf03137f68f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0717711b0e47338226e1e0ba754d1ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3801c299ca7ba2c690710b78ba30302308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c2f9dca20f4f4e979e57f72ee373c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae45b7c48e911906f5016a0659ed884310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aef384efcf30aebc3a951b134179b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7c612b47a801a5e140b0cb3d35634312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf22436adc5192d1206437939046334313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1de8616495afbabf88deaec3daa43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb769e2d9851c9398286d210e90103315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc05c827476e658e68a092f6cc186c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38228b73e685e429ef88553459e43dc3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf656b40cb0c528c67c76305039744318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff258c8c04a0424da9ccd4851f34f8c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90610f5f0c3de88ea1bb270b1a25b19b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac951cf0eb05d93c349611194c3bd4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8bdc782032f073e28319b8938a1f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f922abdbb9f3e87c9cb42ec651cfba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d3e13e2049078c04c76deb8de41fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a9682206df8fa58ea901c033b94a3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31035bc3cd1bd0ec147789694829fbb0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45e2c0694b2a1b3dd95ca4125ccf10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75370b19fa0a6415286f7e50387902d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b776d459e88da308acf7669517bc72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1fcb35ea840acd45f708605171b60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038072897fdd377c74ab42b3f156351331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc30543a0ff0b29fdbdee31cba87b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06582d284b868ea6fcb41d9dc7e29841333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aea4bdef318cb40a3442ac66028d95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389742b282e14aee57329e637f57cbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8802990012d0981a32c0fd8e093bc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e9115b75dbbe2804cb5bd7119ce16337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65342b653540f660ab35869f8175e57a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88cb535170433cdd6ec5a6cdc7844c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18b03b0f74fd96de0aa4fcb3dca44a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651186f98414091f2d41ed95391efbac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ddedb0c71aa97c8245aa0b4c2f35d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2c4b1b2a162fc9f20491f0a76a606343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260c742da46fed9350dc738202d890b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe53177d257635d31c8e6804c9ecc1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49b8003673166f310f2d20d53d7a91346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6567171e5b57094d2492a73214b169347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd974dd8951855062f3b2ae55b0777c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df57c6466cb65cc63e9de6221f5e3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a406aa47eef511247142a8dafdd6f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181212c2f52f16d4fabd79990a29460351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a7beb82ca64453868db1c2080762c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5497982aea45a0a6f6f60d9db22921353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e09a1bdb338fa32f2bd7ab3988a9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078aff9452fb1c48c19dbdb900fcb307355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86254c276f91df4896c979c39b936c8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644aebc92bd84419bfd3448d3d6d9fc5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b19861e48cbbceafe273e9b38435dd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1d6d9e77188f1b6bb70c3f500c89e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3eb1b890ba16bc76afbfe56ca543c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2dc5e68840ed89ffba3d40757917d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394f59c0592e7025b8ac8826d0096bd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cd4599c234ef9a0c06e8b73522f7a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6a02a5e6c64c8fb1dd21edcafd509364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba89e17963a55566e238e71cfc63c4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec196c5d4fbd135fb48aa4150a5d20f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6499db377c12de2b20e9fba9161ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34c60d51653e8e80aaaf9eaa742fe3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99344b504b6dc8830b426c13fd00df79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119142a2be8004f85b16e1deded5405370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73663215984000630dd682f13310850371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5bd579354087efb575802231ef0f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bce4d03b97de045da7ec38c875072373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfd591c73902b0b21ff771f1365d87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3d94c24631550142f6637bfc201c8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1ecffa9f338de1ea2b94f534a3f1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950b92ee627a6ac591fabfae7a2daf1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217558254908378bf16c47ff1f3523b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3047d11c9fdaf6e036a61afbb93ccb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57882149f71844b756e4e982eb92ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d1e5fb85afdbb0ca7d8f4229cd39a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5b64996a76d60c00600ff028886c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1210b5c9795b2dbe360c131c25d58e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfe15065e92484c13c98ae2fa0b069384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec5b1fa7dbd372455c6c560c4b8ecf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed28de11ce1ba40d98e84f83a30922386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08599398e2ab9e636dabd081425ea55c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8a1145852796a4f13cbb6d1615fe5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd5cb833ffc4cb3f9849072fbcdedd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f86261d9efe291f4c3afdbbc2198ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a302d8567841aa5a867af9b233ba1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c5b6c1425735913d5dd4e4332cff9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de739d3a898b85810da371129f3b1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d98f3204340fdbb14b49ba5748d2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d335ab783bb31f9caa9bfe63a940d06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b0262294f2caa962f35eb145ca96e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68338698035c3d2ea2f0336498289e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92eac7229dc451e7f80918dcd90c6c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79161db5e1b84b1a5d7b7fb1867d0856399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34161942a160944d6fdbb607583e31400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec094f3ba8be10b0d5090ed94a65970401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ab97965d403e4e320970158df2402402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81468c2c03dbb4c8bfa949dbcabc1fc7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b737b2017e22749c9452bdf96be4a97404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461bc12075b75c9f64d7c6de24b95ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a83a43b377e3a34491dc53ecff753406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5a71b988e8cde83c98ae3d978e08d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f25785b7328b958a84fa4b832cd39408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e13a4b9c1c51b38fc044e95ad4a37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a89199ad8eda76ad8101f84fe95971410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d3896d746699d4a77a17b36e7c2c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225562e01e9730eb9eb7a5948124da7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f14e7cd53ac0caea67e8807c560312413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a3367e2281a85b8f05a9f80a23a09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cf71d22d3af424c0bbd5e8d2a7724415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1757494d0a68cc7f110faddf46bc2c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38af302fc7a2548640d8cc38fb83cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229943947ab9e9f7a4b98d7527ad91d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f88a53882a2b5ac853c0095899fd79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d701ba90fb066edd824a4b3565acdb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e303ae7ee3cf22356f30a850a1f4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d12922b072f5b4fa4b81ac31b2a0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ab22fd1d35e69b69cf88cc5f82ea7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7516157042b91f50ac91726f3933b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e991a841962d4b0a06eca86204205425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ff86f7f26c085ce361b67f9947c35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cef481061ca96d2fe73c5ae31e062c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a432f1b8ea8c44654e74d67023260cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10bd12a262d263596d4aefa06efe44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569bf4babb6afec019358b4c46cbd5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda46716a003106476d215673b1d24b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a8ba6d2e95acf93287677875a64c0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332736a2d8f8d780aa09de74f24bbf3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933ceefdd6aedbcbc369c08e176375a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3500bf3e6871145c22e777d52915b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e12aa3c7a7b28d18d6b5b74ae3bdb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738ee324845fb2780e0fbf8db5bc6a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a81340a93ad7f043c68268579b857d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57d20e4c36dbc6e8dbf61ab6505996439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2906741db87627bef49c25a0984218bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e780628083ae389825265c8a6bdb9d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527887e02a115f7880f5cb02f8996a00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd92ef0472b238d772d28a0ac836ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed928441ff741d7b882c8d37d996fd5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fc0c4eb2f3e78597e5d8e1fe1a082445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ef4c993be41a0604e59b71bb7ca6b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb190e76622d4318544c54894b44530447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858dea2174a27684efe77612df5b565448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c25273246c4936c4cdac277eaf3e80449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00908dff0d4990b158b56048c5a10ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22628a453a372790baaf3f15a6c4933f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290254b6276d0152b2d662d9b746489452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d43c6c9f2613232a54e2d0e23fbdc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfd5c7d8fba1c00acfab3858869604454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281111e368d44e0b87226bfcf87e6ad2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf479068676a97b96836d1ebdb369063456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a228357f29a8c7c2ca87ec6f554faa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df354df0a1677a40b4ccae3239c3a81458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723c30c770755b0c5e62a281257684a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95ef7a7e417eb79723b19a1a8079ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290d639156a905bd8f9f367fd5d982e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc8c5f7e470d7f3b323501d3be5f41462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bfd44c4ef242dd539999f64254ba7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae849b6dbfda773de63862ac1c969734464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f27a63eea31a05d26a0d205d54dd7c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881e5073fe4b498fd3d5d704d61af8d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbd5d8869dfebadd50b23c4413dc42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cad61ee5154cd80fcce3e639f8f41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db167ac89c000b255e0c36b460b7e70469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155a6ec147aa1fc10c1ef9544577a90470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eac354ecac38cc56a2f8043967c2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68067394a3412e3968963202de1614d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee7ce2a200a69904697ad4a726c8fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bf8575d991e73d6490e213af5123b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0411ff40dc06626c33a12b1673316a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182eacc43dd965fd7ec21d83e097659476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e308fa09642dba2ddaee5966ce62a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fac9efdf64f5b8b6fd63819d442b6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18760094e168f70923b7287e4b5ef914479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6df53d23d355cf50c9279853d7184480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e070ea73255f73cc52e1b8d74bab08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273317266fa5681f66dd58fa0353364482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151a9a2f43ddcae6db0ed843a35a7af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9a90e1bbe6593268dc541785ee4d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fcb29da817ecb296f2ec6134f26bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871df253e476809ef024b9022b767c5a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a10d04c8e171b768e783ee92e1ef6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8da03070a04bb9654ac442fa6a246488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2afe0911146ffb0b5032d8148e95d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04fd476ffa9f94fb5d5702f0813283490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e577c4f543c62e43f51c8b5b2b4de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f557e7da81b5f9365f0bee1ce7239d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1709381b6652b5e1e32e3eb666454493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a688b75d0097c45eb44147aa12c967494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3274f7a4702fb0ffc6a487a510957240495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a88964f1f06186ae5bfb0b0c3288e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bd80f394e4bdf71dce8b57ed02c5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb592027dd22dfed52bde5ac0a4144498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa51db14821ad905501d5a21d02fdb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485ed919ed3898f5fb4c214927fce4c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf981308d643c72620c4c1122665cb4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34073c44a298aa24183da2c249d63ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613d85cf9c09092b1b2d6185f3ed0dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922f0b131bbb827aa0fc60c7ece7ea0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06974051d29f0d45607e4fb78ea664a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc62a2f93afbf9b9e730b8b1e0961ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cc9708d63f3c74d7913002da9ff36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5b7fd6a15928415c6280efe9667af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97757ede87c2aa92e44f23d08ec29b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dcd4a36eac12a855fcffe715d40e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01106b51c2378577556b248ea331d5ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f946b0a6e1b945f1a5260e03b6aa0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0c932037db50f8900905e20e97d5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c48ce3beed65ee9021c66a825d46f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7ee736b91e658013ae9e392a6df20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc90c63b6453007a8ff139a0f02893516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b5405017ef7f15ba3432bba436877517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5f604f4395574becef82f7b900b81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208254327fa004a2810e6e161a61ee5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566068b592e9d60380be379c3ad1d510520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea730021c758ab7bd450ba78c366fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08153c84f14bc070b6fc9f3b2cb6cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d8a4488694f165d8728266890d0f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fd076a1feb8a961863b78f27da50e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c81c3ca0c36cf56735098227c5f7d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685c354c3a43d9095544188f6b8de45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fb4c985848794bd6ca12603240a4e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce40d45c7b5d015eda0573d1c26533d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab13201f440eb47abed50968171ba0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcfc13ac386cace67a13225c3e7329530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2543b6eac0401cf9cbc7df67ff543531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ba340bf1dafbaadec1f4ec92691d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de9afbec7e48ee6b6872c9c2e02ed3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013fb1eae46be094b597eecf0c3643534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26543d78925e2008cc215d882e464b61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0a59d26984dec231dcdbd8b0a249f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5df3c97d642762646909beb3d6f19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c10fd2596da11ffdcb145d03608dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0378e5deaa991db4f5edbdcf8962fa7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49014434db7a25c802737193463fee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365fe033a5485ebbd6bdffa1fd00b8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbe623b323d4cea2a931c077e2171d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b45b13cfc32c7d44b5a8b40e18351543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a0c2324e76e7aba0b900cc5b9d929544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922eeb5ca193a01ef0ecd27cdb3a582545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044c6f37f714db1b02f9a18e9490471546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142bddef72d8e3c50755dd30aa0ab6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa485e0ad2405f3dbe513822a7a2a9c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b50784f05ca2bd444c7a43902625af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06976477b908b45584c1b59f26fabe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5fdbb12f1c95a0e27434042a67a02551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be23df9dae0974b382981dc19f309b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c3d9224dd19561da8ec78d0bc6b0c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e64bcbd9cf349c5053150ec3808036554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f34993e55cdd773e22dbf89da2b6c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4afa265e0de8101c06fcff676df07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511cca43d71e160ee4a74a3768d4746557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4e858044230dbd1aff594c2c3a729558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c168c3bd18084b6b2cc67daea7f86c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42a46d15bfa104ac1f57a5a9a56323560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c7378b36af351bad7a4c26a0c4698561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d310f810790e2dadd320058004cb9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca303a84490e42bf0cc636ebc37a1eaa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114a5b661919c86b09d9cd01769f40a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34895ecb472f3a3a631af47915ace88d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29193dea5debda6cd018f3ed3904ce0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5f037fcc9613a95cf652b20bd27ab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624072ffa05600e400646bd8b1e15ba1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c34e35be0299c89785f3248d40882569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379093bfbc60abac1ab122b950c031a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b49093cce857d01205ca4a561ec6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69588a6d6f1e16f4e4fc32a01557d4d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8461451e671d6575e10295e8836f4d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd62e90bbd5422100845089e114fb59574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8459f0db648d59a5e403697e01adc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836d2d872065ad7797a0be666a2ab59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5abd3de6356350605264aee3a169b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28169012435c4102c048887f9af77c25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caac240522b9698e029c2c27754299b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f93cf5e3da4e4b0b5f369585f46f93580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64661cbd07840835d133698f7292d957581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d3ae2e512908486041eb1fae3fde7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cef97f19424532d9a35f18a37bea9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970855a0866492d7d4d4ccec899c0f99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fac4a9146256a3d380ff27f265fcf2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb665d1cb3013abafb5df0f087688aa3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcf01c779fc217a1a6babc1236a1cb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4823348a409b3960322f66b4e3839588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590bb47ded80853c55b048707e0df1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81c95c4fe313357ff579bf5441ca79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397048abd74e86f2d4ab6fa79727905591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90123c22d542a57d3cd2bebfd75fd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24683b6fb20a2577e6621c6f1c2550593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09f949f36ed939a4de373413d97672594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6374479ef116362676e3c63f1367e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b72707aa566aecc0f721b45539493596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6698d6825f2ecbbeb55e229bf52ceeb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174ade2d2dc787a081d46b3b2799a60598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dfdce534c1236a2f3ef7a41415f5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd2e23299961dd2e8a18bc36340e24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007523f051f40867728b80c77fdec42601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d61faf2c69ea4a296df64264b3351602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552a80898a23940b85c5248af89963c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9c06f942a004cfa20cc7b2088e64b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe645e9039c42cc27c401097e2050e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ef82d3055a14de72c70da3bdd950e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2f21512770b6e9c482817350b5a87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a51914d8802f824392229a34952b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaa0b6878de888ab88c3a9ab41354a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6b0b200874453c64a788d7f750cf3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962087565d2ae9026796f169682769e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179866f8b302ab183cc6700ef3b6759612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f27b364d8bf26d47e0d4068f9b2a0d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882077c084e915844dd2a5de14b8dbf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f623a174d3b55607420c536714237d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf31c06ed17d6a1544360b87adad5f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc0da794aa5e18cd83d922ed70aeb2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec87f35538f0674087c7592ac94c0c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6240a394ca67763beb37220c666fe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51d9ebb451ada7427b7da4eb548d63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506dfeeacf6bab4d6be49c39db1ae92621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd17b664b751cdad43078842abfbeb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3429d37e3d352eeac78d909566b71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f5237d0958f74f54d74366a399d49624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3058e63568eeec1849d144cbe9521b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac2bbfcd0dd05fe169616fb1227d36626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ab0af505835d54767aeb2a0165031627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a041ebb9ad20e9aaa9a81f1325bb98c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a31c32d5337180c27ec141f034a39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d70913420ed311acbbe661a5e21fe2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762348cc73dedce4044ced57d71d6f0f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3e816097a9aa9d6b22211f2ca5725632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e950fe2733b31e84100fe8689b017633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926fc64a8387c04fe0ab07aae3177a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57405308146f1f5472d4d2ad006fe5a2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8d1cea4b58c63c6186c36878cd4d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52057c5d12d8b73a430b2cecd46111637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9272582fadf40b22a8ed02c9b306c89638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb7f0f93996037c25252194984fa5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f5cb545960d03057aa5428b74a1ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288dd61cc0af47cb8a3e1dde7f49e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf0dea6deb15a01c2fa1acf846b8c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b082fe4471afd10bdbadbd4fc5a25d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377bfbab964c7cd5cd632ec3ebe9eac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd685b65e20a2ebeda410aba84f68e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875902034ad4a44a87fb28bfc19d1206646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae34760a156ed21dd976fb99e50e9a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2906ecd4bddff96049951c6ac5e09c6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536375687e076cb83c873e1e3efcc29e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05a631bf4403abc49613f134ae6477650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b260945db659ef3765aad7927de7d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2392bae6bfb1d055c2e0d4e9340d93652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cdcc0edf4be7231ba7a80d8a1b900653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71666e08884a808f650e9fdd5c5605c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b0551b36bd213305e43e173c911b6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af81d37e5508f1a6f14ef08fdbec80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363de3d0bb5bbe2a9c8fb41bb2b5a95657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb242335d2b8fd2406b6ffe7c1940655658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24a36a9449f74f413025906d0d789e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4565bb7c69fbe55934c2b1af0d0c80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a9de905191a34ee24a95f228c5c2b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cabb8492e4a134836ccaa3f659498e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a08e1514cdb304741252fe1754fe1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c5cfc38bbfe6bee327baa4387d747664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ccb30caf32714fd55e7494cd057a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81327a375a18c35ad49b3b1f47b1981a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b654a26d088a64bed1f5e1e08676758667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2c2626b9556917fc029843c0caff5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26bca05b9b9e14a987cfcbbc1f2895669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18f1d5c691db41196e92cf8826bf74670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafd71a8e43cea9fa324822f533cead671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb61ad434e1b5c8dead23bebace55a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299b71b700c88541137392807810d1c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970fe9e2dde06fe7d0f9b6bf911067a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b96c2b52e15f728a66748f0cc151d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935ed63eab9cc354d594b303774fdc8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81364a7929d026bf3ed981b1400d741d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017eeee5d67a646bcf87d5847359e950678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>