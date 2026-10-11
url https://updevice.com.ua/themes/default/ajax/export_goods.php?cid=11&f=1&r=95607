--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7d982e19ea5466ca5bb64918bcff61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd31d80b6f1423af03f09d88b77545f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eee2b4d708396c8e61a338d9b3f51b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559ee52bc8681af3b846befb5b67bfe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4afdf00396dd7b4dfe8f5077501bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c68236ea0a594300e4769ef541f5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f5bbe781b51024a63a378d08079c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58a9c642488aa0dd5a40a06f5b54878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0d37a9ab2f0684c3427182c5e078e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb90dc3233cda1cc38979a166b892c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe09b93887a72edda64f519179277e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d441a8a55e501e20f62aaac31460e0012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5ab00273debf4ca734af6ecc1763813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d85888e4c0e0ba00b0a29465e9900814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78535332cd503edc349a12f0fc9db115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd830fae1a48c30b85b447f7a6bb9c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282aff36e0c0fe68802381e9bbf823117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d3be69f473beef2af109dafb3575f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417e7fe84a54a74325c0eda428e800519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ca1e8f4d38eded5a88fac12a7795020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207df3bd41788f47dc285c85165517b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aff558e1f219753ceff5bed989300022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec06d9852e09bdcfc828345ddd97ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55872d1bdbd22b71fe8bfc2c37a5b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6af665af08132ba500906d3dbd5f7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fb2cdf1de876117c3dbb5f3ff1ff726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c3e83df1bc2e01e41821b6e0f90ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7f586ba4372774701b5ad1d9ba87628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a872d2c50a00566280e5b49018607b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180736a56577660be55f21cc578034ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea8f81e281b9446f09457b3c0c636331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7852b876311656a3cff598ae4b480332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e21170200a36534831b0548a6e2bbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaeedd289fb556e0615278ab204700734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9c1afd47a55366f12be9f8017037535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f8692f8db5b180e17b010de73e1e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00271a931bd9f6e3c7c6ddb030d23f1137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c77ba7c44bbce5d213c8f3b92de1d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af5daca2455365b13c83654b482f2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d8f7e52e36277651ebc83dbf90b7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d3a4d17b7340bf5a2ba58bb717ef941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081767fdc1079d2a3cc8e8ee4b651c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04635986c480d1d41c854c39a5177eb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cbf4e42d546ed3af14701fce193d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de633f7d67095edbb6ea5e27c91d4e8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1614d97f9000104999042db2c3466746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14df7d20ece479cf952b3ba9a149a0047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a175bef8d43bcdcab2e56b5599f2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc4b332c98f25cdd7e360d03fa707449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f127b892bfde8218adb95ca2954340ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705961a318fc80a45441c6aa6c77db551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0b326ae25cf8e2fe895057b48a20452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350db00c4dc5104e0d68b6d7262a5a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6d04815b9e1dbed0f87ca5dab188254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0809b3b014a803231b95f77b3e666355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b746c0282d3f0b9034b96b8cee1fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10a228d20f1a634b22d492f0b896be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8b1204e9aaf4c6ba61de62dec69d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec6badf192b74c22ca1d9239edcb8559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88c9d654fab5745a5b895ef923371e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc2c3ae2fa0abaf3537ee81c4f3e8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1d1d9bbc3428cadb179e2d97280a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348e4ea1dfa51b7fa8e25652802985063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c19e010f6f2fa8b15dd103157e606f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5484c27ea2f576bcb4d5fb3f6f29e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989ccda001123d3ddb5d5a9cd8b538a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387434eb99fdda7eb92f42e5a0742c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c0aff2d31311cd154f7dbb600bfcb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ae06bfe5accf6354da5eb69d8bf5e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db819ade6e7f39618abbd026c2067a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf02f5b359daf0ae982ec53f89115571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1bfd63e2f88892bbe690f38837f1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdac07c4bb0f9d244c933d1e8864a7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f82785fc2d79c59de9a0ebacd82e374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcf7980440c2f538b4afe1c00431f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d9e8ead7c3eff849eb2f4ead8143776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d8d0973166765626a180d97d6a33477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6546089deda6440438e07dbd7ef48d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f72e9febace1565898e9e09ad57f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22a941cc906e724946a591d56f0e8f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38353b3b4575cfbe3e6ae0a7da67753881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd5ff494ea5671668e410237cff4f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc12a78b5ae18a5d42ab2805fabb9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1a88726fb1ada2d05187bc1fd147684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c566f6c203f74835c97974dfe9262185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6c4222031b3c745dfcd38af8f0e4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fbdd6edfcd4c9fc0dc431dad43d6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cbf8bc8b7497012b01e4e3baffbd388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a6817c81f6e16e1656797000de18989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8de0c988058af6b0b6fee8b9de66690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9c628b693411a9d489ac675edc0e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1292d2cb6256ea522b5ac9e77bea32c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef659e5f0445fca708dc1507ccdaa7093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3a30505d95cfcb609ce9ebe4821dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a806318a5362c063bcfc59ee579897895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9176f0daa415376f86de2c7006fe596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724275a14cd13fc465ec37c11159d7797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ca805ce5a97225c7aa14f3d0cc6ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211e1bd7d96e2cad56d9f6e43bee1c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0652f5ed936abcf1d33fa47b0f67a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013a53fe9fb2a13e7ac926e12e7ef01101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47fbbbe93b844a0171d7bc7b74bc1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000b54300ba3d3ce48772aa695fd913103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e537808ef87a602853efd6e111d6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49838e3a0e9c0aacbea5e36164b0a9ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e1e2d570f10c9242f6cb07a3eee5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4308631d8153b4d670630b814241b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f6583c166be13e0d7eb06bbd4a37a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc14a1dfff36105df20bf7a73b2313109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77421a5a28d3731bd9214759ec23a51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6a65a1b806211940a647208b60fd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fb7781ccb4e569cc08be4685c02b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817a45f9632ac690157551b2872c9f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6f22f3e58ec2cec80e0462002a3d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b835bf8813a1404047bf341910f8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920676eb95a3d91d456e4bd662bf33c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848b7cf7ea2e26ffa9c0cc750ee47ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fc689b1c355a71fec18dee183f28d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457865b788b8ff40d67fa0aae3be873119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a85cf96443098dfbc3af3e87866a15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caace5c0664690ffd04425aeba4bb042121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78561790e9d8e304a5dc00c31e141396122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114f377d3b6fdd6180a5c194d4330a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d31f658f7b411db1a77aacbe9cd71c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfd9d3434037dcab7ea5d52f559c00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62270b50f7c5c4da1d342421bbc1490126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8682d6f84d76e5c232bc51466d3620127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e57f92fd341f7e1949530f95aaa58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b2c940b9dc9e4fe2901fd3598155e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833eae9409e34ecb6d459d36d6b2fa8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a7f424776dccfbf8e3ee8dbe0af60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50109bea20881169f7397335bd9d7e95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34559c73a01a38d2e86607a2e42992133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fc4d4a544500e030480b111385f47134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ac9455e66a2be40ff2dd2b305fc35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01048d2e1fbb84810f79748350fa73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2690fd7f69e9f6d523ebefd614e610137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1587af1165535cae49c2f2af901b73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba83ad1ebf886bedb95cb96b2db621139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfa96de7e3c54c98744ddd1eb50a09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fb007358d0940245246c475fca908141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2898fb5cce0fe34c02c7a6a6f508657142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c38f1b93e013e09ea0a9da8ed37e00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07257da72aa7e75e22e3bcb7d42fff5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae761dcad27495be3ebb889611359bd7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e66fe3c71ae79ec1f01b023bbceff8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cd5de7a67532e12a8a4b81dd565b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3412e5a1dfe10f37ca410f7578d95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcab64f8c058f2d7509183e2330682149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818f25717a022b89403c5ae2453e234150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bb4ad30867c1a13ec3931da80703c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218baef7aeb901b6807676c8c1f92f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e0c4799bad5b72c7ccf8f710f4a53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5860796314ecb6c3ab370bef454f9fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daebcc928a4e6382e147635383ad139155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b09c08a1484213713403c8efa78780156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fedefdb1a7c9c173e1105deca88248157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3250ce48be62bca5d6b4e31f71c529158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f5f17797d1b99e90d33c54d2923f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b07e034b866492d0ae9aacbc7f00c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbc19917c232f89f5108d75f02e631161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a78db8f97335b1c4267cca1cc94a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fbab539bb76bf905bd549d8f30577163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0d3409ddf0273546db12f24735fe3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113a26cb2372b17d197be82cb4e655b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b834d491b5a96742b5e88cbca9ced166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd762671cf73855c0aa809e4bfa5d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cf5a06c009684573f1320a99bf631168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a534f7338c1701119e3c6ad30509ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fc1d3702bbdf3681adf59b966bba8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8346141c14d78afbf97be57616ef8b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e48b70ce18b45e171252185eb186f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496ce49c9f02f8c669b1a752d865c6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcee5dfe96449ba6c7f40099a08443174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cc7a5516df4d6b804eb7a66f46044175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401a5e7e6943cb37cc20696d1beb4ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b441840144093415652aa572671a14f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536bf8ea464a537896f27da2f02994e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e21a70b079d721020efc1a8c50e60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146fd31934336a378795b8cb02256d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324a5355be7a2f845ae58db462e9c54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a9fbf0c54d9d10310221c22190e215182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ef42226cbfda759ca5becf357c912183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441e7c97045fb893f9705aaf5cc34f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ee9a5f7ce3d982cb0ce126889ea7a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df43b60940e9ce6aae9578cbf6ff38186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f478289cc81811c809b0f6a9aba0ed187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607279f5f98f9f340277a32731439c1c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd4ec5aadd1f63b9c921bebe8d512b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecddfa1fe8de66c96ece5c7aa06be22190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d68f64e3d97ec7c372a4cef213d650191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a81b52df54e408129b69b9e03b4d94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212704036c3352e8a4bef3f7845db42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db435bc64a3df41a325b5146cede5f1a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d1345d4a0aaaf6779998b711b14b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41198814dcb3f12af4152ebf225bbaae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503de2e071bb3d1662f00f9197a10145197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c076d56be8152faf4d60810e4c5547198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22515fbf688a6306dc15481ea5960d4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69ff3741dcdf83d3f78b9ef3565352200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9f1d45c06a2f4301d139090088cc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ba2ee27553e8ce57f47cc5f91051b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644aec39c5e18afe4e82c9cc4cef0c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eab12c890a3f39f0d35dff6a322be8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540c729974fed00735064e1a9051abd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc094d739a425fc0cdf093306e3be13a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e14d8527ce533a9e8ad9b04358489a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8429a63d34c1dd1f01dd0f266c732208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd9386234d50c23cf0c10aa99e63c8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c6c0d53468fb43b9661cfa783b9b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f0c8b63bef93a5701fba6926ec9b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226acd18b20883aad69bae667a73e63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abcf0a92921a20e0b6d29297eb6ff6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b587a54b21e7cdca7de3e7a5ad9d3c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df035660d99fd5bd2450c54e13667bb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bbf17052ae4b661ef5f9402434b6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1217615728bf10b2290ea3cdf4a2a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca7514e009f4520f2ede3dd8168951218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7db6d79da8b79d9d9863a4df89766219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7f34bfe2360df8c20045535015a2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445192f20111c4f8066cfe480f3421c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ea2ff26004662700159f6273f7496222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb64a5a0379dda6b9aa35fadea75405223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1471c46f3e0b353ced2114edd794d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e459518b517d63c8baf7ee16e9f97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad4c086c53bedc5e8360828aeda61d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97a46b5c79df96e048e1ede92e7345227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223a0e759d3671406964c1ebbb2c793228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb193a7a627a76ef84acca7ab6eefe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb09019654c05c3068d4da77fb300e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa55564296e42b758153e588a6c34a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157cbf550690c8bf117e986a856847a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9d5f7868ce05b4a7aa30f2bf9a225233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862d6fabd2ef944fe4b785e289d680d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd619085bf8c05a380c1406b0eba6be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c98cab8b810f7f8f1f968f2c0838a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06010002cef4bc7be60ea80280372b3e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921f821585e67a200c2289999e93ebe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1e4953681d9b9a7525328ef755904239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd16312b2f4ca7cad50e952954c0f5f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc8b85c2eecf083062c260436fa37c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e922e525ada4ffab458c56515a8016242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c7c30d0b05a1ae49a9af7738a440a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a881a77694d56aabfafc4828fbab8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9061eda2d3ebc313ea01d9520eddd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040efda8dcb50751fb9710f3f5c61c2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a1a1ca7ac95c15450cbcb7e7ea592247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1026d80e1e8b8ce3e86ef9cc4c735248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762022887beed40e0c34287b4b2951b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f6cd494d24737bb5d9f105df7bd69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a28d5d6a973531bf095f8768409220251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e47151f870bca1dc5df32824ef36ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320a86e36099de8a3cc2d73b99ba02c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cd48b49a1a9d8bad7672916a05e16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba71b4a33c5aa75f728f5ceb3ae005255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1ea2676a79c5a5022b58c3dd4f064256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64001e20d95209994e48d0db79dac7c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6897e2ad4264edf6cc3c468119f45d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d2e875bef175fd37c302180274edd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffab2c62c0c0f7fd963d508ff6b41e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540782277b83387bb21c8958f0ff32b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9672131293fb1d10bc8233889261b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa68822ee194eae6ca165d46902e79263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475bc47d304797f196d411c8f0c58ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78850384b2bb426da0b2e1f10cd0fcba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432d9d53e794334f34abba9edec05ce266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41019a0c9a00bfef7d4de3b4a4e966ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d07f69a2ac5adb873da3faf7fc51d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a14daf7b690bfe976a536ecdc9449269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cec21f64ff733935530e48f57a756270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73559b6de4a2bc6b0619d7b2e1ed53aa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0ff17a522e11f4dcb32705dcf7117272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44a7d257a5a3c88f60d653cf1b9db7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22aa27a8cf7459aab41d34e7e4d3ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3ffba54c698996838429a4bbba11f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96652bcb0c76481038e4f4bc9ef6ffa6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69711677db71d4e037facfec1777842c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e07d90ab2da12499c6a064e15882b0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598c1684e4fef270c80366788e4c8e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d8a44c7cb52ea9e6106b3ad3b641a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c5e6ba19f629c4a885fad4bcb2669281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7278853874f4f574b81935a8ae66e9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13b1a493914793544fcbde68b08bef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d39664bf15e34e9967f1ed5bb2314b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae66f569e9311717ef8cca9ef06926285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce9dc07890acd29c1763f168cf7d82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20244cd8d3a421e04644be4a3ea86345287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc9aff87d179c1fa029c5d4f2aab56288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a33bb982fe0351dd97006ca0b9f9a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f98cfe3af8590703c906dfe6f0db9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55411e243a0358dd14d3759cd8d82109291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94973976505b469490f0f3ceb255331f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45e18c88a83ca1d66a4abee8ded39e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc30c792784927c2c8660671cffba4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e4b9dacde0a168a66413f81af7592295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f5220bb93f337c5ec6e550e80047c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62859478f936e45e67271ee24f6978c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f662f0a681da4fad4d47b4fba2fb7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7aa264df753f0c901fea039249c55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d5161671b7fe1e3c83fcfdaacb1ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca613acabad482ed0decc02ef281c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b3d15ebf29085c79667316b176426302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4df86d8c52862bc2e0266919967011303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f0c2e6a04675de0317868ba2aea74304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0a2ed2627103e84bb5fba4a472ab7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fcf1872be7f8382f62fd9c3cd4c0e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd851642c3a461d80b924ddb5b5dd21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e83a198aa80463c10e8d8972fe29ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd33c8aed021ed9816d42c190b9496309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaccbac54ad66916f204da11e9e552310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc4443d3237657f35fa786afb0707b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efb1d1cba75066ce596ca4082fe7ae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49080d6e43a597d8c6c5fc9e60404b96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d90bc6afd7e0c1f81d809a1d47816f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822e05c727c01e2afcf4c545db10473315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72400a81c4bc087c50ae2d51482043db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cb9b3af941aba9976d4f8ef87e7af317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa7ce64c03cdcde247af6bec0e3098318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e42dd968439e9e388debe2b46425e9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28c39fd9b1a2fae447476be99b1e24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b636e8de03794575a6a672617e69f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35ba0f79ad981ad0dff632c66a3d42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d875e64cd3ad085c4f84f295b1efcd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a3561e1bcf1b295019d707c3a4d6e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7de9ee5e2ae39148e99e331e8aff9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be17c98990188460f7d54b8146ebad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965fc36c71e8f3db58307c7783bed4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95571440cc75c38c6e6ff2fd70090b01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad49ec6220f208ea3ef0d684d41b06d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fcefa24d6dd2fea13ba7cd9b3d685330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4097bace62384be26d8d2f689a672331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf4790d84134a78fa852d1632ce6c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9e40dd41e1851cd6c2b67e039f65c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e42b67ed2ae2e19576b48e74941b01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf26b06249ac105c155bcd49de93f5f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297390f96d41dc9a6b10a7bf2fbdc20336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05816025cab71c1b7561d55559e02de9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a697e1bb17e7aa134f29156cecabbce338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00357d509744cbf77611a3ace9d16104339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49455cb20233995018bb789e80cf5d68340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09b436db6db8d04c16d6494a3c50d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e082c8a2bc6dcfb2637a6b2f64edc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babd9147ab9c48f80fa1818fbbf7b1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66851e8a580265f763d69b660f7ec5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de6c4f0db97d32fe5dbb62aa95f81d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3075c659030d47353e39eff4e8ff78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad00c8065ebb5b9b92bdfbb54cef6f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f0b19ee711b7882170a684aafa347348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7803ade6f4acc440dc932ec661a27c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a7ac6b135ffea4c66529e361af8ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d590c3ddc808846b69ccb58984c04351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aaaf64175728dc769ebda5ab5fdfb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580c906d781b34d7906e9c6b72d9ac9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f6ce03b037b14a86f2b9e739c4dd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541ed3281f9c28c15603f25d71b9bdd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617225f8a8fc7251c7139c582d4736b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217f4f00fc0d287e6fe06fbc95952e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025b6641019f440b3d70847595e96ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8a1390699fea514a36cdf7d428b6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0136299e02c9dc43d654ce43debc0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f8012eb1b039669df85271965d379361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500fb1f14f62636ea3c23f748676f7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf924c86b8fdf9494baf6a3eaa6963363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93ca89a4d6b549e8f945e8698f882f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b53be0c037cfd421d5d690f447769365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8076ae57fb6115483c3ee784239bcfd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85313ad0e60404a255b4c04b40525281367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a9bd0ecdc1fb04c5fa56d52d3e689368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9564eb00b9733b6adf23e0ffdc087c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e489e6ac5933d82c64a22a720623e32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab340ddecafa5458f2db9f5cbe7b345371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edda63030adbd8f2a90573f426761ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c9e950401a32d3d4260efdbea115c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b7bb76920d912d86c4a1eada04f13374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7e9c1c1f59bc8c5e89cc5c82f3e3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041fe7389ab5c9dd9301525a82023cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f115585845830f277411c897c679a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ce07652747f2d04e96eebf5b5f8e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df361ffeefa9360dc216f77c9335a85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec455ba657dcf850fa658351aaba300380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b91bf134fb52a8d0c8b18dd48f995a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29cc387262d10b09b9cb6f3b62d7ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992880838b4241c51d3f38b38f21a80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1570d5d7c0b0825757bce7982f498c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790b6e9cc13a6299f2376e55fa53740385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a5d2b58b65541af3466987476c188386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3b6fae89f4f990ba7572c5314ce4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4412e6733480f6e3d1b1127dd8e41e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47ede70fa476ba48b2d0f9882c32b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24ef733336bed2389750e383378a11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e324f3be0b3b818c2648307b55bece391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55e4142f0947fc580348459986b777392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899e0b296a24993cbd9172988a841f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95dd91d80c09c8d368824b1ef13b29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb27bb5fe9a43d81b199576ec0cc7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0c36e8b70776d2dad93926e7b41b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3fa9c8dbd534ccc7e77514c7d3358397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c642e2561f29393bc3021086e34317398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589447f54cba42bcda09816b2ab1a4d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543ec62a20ff65741056b1c3d42321c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8077903212edf73fd2e94cf6bb8d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b659d01d92461f359f190b4d134de2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ebcf911ad9736af7af7ed83ec3243403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec9bb12230c7479c29beb50b933871404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9be50d820311121f5f384ad83ce30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee97dfe47baad23892ea0ec50ee60a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fa04af9608e8ea3c1a96ad00fc6a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145a674342dfb2fe708febdf6bf3714408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab494b0ef056693a3ac895cc03ebae5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e1f4f032a31a90fd1b9bb54f2ee3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd796650cf80628486d406f931049a7d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae384beb9d95ced5112c01568ad7d1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7befb4111e76c62e37a86097afb789413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aa2d00a66ba197d2d24c9b6629310414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe009e1ac5aef296699310ae20b7250415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d11ea07ddee64043924c7620659dc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650959f3caf67ee8e78fa79878ac402417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66fc9773d455491ec320e98ca9c652418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2c57828fdd863d3124aee2d91f6d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd595cb115f8e11bf79927f6b919a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dd25af640b8e7fe712f7c3208d7ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415fbf47acd65bc17c7d4fb7e44a81d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b477b507bad66961da9afb8b9eb680f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdff035e86918c5be91931ddfa5126424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9849b73300a800eea4e82a0810f82a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3d61dd886e9d567763b0ffea01f24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34dc90b8463bc9f0d56322185508d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd6d11bce2cf70e09d0521d3c62b1d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d39862c794654af4ec9dacf901518d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab6f23770eb937946e626f136e33a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dcaf6f5c6440701860d526954633c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84358157d8821da0f115291682e23b63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7161c1bd70af6c8b1964b4bb3ee1fe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d365f0a1928c657f7b512a48f258581434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea22b2f615545a0f3616de3940016a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbaceafb812926168efa2d1dc35f4a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34720f63b3079ba99741880d06095a88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c811fe4c2da103ae7d9ff2945258b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd188c4d54b26edf9da4dd4a599ae2f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5cccb943b46a13d5031a74cfb45b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180dcd81de1fd6aaeb4441b8e28e09c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07863051678034724b13798cef59d8d2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1874258420e9d62ed3480266403eccc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652469c14a0372b3a5b2d73957368e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855bde904b9d5091e61b5b7a5899b49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e88cc82451b049f13781b7129d651c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86f16d69e24ae2ec8ed8976ee10a4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484af14bed217302ecfc1270ae7e16a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d444374471f914d9c367c813017fe6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f593b95a4d0e5c766d6c43bb2714237450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b439ff1264cda9d4dea6b77941e821b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764d9518dd79248ab3062cbc3933d51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d864e0cc3f844ae7218a714ce092fc6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141179b9002c59fef838fa7cec5e9f30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d7c4f9f5d1ae6458db011642344ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585c2b96eb9513fbeb31a8590a9cfc4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18bcbc1a6aff82327d8a7e068f2363457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ffcd38c077bd789feb0d213382420458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd13620f1c3f63095529d841965242459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0956f2894756efd0a75a1b95cd544a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95972101cc6bdda07adf3bdb637c6c61461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208284a035e552b04e28c06fa84ea8b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1d657546c5092595d77856d193c5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffe37583648e4daaf9fc03241d3906464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d26380c2fe57f31f5edda5e9b111e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0198a6aca82b3f2729a232b1b4cebff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c223b0c1b7ac7745819b89731e1ecb6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621d70c5ac499d2185f29ff5475f428468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99670269491a917cfdadea3356639b3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165cfd1bcb014af521047f927c451b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45d70fe0c0ea236f92d5bbe73179c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940b2b97387c1c59bcda8e4afd88187472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6fe045744849cb7b29400278cc1d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a942bff717541729883835752451c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d17c3fba55275d4e01363f0912329475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc024bccf9294ea74effb99370d070f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7251d9d9d65579668f1c34241aee51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6230ed014c9cb9593051780607a217478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c4ba10f4e9072e99ce4465825af88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd668939e065642ab50931a68d58c93e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31c50ba1b5ed18a42896d655eec0c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40951f8dc45f8cbfb10a2d8e009bed6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601f826ecd3bdf3cf42ce104de535f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e7716edda8709fd86aaaacfaec321484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b511b9367c7de98dea239daa026534485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb01910e2c0524286b6c67af6a44dc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9d144cafdf785360c7d25eff3b0a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280128d855cfdcc54b3152c37335da2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831384c804731f2989b8e1c3d7458f21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf7f86c24ca8f6ca8d1e81b61a419c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d51390a7b1bc63c7094459cf36fc1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de68eb79d8de82b992e3c641b68c1ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7305b15993686829194e39ecab667bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f58b4595a6e7f02b7ec2a0186f125b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feef1f6e1395bfabf053488ffce8c0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4224b8a1d8f82743fbc5fbd8bb20bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281ba33caa040f558b01f9be7b4c7a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497430e024f463dbcb08182342a620db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4fee1f4da852d54ea50df7e27ae45499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d146dad5a3c78947170e2f33f3da731500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ad17d7d15a0efe7216b3e8a1ea55a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc282eadada1184e2a2b0c799fed62e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf755339ea63b28a4f28edaa9aa5e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b70c36a5a106c2a415951c485af79d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2385dde28ef641779d4428d49b19868505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585435607c56e95cd750d021ecf17f46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb8109e0d22975870adbe50aa55b38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d0f21ac9b9c14809cf9005699d67f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30503d29d91e2b3442dee57df0276da9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1b7d149b9af6ecedb212a9b1bcad6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d364efe0b8073bdf495945117de5636511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1d44f833d648cfbc42d60216a0324512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c140f27882f694d7b5db954cdadef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0851d8c696fbb0e0deaad4475b35cda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02075cc3691c7afca683756e2eb48ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101caadca9c379f8d04a1cb46efea984516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483187760f4efce62fed73619a24863517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854d36fc0c5b620336bedfd66564742518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12694bf907e4d42753c69552423328ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0265a977323be9bb87a87c7b3bbb4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1347c2ec3e2156514c93412303a3792521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b8c8404b31a1569831708a437337d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870630f1864fa81e0e67cb288b60dc50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d3e9db4f19441311f4628fbb984ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30bf667691c6620399399caf831c9a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168fcf69440a7f33d2fa88d2e67062d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9554197b33b38766219c1317fe546b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e557bbc2ee79272638a88172b8548f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5543444dc321e5d1ab4d519aa167ce0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca438d1e95c34b8340c7741c1a8117f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5661063a04664a38cbb4cf23c7c856e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad17c3186e6a1dea478de41a70fd1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a107904b53bb064c09339f5ecbe45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334bb53f1b5f135e687670f6c059397534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390807aecd8b7eccc41217836b61dd0f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620ecedaaf4f528a438defb0b5c8848536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1554aa0dbcd13e615967063671d05537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4c5586771016c389cfa64a15a343b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca317ac4f7c98254122e215e2714dd27539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45a617ac767757a3b64ebc2be4fc38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86748a0ff36929de2c0c6b49d83e0b6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474308f5629c2c284037fca7d93ebe1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a0fbbfd37ad86e46cc4bf23bd9ab8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b33096ce12d696ee25bfdfedf5da9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa22ca87d5305bbee92eb7e8cfde905545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebc3bfdb0f4eedf24cb27a126b7006546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4094625dbd7d53f59e16bd8fbdd46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d41106ae66aaadc0738e08e862a11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15a317df16913940fe27ca22bed2b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad41da62e9e0c08c470cae08c5f1ee6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a493bd49fc314a774a04129511f70d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77568fdfc7cd402738a80d4f6609ed2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c8351b55dcc2439dd67b61d03b547553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e989685945cdeb4beba4c09fc9c64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c846206d55009f5938c546bc96f11555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ceee2ce28d4468c0bc93b996a407a4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78f3cf3088746269675ece2b2cf976557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e376715064859f5f2194f971353d310558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8555987e37a6abfb2317da1bb79864559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56891407797acb72731a741e4e941f06560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452af200758cb153c12ffd65648d8cca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60cbfb0127c23d6212b3891e4a5e97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77a38f241a6bfdf099649470ca9125563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc33bcd83384fdea6b4ddbedeeae438564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5daa8753069674d3392b0c730224cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64bbcbabd52c7cb47ddfb5c63ac592d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0ff90f8291b96eebd0f397be796a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280be928d35a12f03ea47f11e8b0a84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cf88f57973b9f4bbd329c9101d1b7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619d7217ed250440c58cc489ee31a0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d957fab44e311bb961811c046c7842571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf353475c81ee1138e914568fd81bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a41c365f5e4ff0a3ccec6a586011d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76dfc11181a3dacced3e6359154458574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15adf27fc224ea6bd5e793a91082cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bb4f57566e72a8776315570f080bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb3e04fe78874cf2c5d29a74f646f4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b93ff3dda1cc720558608677555ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c39896491d8db1330647df63249f9e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d658b08c9573ace7d9ee3d643c2ad8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99729ecc73324a546d42e0f7b6a1505581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea78da5ee8982ef2c34217ff93a6ce5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea3ac1ccb20ae740ebf6cdc2ba4d99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f002748183256095deeda1309f1c0e3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d96a37adc66bf9c6b8add21306a7d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553b7ec9525a63274503df697b7e5fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1caf0359e8ccc6ffad20c9beb1f7dce587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bceff99e63addb88eb2b21fca02e5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbb0d0cf4dc892567514bfddf90071589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c93b2ecd8b9c026d3116be8021b8d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9d6e3a53bbcfadb48b7f25bd77051591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b5d59d08b66be3ec6ed876aedb921592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b297bc567945055c08f418138fd9c3e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813c6176a94f0f346d12c1ac9cd8fa6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f40c4f3945c2a4e3d64db2ea532185595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504386c93963187eb9cf3620b13dedb9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad3e0a025729368783fd78b368d881597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b915258369c997daa42ac9719289c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd054735eb0ea0470ca8e2284733c95d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dddb8213169575628c0c8eedbd55c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec04fde11ac3b61f61c898d4047254d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521553c9fd8fd02bac663bb24ad9b42e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b7bb908cd348efd7b5cda2f767911603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8ae1c42252757d86bf12af15efcc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74241f420a2f25164770d2d7475554c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a68de64f3e39ef3b19c001f903782606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaac76d9825af7bfa060369c7fe848607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceb26388d3f287142923c3c4147197608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2f2e1bb5af2630650b819cb2a177e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38005e910081dbbb8ee3f36bf78e089a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78682af937afbd8d05e14d9728d4d098611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb598021b5df01af20826a115b9074b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f14ded4f6949b6ef8f93e0e213e70d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b9e2e36eab37e76c7ba2e6eda0052614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a063190736d17e15ac6de7f102e88d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73644d394224016cdb481faeedf77c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7621c0ff854ed6b854e7e58cd6af533617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f245ff59badfd700e649592ba9bf6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00684c59e3045ed121271dd0c4bc1ddf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922bbc42c7aa2c18b368a010393fcef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9058c29ab64d2f89598e27e751ff1f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d9f9c3c7f26a3eba4e3fd6c83405b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383c123123a1904ef5eeb2c3441085a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb5f653f31b4ad9620edcce3b5adfe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8e00030c8ba6060a723db580c0538625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9f48d5b7cb3959f3aa884cfe2d0ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba147bd48f840a56d1851fb02d4dec3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f73750d3f7513c602f6d071c3c93c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcd1880a87deaa741eacc027595492629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4bcc7977674d875583b5fd0a15727630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2114ab3d5be1c4cf16ee50dc9f269631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2b36912d25fc63638cf02b97ebe55632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7318d033cb777aa71eb409489a2d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cdcb45ab1e4c0122a904e278f7158634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bce85e9f7ee1354b09d7b32c2e2fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f48988f7d612e794984866656db19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78fc8ebf057059e2cbe92e484e37fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac060f90ee44c157a25c53ffb9413014638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8679d28269d48c14fa50cf89a55244b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fb8d79842f2f5f1c714ace585bcb2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832e7f879a712e6cc3e2853eb56ed42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a060222ab1c56ab884d1dc52786cc1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbabfb3b896853eb4eb8c9674ed189643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7b51120175566fe43ae7dcbbb3c2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78cbc24c51bd8c1376152f69dc7f39645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef148dde734c438c7420ba6dd9b902646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5177616dea8d1734e34c304f115bd65647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de91ae3e2828c08059c1ab9ee173401648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b2b643bcfcde8d1e6aaa547dfae29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194e406403de7bd67a83db5a67b1fea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27046ad30d0de353d945e07582a44687651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efef7126052f13dfc7d6bde6ebdecc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde127064e0fd41a8ca5ea0967c2b32653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850418b25699b240a71e4e3130535100654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70659c59f8304494c59a0c8a1cecd65655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb85f1ad16e75322094156145231ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ce15b052752ffc6dece57583eb4ae657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c8b392ade60128579407c0cec2602658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845bbfa448b74cea7a16699deabfb05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b5fd6f6e5225b3cd761fb8d67b68c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3a0a2c8a214ba884c1ec39d67001a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34c2c64662e0cb519f92df34a56aec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488122d86b8be04c926c1b5f6190350e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2494fe5d218cc66d640f40670be978664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6340f52371d84a56f5965b8a301703665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d12706aa8cbcf6be2e95b6a3cf122b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49cee33e39bf9e6a1fc8f8d89702d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cd62954505bb6b6a75e49a361d904668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127ccbc73d19317817ee59826bb9025669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4a1cb35e50ae71b0a49daea286caa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0493fc71d92200349bf3ea6ba65ad56671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05250e491ea96ebd200b1c22cf39bc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77bdf80a1afd712993b3f0c75149b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978306b01109b59841976d241a3289a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39668975f0ed2bfb88c44c77dc58640e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efce1516bd5e5349be61a410b3cf60f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6da2fd111decd31073a902a7904c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69f21a19e7d49f3eb6fafe57366fcc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab52d63fa2c6e5416cea8acc97e028679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a55ec95d2b1902769c9753899c6f3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d962e138a1af2da324543141f7e22a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464f1135e34e6b1316a18d3ea8eeab7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb206a275b6ba9bec27a4d807172f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478237bf99d4ef72cc5b0f6df5a375c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd93cfe303d94570b874dc27c47aac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f29eab5e0af9c1df5bba051d5b56a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65679de8e295e77eeafe7da06086a99687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4327b838789d9b01b576e9d27d5f2f5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb6964ff9ea9f1cf607b42259cbcef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c86e3ea83106ebf2830f87dd001ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7edeb55aa8012eb31e8fb14a9feca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803be62671000d275bb96256cc49d93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ad0d801efc676655c85269ef7c692693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68e89c7447dea4a0732deade3623d9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988f0f70d4329db70e2f2ff21740b5d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc08e632152146d43e787f27986d16696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd37bd6f9e01b71d8d51ada669dd977697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065906355975fe85befc2c6ba1b000f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4f02d959fd6cbcbef541ef9357729699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c31ed36b8046e8a44e28519a3a5c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608ac5d677d09dbab22c7b5c34677d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a1e80a0abc1b979d74eba30537baf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dffa1da4c423c55764fe3dd9ade2a2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37290161f9ae689325a11b516c3bc3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c531b45a9a2e4f90205051dbc02f61a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5c9d4474e161626757abb6cae6a2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6951d4746d59a513a861ea7e366345707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d54e30ec414f6be0aa203d055c8214708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eaa4aaa3885650ac52373ca82d06e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961097da1ce0cd712dc478064bcf7fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95683b42d07be3027290b3d1ccd8de03711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5d297a56a204df7d085626c6c6509712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7346998dd0edb67bf8492272797905e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669746611ef8205fdf562e0c0f7d551714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7101aa8e47cf4253e0a7f2b946e17715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef55e4452aee5e1b1e6fc92dae2176716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5858393ace9933031eb790784b5325c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba26863c23449a8c7022e3bba2f40e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e461f6aacf3b8b5d89c49b2752c57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfaf45df15254b20ee4376f1884fd7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d4c7291ce10e19f3c8ac2dbdd3e46721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32681f071cde62c3dbb08ba7413226722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8099c9b084ccf6f073143a9c12c359723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76865a89606ee70f28bc6f4f94182c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54260a68cb264a32988876203e6db65e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d487cea84ad98524052b5615607322726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f458320f5dcd4eb126abb55bc2dde23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea83ff1a78dc05e9da6d845158c4e77728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00984630aa66f3222722f5ba431111fe729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc15b60942fec45993d5795f3a4e2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537f882707a83eced5806691909e87b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09b94d502afdc9c8d5cfe7baab5b7d732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de0d2b9dc886e513c4400d9bb940e11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f279983d22ac46dd04d1f1760f9f5d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e799daf8a697879a9617372cacf283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edf2b59691f667085e06ead6a20d184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc659ab9ddbff3922a31243e07c7290f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d17befc895109bf9d52b1240a9dd2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ec137dcc8b7553b5242f65db49dc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04555809e4ca001207330e80ea04768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4e97b5a140bfb444ab93f0a4d0aba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dc15c56ef5a94fdef38fe4d8efdc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903bbdf139378bfef8f6d0e410f9c0b011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47933bd3ae5357acdde0d2e5eeac22a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f4d13eee13a53213ad3464194a82e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af99e67599a1afdbfa81cf9f4d817014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a495d030cbc4c2a1e91fdb9bd550b0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a076311f57fe7fc668ec17331fe1e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1400e684f65dd2466f0e08a591c9217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3409d6af1a53e6ab87d9382a0c636618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618e28437b1971b9cfb782189f11b4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382aa956d0d9ace93e73a9d32e2a98b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163941df3495fd9a69382d7f6c48076121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b92ea20904eefca2d404a7ba1b434022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18fc1866e0f69cbcf4407ad5fbb2ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643c232741adf7d3605c0f658bbb35424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c268cbf5d2611a90ce2747ff78d582425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb5499e05e3b0b6851ffc5f07e28ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69215cb7df20973c401d6aca609bbc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de93b43a93e08701e548861a7f501228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c260961e11e0476b71daae5d57680f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b2cbf8ec0f4f3a1479c58a495b04330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba036a39e02b7203b1c8542b42f6974131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15296ce24aae42730aa9f072a7712f0032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485477ab047097b4bd884fe889235a9333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f284a2838edf6414ca3561dc166c11134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60452314edea356b5b5188adba657d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358bcca622de9808bc41179ada3c7d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879b3d8cf9c9f5bc5e48c483ea0fdd637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f325ba4963f1bdf5126cd956dc84c8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc06378bdc75e87d82092aad5e1d9739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e740c671511fb039918dcf5992640c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03928b3962c7874b4af420c4826edd1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538f3975d779c8e8e06f90c273dc2c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e377527ddb472fee28b729da4806d9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d5cc21ca6377f159db9dc9f45dc1944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e5846c2981bd919e0c4c7738287f245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a71c73cd207fcd79f1eff178faf9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ee5ffc870cafde4b1cf840365bb2d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1751d438ccab5600c47d81eeae624648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebed14a099af4f080f700e9443e612349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e7e3046325084585e0c5b2f7ba88450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186209d58eb8f7983d7f23fb0ccc500551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b60b1fa8fc4ca5777a2432529479d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497937c66500d5ea96b0962a8c252f7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ffefff8aabcff4592cc05e15a2ad454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c73b84acd6134b1b92a4cde2e866f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d13f6cc3fcdbc5ec6331e5cd2c2b1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac715f9de536345ffa6d18832ddfaf457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4dcc7de7763ca8ca58bc36d919ebb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20528b9d4a61ba4d7480bed696cf1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6398796307d4a53637d37885aac90f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1635b746edf619b068e44ebd79430161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7b31af604d4baeee946b63e17e55662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fea30bba7d4aa31e1cc912b5dcfb7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e6a5096fc3dd9705f231db6b6b2b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb762b0f7ff22dbbdacf5d4818b76365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d872195f521e654fd8c90f5e1ddc6f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5eb8323c0cdb4d7898fa46f64b775d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77eac75bba4661d8410d46019cee17068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d80cf488690af2c93d976fe5731d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83353b30c076919c75342320820a2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba617cf0d7efc4f92a83e54644a082b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f96d46732f2375e286d1065741000372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d01559cb3ea1178e0424aebd725f5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ebdd248e664ae5be86bfb63b7b6e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff775ee0f5e322a43723e8073f48e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c0c74eb758d78dfe68a6726668ce176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c8f163d911358e08157b1faf29fbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f058bf6109860b2772768d57ad756278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28b7c4eb116d6e7227d9bba6632c7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d254b977977d3eed3951d5ea6882e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789925afd51fb660820e3d9b71d594e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ea4a3b99d5958a4e36dd62fceda3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a57e71c6b9ec1e4bea1e078343e3ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe5f79a632180d6adb575d813741c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa44fcf2ce1144249932f6e5a89c38685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4a541927f63645161cb6e0c10a66786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318055d8bd4b866a086cdba2aa366bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3c3f889e607fbbde52a18c8b57edc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cce68e6a745831d335e807ed04e1f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd82b25f8473823aa05044bdd7f13c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cdb1caf6ef3028c1d77230823d22c291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c15a0c7c861456c1a909be69d83d3992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f4f12cc7c1643fee6427130ab312893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2b477e6dd98626a0b9064931902f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7561eded9edc6b2707d2c17fc599395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00550dc1249f7465f93f4d6542eedc396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799829d52f61e7de9e423cf90e8b05b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f18a61374672b6df378056abc20af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1cb98c2f7ba0438aefaaff9e755ba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58baaa4927a7b4d8c3998d3a2cbbd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7408f1c3b157bbf98fc1ae1750cbde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416ccb50f68bef0fad2748382f17ff6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3d9fc754846a1e176f980020bf480103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79109fffafd9dd6c17a5ee491090a30d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed052f4b2f325fd5e0c131dd143271f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d94c6d81a4ec124aef46a9ecf8b0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031e0f60e9741fa0aab260265a461ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5874f8c044fb0387b5ee046f24d60108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c92eafc3c0dc680a4c6b2bddcd85e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8383ade5ac71d397cd827798b9767110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955a6ec89487e1c51e2aef05f94742b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dcb3726b8a644124d2ab8c289d629112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19370d8e23f8cfcefbe634cb5f4fc414113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db5798c1c65de0825368d45eb982a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dc61b5d131868244c7bdb5b11bf3a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e8b72566145a0c470a09c978990e0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d09dee2f21a0685deea58960b27c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86579698283901e8bd69f2bcb43c11118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13a9ce7466da756da6432bb0eca4f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61485d7f6c7c6e2fa195d44bc321f762120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627b980289d9b3978d3aa6ef244a5f8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e450486da9b1e59a7175a133e9a1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d84ce5db9aa501c78ce699a14442a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a89fedc7f36b1eb43406b6e6d153f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5a4b3fd80cd036894342cfc3f0f8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd1ae945c8690b019b196eccc32517126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f514389ec1d5d33d6131d31cb8ae69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb01b15f11dac3822270cc48f4963a0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da606a7bd7dd931de98e49811703fb4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aadb65704b3fa37b905351ecf4e90130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539108749223618e83ede7748653ef2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843939d51941f509b8af9c7e3dd197ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651bb7c2d425fd3bf8e241e30f3bedb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d240bc96cf7556578e5eedc234b177c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624f71b3abd9e395c419a2197dd4797135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66928bf8e45fc94289c44ee617243907136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21e5d8ddab8d0bf582b8a6eb6165ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990915a55aa3eefed4cc87ce339aff7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ff9f16912c4d327fd071a85a33ad6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3131edf186677dcb55f5db98e740a8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f8398ae47a963be77b7ebd40d7c69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bc9fdb2493ef916b9f1a835076611142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d179229207583c65100c6ef576627a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4d22cecd4a9f262ae2918e4798984144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10a134580304f53c6b55e786eb0f80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cbc08bbbeda5947504889477494fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e965df7645afeda1957ad04123717aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52737f47660ae65deaeed67f7391af84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37612cb5e29c00cd2d13b31e4c2288149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5b99e6fd367293bdaf50d33409b5b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b4edfaa597a8c612d63b3fc3865fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf612bd6b6df24a3a515c8c15bce2ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44516acfa52c6bf0308942f4a3588f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cbc76b4e3215a560a28b616103fbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9ae09bfff48c13173a2c5107cf265155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cede7f4a077711867f8a7ebfa10b55156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec41e3dccd4b7a35ec4279d64d7a38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323192f7786c8bdc152be491da786af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861c4d853ee70541228c21faa6a9cee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6408f17497cf6b0e22d61226775605160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037eb800c21b537840f3162ba5835386161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31946e8d488ab13f83902aafea23c740162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f3857ef2af0fe2cc6cb858f80945a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e52b9221d109e476748708cceee57b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c105e2083631fb2d6baed3c07425d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8884dd8ef967b0d2bfe285b6578324166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6fd2ed0ef23f345ce563372256f82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad52f28736293e9801b2ccf1ebaf38168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14fa71e7dc50afe80fdd894eb07f27169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf9bc676aaae8f39c0254201841c31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84087fc57eecef8ef61edd55829b37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa976d04363f8b105fd956d60329fc7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f9a15e8978bf06c36692cb631f302173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406cc7b40656930645d79d9dde0bce6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bce148026e0874c5a21b7da22ba0f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7173538f7d1bc0171a80dc91f8c00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68fccf31a4c5ab80927e0b1cdf8ff5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6f8479b59c6dde32f10b4ad65a081178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0055c1b04fe5568984e06d86619d77f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0498cf2b492727bbf650a7b173e22f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87764f5654e2f24f52003a40582dab3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a844b0e9c3659c79fc250f2159c33d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a87bd0cfbfdae2de6d4eed6fe23ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531d330e73bd2190838a5a76f7bf1ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8d4cb22da604a595b8e0edd5096e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad508f793734c627ad850273e7224f1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa00c384f93d62bb841f10ee7a3f5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a982d9b165f082247106a3e3e336b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efba0b1169b4032771c78f4a49f782189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad91ca45e46d53c87a46a4aed1816f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96192237196fa36a55ee7a6290e3bf21191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc481bf70410df09f956f9ea01bb61d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bef8023bfcb84a0cb23b6ad4d0572e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac283f6b684a95edf35cd230c93768194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5b4b6af08a6bd8b7a9c3307777ab9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad8b3a757ddaab8df450740c538e74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043db4b2453e32ce9b456124556e413197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb207498f4256c9833e4de7f867b0137198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcf50f6e7469eb3d55e1b7f08b2c95199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dee77cc249cd4fde9ad8a113afa7c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bd2fb01248830ac517b6819f8e821201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef4432829579613e43ab7a99de0212202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e150765bd18a305247c8f8f780d769d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3741ab149b50401fb8a526ee61736204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902e6a9c1b3e11d4b854c6b1d2cf033205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5704a5ee35c1c5e92ca10469c07a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9b80a6c467ef02f3afa6b81702bc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b0352e7726613b3169842d154bdff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273ccc7156448113b4f765488c8d707209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a809b971e2312ae7eab75e652092a2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd482dde1c97a62bc0d3835fa8751a21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1840987b36bfba37f1c1e70841a7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92272e5ad3fdd91d4cf9a6be628bc579213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d1e5429c974a7b06fdb1f4e0a646f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09761f13e66f119e7cb7cc571e45530a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0b579a40ccfa2c2a34ffeb8df0685216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dc6044bc7d918753f7fd7b41f70d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb95640c68f2582a22ef60f0a053095218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d9c1efd245faa4b87033c9082285e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ebe69adaaa994c6e73171417e88a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949847e1fd68306fdb015898d805d34c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb440c1b0a5803b3b2179d758d11c3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e4194b59f72336fc4be3096b2a64e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8d7edbc416f2813a04b3d138cd38d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17da985156970d8e13813112efce6e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e9b70d5d4ba5a3cbd4b61711d86bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6981b2cdb1bb35120585cd7ddf5e4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5474153808232be10431988650bbf3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc103aaf8f8d53f233bd82b8ad6b25a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89ca56e81c1cae35124fac12484b44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484afeb2e34ac37b4554423d6f9b87e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d446a312d240c2cc6bd6b93b9736cb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561efb6437e39a29237b4fd1352abf72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825dcebc2ca9b1d111ec58a59d612bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7802b8d58bcf0e952fb44ee4ec6ece235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe10a4d8db97bb807aff48a39b9b398236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e29943dca2d45a69d232c5d1308b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab92553f25b5b7382d5d95dea462bb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabe6ee6c7cd1af7fa994c73e9a068c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cdc20dbc11c691892bedbbafc84c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73e9efc6de6a011c62490e208dc51b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84e878bd04247fe17d45fc075e6698242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74d4ecf0da5cfb46ca79ece32de3b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653071e43ed0ec262a373e9d30571c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12265556ae74f31861c481649c8841fb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbb9c20581383dac3b909b424a53bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0d305cc4cf117272118d2cf4a712f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67822ad05c3a60b4807b4ca4542660c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b392fcfc2cde443bd847f9e105b359249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912abf079120ce0989a18c00effb0ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc654e7a53216f5ea2d01681a5ab4d4a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f0358dbc1283b439fb63a402485e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ad733d1dde93f1c37a88d6e7eae5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19de1f0d42fc29f0f827a510e8e077254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852f49d98db34bf505fba0cf2fc7185255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dd5ac0e3c89c60c93bb7729b65fe8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde50bb7965cf77a3ddfa41f3c1eb55a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc045e2f9dae0e99c9e79541e4cc86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1e7c85db5a89bf60e20761d884b1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de91356c8f00ff3696a18bc894adeb8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19823f9c42bb59492f59fdae295ab8ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0783978f3698413e6ac470697b73fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963b0510d7e2858620efb6089617940263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ed9120ef35267094fcb329bd906a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e9a22e41abebce7ea44706a7eb452265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805a98291a870d07ff04c1f01f5e9d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04dec560c4cdcac8e182b156c768e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac21ebb6d8083397fcddaa295d8075e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f5821544d7f64dc13a0aeb61da6f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a34b3da97c574e1f2c6dd822f71b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108d92b052e5ac61df2c9e7922070b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42706dbc83a6f1c1905b66c882a6d9b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333229dd83bad1c5caea0166ade8604273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657add8d80d17027989c08bc2d25173b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97410911dce71008354fd6216b04ec85275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19490f94edc56f0615e030fb04fa65c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570267b23344913380d6146cd548d1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cf1331190b06361568cc6ba5862ec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c807c118ea802ec3d5a2fe9c558b25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16beca1fe7396eb1fcbcd601fd5a54c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f698c6820c65139f0a2b7516a8cdcb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945a4e0fa3d453281c2c63d06a797fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d667de91a5c8579a3b5d5330fdf0650283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf20820536e1b5bb82e847d1b8ab20f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971098ffac80fe40dd581f8d2039e4db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179d0d06e736bae11c2299dd059e9eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631a22c76575b76019cccedb6308349287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2e0d2f763b17264f3438df2ce2ce1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4468f027cf7a0193f4fad27c36bea39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ff544e3a2da1675eba937316b23e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50c88bfff4dc6db6c5a8236b861aff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02de1e08b8db5c44903000bf90868c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cab9f98bf3f9d25791a1c5b2d992d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901c2de48064095cbb52e9aa8934788294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1bb349f2d684af40d4b3a4166208e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd9defe6fe5d12abe4899cdf933696296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf495f6e7b258511dbd4bee9144fc234297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1676be503b4f8ea82a950cd6bd0b92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c658d5f94c7a461cc5225e0bf094103299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98ae5200fe41df561a1e387a622ae4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa005c89fb6149ff8338273e63e8b6ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ec5c19b945a5ff4c964494f5dea85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083b73bd5a0346dea9b39639c853e3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce7470362c0da8b4a55b6cce9a454d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b25f0557e3f831518e9b6429d76975305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7460c428c5c62cc675180eca464b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad74a2b31f36c7eb01199483d88c020307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba97435cd3a37b0c9f709012dad6da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6c2eb0935e4f22a31e6e97b51f334309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3d115d2b874f79d3652b438e8bc18310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea95ee05d327211c2de8af1970021a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f3a0791f44ca7c9c3d66a7533a3e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55652131047b9c1cafa37caf90e5e1f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badb8f25c91fd984be8d3e38b66261b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f97287b194c576146dc3e888971773315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2224c7623c370fa1c042c693ef84216316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9072be90e4f4d2dc0a98180e3e5ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcaf37975fe6f23bdc6c181141e423318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4636d4acd23a005f125f7e0a74fd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19e9e559a5f2fa003cb7a098cb0c38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcc695b81f0f31591e5e499c402c99321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97da4d2d024e309ab38985a38f3f056322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4967fcb66577485c56c9d8770887b3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1059cc2d30f3bfdd0e8811416f35c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaeda428538fd3c2a0f1604e0d38c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e921d72e7365ec26cd3565e592b3e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dead3d1a39017d1892a09556c3fd9e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90deb43e04143d595db8f9f93bdcec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1fda0821078c8d777cc0724c4e646329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b406917a8e17eaead5a4280ea99106330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710918701ada592286547ef3039c812331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deafd5fb1f8c1aa2eb2d8e955d105b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96274d29869d0a16b864d47a8c235f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab664e298c60470e5e63fc5edbab26334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c837e6f101164c6f39c70b357022b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bd52820921794474aabbc66a4676b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edf781013e214db15e61965cb6bfa5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f0809d41df9f2943c086a27dcd3a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce102916ce5725947f6459b3cfc4294339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce589bb302cc29d4630f30437b87a3ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf6ebda9752e0b47fe2a3d23ae58c1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7768e108404f14f05799c48e9aa5b09342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0423f8eb59c44d46d98387ee9d8482d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8360759acb6a2e85f1cc20f204bb2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e91b92668a2f622aef342121befb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adbfb28f15d25fe46075b916e03423346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adfc579af885a69ef234ba384f3e97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a613423dc627f5540a21169ff88ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab2878262505d812d2bd83b7cb493f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e12f7847ad08e4971ccf78360619be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43436999b17fd4e39106d88e67c2aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a745e2e3ba72a7cb5ead3003c2fc8a65352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9634793c90f5ebb1b21f21eba73d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178b3f689bc512d5f56e5b6cf3f3aa2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e77e25591d6610aaa8a8614f951e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb4143f33a45adc602b5b3235ea746356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e7edcc43c3d0b1a0cd76132c3ffec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d6c050b6a7bdfdb75be24008476b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5586fd76a21fb4945018e2ff34e82b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18555b44e0c7fa5646eb74c83de5c4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e12e993e1216dc2ed9a256e4bb1a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34bf2df33583221beb5d858539fb8d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0c43845ffcd36b0db875a49ff250e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2dfe27d0b3843c5d95deff0f4b0d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77589db6bdbafdf731ee0cf36938165365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e6e61da825690b3840e1e375f3e0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed9ca13963d77f317d124f200a583e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eabeafca6906fc4dad4d39b524481b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accd0c8795a0422007e26c9275c2068369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3a42f16a024ad6816527d477b3f95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296258498e91d7ed7e4b54a71bde0a64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921c95192ba1e2ef1d492d52a1e8415372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2909c918fa28069640ec9ea10c4215373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63f48e2981cc88d64a13a307ce502a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e2c2c67013e728492b1d083e4b640375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1c6505121750a1beb2f0554315b00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c40f9fcf5f5e15199623a0e00a89e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909ebc95c0820ee0514c99dddaf3801378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813eea33737d266dc62de8e25946d0d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c0418cf22ad591a93ef4268044086380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbe360c27e150650a707f9ce3e5200381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430baceab7b9ab6537c96d670116b3bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c87b87e6a52ebf4f04aa75e028cea5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9e6ff703a1ce7be025841c7302d86384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72c29696fd158c78bb0461cec54ebf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5991146e7dbc95fb4b03ad93c0af3c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a4c259f646b5dd3fdbe6c605af9e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99b28a3a982549e327c1adada6b6d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b59fb99b3d912e9fd229d54c85015f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc2872372945692793587b55f7d593390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50492e0a16c1812a402f1bb1542d43bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460fd82b45435149fb0e33c5109c4e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3628c1b7cb11313885d1ab0c4b04bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bddf86b6d51b7b43f9ff6422a13588e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d3d7e97b30e9c523656cf7f4ade8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3eec4d1dbc572c404aaaebf0df7ef396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921358737af70859787b89f68a8e3f4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee5b9e9ee8d7b5091cc29cde9524d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3f4010ace4e965ed5113c904917ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebfe2004c1cadd32810585a402d24b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375feaf3e8af79e01e49c71c734074b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62339bf379da682045fe64312eddf822402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979033de4e822f5615d7ecd41becfb36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877abaf87085258f91def5bc524f6ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2c0e02986f5ad3878a022557a09ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e4aad4b9d0406b8422bae1bbd5200406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa91b67cbd965483c46311403f0726407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a5522810dacb895f5eda09d08196b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4428969dc546f93d429d5a4a5c5c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c0f58ac6c0ea06dca38397009b553410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7874549c70fb9cd8b350bad9331f69d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2fe35436836994177aea6fb62fad7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270e84c0f1d8418bfedd5943a62f34c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fc9da53fa1648f225b4118a228512414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bd42a433675fbd700a6a5eb3653ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719bcdd1c137cb1c128b6989f87a5c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665b18776eb28fc9f772663167c9c15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47658eca95836e4877e42b75e904afc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f1ef73cf4048904d84d6fdd553a42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd561129974d3c56fa1a221eb7adc1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce42364c76ca0907b322697deb8d58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c2fbd6c25c6d7145acf41a8c9d40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7216feb1afd17b4977aeedb9a35e935423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eea7b7a2ed4191f33c482badac988424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca85168dfb7d4cff58e4a30cb9d3d79425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff598de2ddf869bfb2a93ecc1a41e49426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeb47b1c965be78ed5307b57a40aa8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf406cc1ab8534a7b72cd5d6969cc7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340b3efd32c137450c88700a8e3a316429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea715f2f507b9d21abde821960e4b198430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab5d238c8f1214aff7d55682829346431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5712f35b328725a0497f5b6b952fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bb4c1fb21a503d9019719e86e250b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f41b822cdaec142fff1c004a4ee52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27d6806788712ac1d95f1fb799696f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d056ea89da75f7fd7e6365d7cf485436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f018b530a4d608c0547197b8426b6a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92219b3ad3efe545d6544716c8771696438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcfb89b75fbf48bcbc7fe7274d86e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c4252b83369e20fc0b4e9684acaa0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba630ae0ffb9d60a82f6580d8e8c835a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594febcf6669d8b3eea165f2a8bc04b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e11e5515669ae6abf96bc59df6a08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3f5ed2705c8f240f39d10d1ab2992444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada3b8190ea203af5e3cd0c80838a28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdc11e568a45c8fe5170594af96888446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9ca6c6bb989d503b931e070d6e8c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb09e84c04c67cce7cf7a5179adcfa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337c23689d988aaee3fd542a32a3a5e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36156e214af05d64cbbed7323bbd9535450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf747aeee473edd7f4541ca785f8c20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b36e105de72d9300ce4748c17985ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c7fc5638f00f49a6e8645a3adb127453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068b9285f48ce9acc3e172fc400cccc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a939c3aebe23384a7ff0f8bb4b7f5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7870aa272c3a0a6293c49770c9964456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af176afb637719c1c92f30e3803a4b72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46878d5a28da84c29b528aba92db6695458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f3261ee2978e20f238524fc48730e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285e6442542de6aa89bec1786b79ff3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030940cd785a183bcda72fa831657404461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa449743f26624d3399b28843f99c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ccc11a3813b1647ca36d216455175463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5f3f61cfa952664111a58fd6014a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661fb972e983f0bf42da5bb74c06923465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f93efd8015672dd9ee30f3f069801466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6632b8d970913cb9deb861c3ad174d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a29ffbad00a92c629ef50a90080f8c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387d76f9871cfdf0923ff17d782e032469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bab3e4cfd553c9d10ed9363117bf1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb8b1c5c29744bbf9c22e855d71656471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d6c9b01194e489023e2ac1afa0db4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a27bf26994a9b31fdfc5705cd9ba3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f90b25468971093b361e467e8709f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47dc44ac041b2b452def88023559d1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3821b43d488804c4a3db33e0730f34476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d05d714a63973bc99d5ef97e088753477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43005f7863d74ab4655e8c32d150cce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631465d99f0f0f4bc466236f1c3dcfe2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01102d61ff8bba614ae1996a6f1d5e29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7467e60ec2ec16c60fcd242fe7aea58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612862a9507758b91315ff1faf93376482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865bb83e86cf0c6d8ba7ba68a431427483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50365bef0e07ac4e64e44ac54d819d31484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de98e7357cf248deb00241d345a9a0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff2597462a30b34cb7e6665946f7e3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afdd8551bede93f8d89573c2772984487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aa1d4e451034fd7d9ca48fb304434488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d985f04eea88c8c874ad14e34c69f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6bb92e48cbb2664a623f6d72d7ccc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac48c776f404bf00d8ac3d099965ee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d95a3ca09d4405143cba018475680492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dcba3883b2b8655cceea3fcacbc89b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e864470dfdb1491e2f192b41a94a78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e98791fe54af49e9ab84e21a3c14ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76f9013882989c27866fb70207a694496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c668377726952e3fb7f34683735bbe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c428637de21eb39370643ebd09055498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfaddb882ba39e345d64b8c28824e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38789941f2037196ee5148ed84be05e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bf6af11e89e0d745a8a349e8a1756501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ff574e7bc6ee8e3c75325966e0f1a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91769f9ed6a68002d9e637e92a34194503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc990f1878350d3d50733aca130ce59c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef1219aff94be597b2518e0ed65533505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177cf6ccf0d14355eccc4681c4aa3e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7411ec28bc30193e7120b264341e86507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a253c01b066827da1ad780ca710e95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a218c94d17dd743284457259af8600f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9487867ee5c5875e5ecbdb4e38301510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788304166aa5cbe9252c2f7c09545e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4969cf04d900e923c2cefcd5022f6c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b3115acf52891eaa1f90202326170513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4906e62e668e51e0ab5f3adfe8bcac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70b48c5b94e877c3a384905bd457ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762b2338237b030d555b29bf9fb46c3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931c5fa53a47da4fb4f551412bf1f04517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36785b45ee50254a5659d4ae807b1d4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f71e998ea3d230d15a4a5151b93fa1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58e5d4398ae9455793e1323f65d1b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fc54ae530de292df743505d81e652521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df266210243442f5859ecfc701da06c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549e2ab2eaa8fff40fc881d50e87038523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69624b12dcca21d2c8deaa13b29e73b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a599798d01274d0ab2da048b26859525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3f70b86b49bda2e5ae525d625b95d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39095907de25e7b8aef3c89c5ba842ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb82446b62da99b5878f263c01b41b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65b31a8478ca0eba66953c5ba44796529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b064ffbde461fb2bb9b97d3af760a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694b14901bc99a824e4a55a0227d146531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0562b6135f9e531c042594efc99afb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a78789afb98cabb12eff5b57e418bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4cd09998db3c0ac2af6707d70e1fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d4c90f10b31ac8671e9c4823dca2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116ae577fe2c20820c5c1b4c143f1f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c078bb67e2c1315008c68068704a21537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1334cf2fc58a7bc8913fc057b7fbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bafbec878eb57864cb32d2d38b6e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebb594f1a26d29dbca0d5731d31019540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c668166f888170b888c8356f5ed6c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058001894ce803a0810e6dcaac78535b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e50d98d38b40270851e5029d32a39543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcb95b4b75d697bf62789b4d616162544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a26424d4635f1fcfea27b70ee5c32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e179e5f43cd4ec8c15f6009ec04531546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297ac4230fa449b885c3eebeebd6127547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e70437c1ac6e45afa6e561bb4a287e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d421861e09643589d685e1a190047ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd387c46c214e92d8f1212ed73fbe32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54be734c531364146602c24fe194697551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ce6e1e3c4c30405560792fbd9f177552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9de3b4a24833b53e650fdba752e6ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7564e4f01b024d332aaff9a301c407554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fc3311f55812f5a5b6c72381d076d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecff115514bce3238644c99f3b6e45556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460dc08da29d5118198969ccb529e08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e005c8d73955715d96f090890ecf2aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447d3be29f7555e50da4d99e2e5f2c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f552c5749e744e4c724746a80157c0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afba761b7805d8b7007c4c385e3726561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215c75b3f76edacfd83fef81a3e3b77562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4a0d9e1586fa7dae8c11432276682563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b97f5732c0b064cf5c57068e644232564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344970436d91e7597acb79174a18466565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4b24f5dba7f320cde3b7ebb02cd7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96635d3fb4448d523d5b2df1cd59db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf1abe91c738a3cea2f710f4e157a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05c199c9be5243a7e1de8ccaf1fe5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92e26f7ba02f69e455efbe08970583570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fea7712803ff5b7091d7ef674e9a6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee16753dd1f18342df777021fb89a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06440f15b181b64012df8a86dc4d57573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437577ca7c050a9541227b0e0b60c2e1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1feb557492d939cfcdee9a834eb54f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0ff0805f40ced44c1b8e31be616bc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158d0feb712cfa4b5e9e2c0f93f46c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce48c29f9b27b50669470efe501418578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aabfe3410fdd7a7d1abcbd5a05593579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e75c559c7fa87afb5a39179464609580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba68bc0dc042c1dee4206d0004802aa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4ca3dece5388a0098ee91df330720582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d69b2fbbc8d35f4a7776f6a2c48eae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079b532c2f08adbc5c1a4619a808f4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15010bbdb5ffb956f25f49b565900d8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fbc1fe0ded825b2b5348b5e63bdea586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246945a453b0f9b7c0abba722254692587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4c0b0455a3202d83e6cd3a62633d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72adb2fe1c94b362386474e1dc458b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608b4a76fd7e9ebe776f4bc78410481590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d85d5b28336250781d60de0d229a9c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45d39a9d9ab786d1c8d581069fabfb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b199747d9371e771c7fcdcea55069593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aad921be91db09ee27aaaa107f2faa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f00d2216945e1c12f9b8ea4bfca2c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e9f64bc581b24621032d8ed224f5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf803e7d9363c338e0b2aee754304f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350c86c991527f17aea402d6784033c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66aaa48afc5cda68bc4534425bc087599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b326e56673b39671bb34120ad16d45600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340502bb16b77a29f624be621d4b3d72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc07d41ccb80a7e5861907a6da888d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87097e1c24f7d09087a255823ffb85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce384cbed5843587bb728d6e73f00e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e698360ae16cf3858a0208cd6cebca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704f714ebeba9938bc9164b7244887d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c26567e309ad7f862c2688b4128d14607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314ca6d2aebc4e1592ac5331d0568b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eae6227fe0f020c6aaf3a64859f91b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076453fb2899e3f9d346d638a8fe46bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0cbda83770c1900a5a70c6420de3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e3d4ac01af5102aa0b59547956a4e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2326850321a29fd639e9b54b88e88a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8afd476fde5b9f4a6009f9b64ca052614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57137eca076e84858092b3144b5e6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f69a8501149e22d67c2d19ce30402a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e855084b82322389f8398b922a9b32d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99ec56beb16ccb0c9fb5d3188f5f89618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c392e42375583aaba85c07ce8dbbf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98fc92c172520ef5ac42c120997346620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6561c7f7dc8127be5c25989f0ae4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a14fb27d99ddb369c4ccf839904c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662de39f8cc8d194bfb715ad64aba2c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817d74e268714f6c54588949f082c4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3e81df7c2d66260a0151f6c9417dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2228c69ac85964a4d40bd61edce677626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f781c34cf0bab159ce63153be1ad84627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a26d7e265a4a075bf39a23a8a5e655628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4e69c36611bda9444cc8f1ad4b2bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15c899a995031152058a1950f79154630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eeac6a31ceff87efff8f7d97222fb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3dfcb38238b044c65368dfd4b37ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15361dfcf8fc50ef8d7eeccf19698ed1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684313a27875bac512598315904c84d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef74f1af406fda48e838f6ea3a62ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbbf00db7511f4607e0a8866a1cefc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a7409d59263f3d166a32f9a52cca9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428ce3902b02334b010805a4be6c885638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e9ee139d0647572f38cdfe9dac423639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8e8bacad553f417f7143347dbd92f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fcf8629779803ccc8c8a8c4a5c885641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9858cd10765084d76dc7d220f34689642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6e5f8c77f70cc7ea5485e95c5e211643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974c91d725ad10e7375f8df707e29c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57057280a1a759cd14a3684a94ef85de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332255341d1c0eedc0d82fe1c1c1258f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730bf4587e5c04e556f5a9936cc0437647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131f37433eb127783dbac8d0ab4b81c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7a75a748b7d18fdd0ca348b087dcc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1666902d49009e20037f77569da5c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a149567512a9cc1398abca7186335d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fb6a87095da5868d573ebe457f1e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004fc1a01b87b8d9b9dc236feae9738653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7463f467403ff5c7c3b05497caabc2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae7707bd9c6797a723ff68d981e898655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b505c4cf71a7f507f1e590925868c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bac6551e763400c399ed37534a18f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa9b9eb47535e7d6921e7c18313cbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d37b06b35fc46a73be07b33dc22ac0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3900bd20630dbf61eebfba38121a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8573abaee982a7390fd2fa4246f1fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cacc5122cc96eafacbed22512244528662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cea0de78629292c209816d68ab098663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568eac69b38a8a356c09cf306430a46664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e782c6abfe345d356a91f7a53bfdef665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a114cf13d09a62a9cf601af616e399666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c74b2e4dc5b23505d678ad79fc814667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6049095156a425aed4d7e230a1096e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbd6ebce7c5ff8a3b118963360c559669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6754ec3feeb87772298483245755021670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b1e40e0380ad6c2b5d4cdcd41b6fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1ec6c428bf56b2a38ffcd76ffd715672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c2d8b584aabfd0a84b2f23948dc41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c3b944179cc5b777e7c237356201a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e62d9a41555542591ab6067f585176675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1877f5d20573aa5643d7d76abdceba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493764cca70633a7fd58d4190cf92538677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c9a29a8474d80c8f9db07efe4ff95678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>